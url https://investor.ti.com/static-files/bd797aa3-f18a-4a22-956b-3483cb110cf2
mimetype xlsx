--- v0 (2026-03-20)
+++ v1 (2026-05-21)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
-  <workbookPr showInkAnnotation="0" autoCompressPictures="0" defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <workbookPr showInkAnnotation="0" autoCompressPictures="0" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\10-Q &amp; 10-K &amp; ER Files\2025\Q4 2025\Webtables\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\10-Q &amp; 10-K &amp; ER Files\2026\Q1 2026\Webtables\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C875BEA2-BF9E-46F6-BA22-0894F5B5B8D6}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{72A97BBC-FC0C-4535-9EAC-D5758D00B321}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12105" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Qtr Income Statement Selected" sheetId="1" r:id="rId1"/>
+    <sheet name="Qtr Income Statement Selected " sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="140000"/>
+  <calcPr calcId="140000" concurrentCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
   <si>
     <t>Texas Instruments Incorporated</t>
   </si>
   <si>
     <t>GAAP Income Statement Selected Items *</t>
   </si>
   <si>
     <t>(In millions, except per-share amounts)</t>
   </si>
   <si>
     <t>Q1 2016</t>
   </si>
   <si>
     <t>Q2 2016</t>
   </si>
   <si>
     <t>Q3 2016</t>
   </si>
   <si>
     <t>Q4 2016</t>
   </si>
   <si>
     <t>Q1 2017</t>
   </si>
   <si>
@@ -135,195 +135,196 @@
   <si>
     <t>Q1 2023</t>
   </si>
   <si>
     <t>Q2 2023</t>
   </si>
   <si>
     <t>Q3 2023</t>
   </si>
   <si>
     <t>Q4 2023</t>
   </si>
   <si>
     <t>Q1 2024</t>
   </si>
   <si>
     <t>Q2 2024</t>
   </si>
   <si>
     <t>Q3 2024</t>
   </si>
   <si>
     <t>Q4 2024</t>
   </si>
   <si>
-    <t xml:space="preserve"> Q1 2025 </t>
-[...8 lines deleted...]
-    <t xml:space="preserve"> Q4 2025 </t>
+    <t>Q1 2025</t>
+  </si>
+  <si>
+    <t>Q2 2025</t>
+  </si>
+  <si>
+    <t>Q3 2025</t>
+  </si>
+  <si>
+    <t>Q4 2025</t>
+  </si>
+  <si>
+    <t>Q1 2026</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Cost of revenue (COR)</t>
   </si>
   <si>
-    <t xml:space="preserve">Gross profit   </t>
+    <t>Gross profit</t>
   </si>
   <si>
     <t>Gross profit % of revenue</t>
   </si>
   <si>
-    <t xml:space="preserve">Research and development (R&amp;D)   </t>
+    <t>Research and development (R&amp;D)</t>
   </si>
   <si>
     <t>R&amp;D % of revenue</t>
   </si>
   <si>
-    <t xml:space="preserve">Selling, general and administrative (SG&amp;A)   </t>
+    <t>Selling, general and administrative (SG&amp;A)</t>
   </si>
   <si>
     <t>SG&amp;A % of revenue</t>
   </si>
   <si>
     <t xml:space="preserve">Acquisition charges </t>
   </si>
   <si>
     <t>Restructuring charges/other</t>
   </si>
   <si>
     <t>Operating profit</t>
   </si>
   <si>
     <t>Operating profit % of revenue</t>
   </si>
   <si>
     <t>Other income (expense), net (OI&amp;E)</t>
   </si>
   <si>
     <t>Interest and debt expense</t>
   </si>
   <si>
     <t>Income from continuing operations before income taxes</t>
   </si>
   <si>
-    <t xml:space="preserve">Provision for income taxes   </t>
+    <t>Provision for income taxes</t>
   </si>
   <si>
     <t>Income from continuing operations</t>
   </si>
   <si>
     <t>Income from discontinued operations, net of taxes</t>
   </si>
   <si>
     <t>Net income</t>
   </si>
   <si>
     <t>Diluted earnings per common share, continuing operations</t>
   </si>
   <si>
     <t>Diluted earnings per common share, net income</t>
   </si>
   <si>
     <t>Diluted weighted average shares</t>
   </si>
   <si>
     <t>Cash dividends declared per share of common stock</t>
   </si>
   <si>
     <t>* Certain amounts in prior periods' financial statements have been reclassified to conform to the current presentation.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;* #,##0,,_);&quot;$&quot;* \(#,##0,,\);&quot;$&quot;* &quot;—&quot;_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="* #,##0,,;* \(#,##0,,\);* &quot;—&quot;;_(@_)"/>
     <numFmt numFmtId="166" formatCode="#0%;&quot;-&quot;#0%;#0%;_(@_)"/>
     <numFmt numFmtId="167" formatCode="* #,##0;* \(#,##0\);* &quot;—&quot;;_(@_)"/>
     <numFmt numFmtId="168" formatCode="&quot;$&quot;* #,##0.00_);&quot;$&quot;* \(#,##0.00\);&quot;$&quot;* &quot;—&quot;_);_(@_)"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFEE2724"/>
+      <name val="Arial"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -370,188 +371,224 @@
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="168" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Heading 1" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Heading 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Heading 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Table (Normal)" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -559,51 +596,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -670,65 +707,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -749,100 +786,330 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AO97"/>
+  <dimension ref="A1:AQ52"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="AC7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="Z7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="58.85546875" customWidth="1"/>
-    <col min="2" max="47" width="9.28515625" customWidth="1"/>
+    <col min="1" max="1" width="58.7109375" customWidth="1"/>
+    <col min="2" max="42" width="9.28515625" customWidth="1"/>
+    <col min="43" max="43" width="26.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41" x14ac:dyDescent="0.2">
-      <c r="A1" s="12"/>
+    <row r="1" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A1" s="14"/>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+      <c r="H1" s="3"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+      <c r="K1" s="3"/>
+      <c r="L1" s="3"/>
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+      <c r="O1" s="3"/>
+      <c r="P1" s="3"/>
+      <c r="Q1" s="3"/>
+      <c r="R1" s="3"/>
+      <c r="S1" s="3"/>
+      <c r="T1" s="3"/>
+      <c r="U1" s="3"/>
+      <c r="V1" s="3"/>
+      <c r="W1" s="3"/>
+      <c r="X1" s="3"/>
+      <c r="Y1" s="3"/>
+      <c r="Z1" s="3"/>
+      <c r="AA1" s="3"/>
+      <c r="AB1" s="3"/>
+      <c r="AC1" s="3"/>
+      <c r="AD1" s="3"/>
+      <c r="AE1" s="3"/>
+      <c r="AF1" s="3"/>
+      <c r="AG1" s="3"/>
+      <c r="AH1" s="3"/>
+      <c r="AI1" s="3"/>
+      <c r="AJ1" s="3"/>
+      <c r="AK1" s="3"/>
+      <c r="AL1" s="3"/>
+      <c r="AM1" s="3"/>
+      <c r="AN1" s="3"/>
+      <c r="AO1" s="3"/>
+      <c r="AP1" s="3"/>
+      <c r="AQ1" s="3"/>
     </row>
-    <row r="2" spans="1:41" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="3"/>
+      <c r="P2" s="3"/>
+      <c r="Q2" s="3"/>
+      <c r="R2" s="3"/>
+      <c r="S2" s="3"/>
+      <c r="T2" s="3"/>
+      <c r="U2" s="3"/>
+      <c r="V2" s="3"/>
+      <c r="W2" s="3"/>
+      <c r="X2" s="3"/>
+      <c r="Y2" s="3"/>
+      <c r="Z2" s="3"/>
+      <c r="AA2" s="3"/>
+      <c r="AB2" s="3"/>
+      <c r="AC2" s="3"/>
+      <c r="AD2" s="3"/>
+      <c r="AE2" s="3"/>
+      <c r="AF2" s="3"/>
+      <c r="AG2" s="3"/>
+      <c r="AH2" s="3"/>
+      <c r="AI2" s="3"/>
+      <c r="AJ2" s="3"/>
+      <c r="AK2" s="3"/>
+      <c r="AL2" s="3"/>
+      <c r="AM2" s="3"/>
+      <c r="AN2" s="3"/>
+      <c r="AO2" s="3"/>
+      <c r="AP2" s="3"/>
+      <c r="AQ2" s="3"/>
     </row>
-    <row r="3" spans="1:41" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="3"/>
+      <c r="N3" s="3"/>
+      <c r="O3" s="3"/>
+      <c r="P3" s="3"/>
+      <c r="Q3" s="3"/>
+      <c r="R3" s="3"/>
+      <c r="S3" s="3"/>
+      <c r="T3" s="3"/>
+      <c r="V3" s="3"/>
+      <c r="W3" s="3"/>
+      <c r="X3" s="3"/>
+      <c r="Y3" s="3"/>
+      <c r="Z3" s="3"/>
+      <c r="AA3" s="3"/>
+      <c r="AB3" s="3"/>
+      <c r="AC3" s="3"/>
+      <c r="AD3" s="3"/>
+      <c r="AE3" s="3"/>
+      <c r="AF3" s="3"/>
+      <c r="AG3" s="3"/>
+      <c r="AH3" s="3"/>
+      <c r="AI3" s="3"/>
+      <c r="AJ3" s="3"/>
+      <c r="AK3" s="3"/>
+      <c r="AL3" s="3"/>
+      <c r="AM3" s="3"/>
+      <c r="AN3" s="3"/>
+      <c r="AO3" s="3"/>
+      <c r="AP3" s="3"/>
+      <c r="AQ3" s="3"/>
     </row>
-    <row r="4" spans="1:41" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="O4" s="3"/>
+      <c r="P4" s="3"/>
+      <c r="Q4" s="3"/>
+      <c r="R4" s="3"/>
+      <c r="S4" s="3"/>
+      <c r="T4" s="3"/>
+      <c r="U4" s="3"/>
+      <c r="V4" s="3"/>
+      <c r="W4" s="3"/>
+      <c r="X4" s="3"/>
+      <c r="Y4" s="3"/>
+      <c r="Z4" s="3"/>
+      <c r="AA4" s="3"/>
+      <c r="AB4" s="3"/>
+      <c r="AC4" s="3"/>
+      <c r="AD4" s="3"/>
+      <c r="AE4" s="3"/>
+      <c r="AF4" s="3"/>
+      <c r="AG4" s="3"/>
+      <c r="AH4" s="3"/>
+      <c r="AI4" s="3"/>
+      <c r="AJ4" s="3"/>
+      <c r="AK4" s="3"/>
+      <c r="AL4" s="3"/>
+      <c r="AM4" s="3"/>
+      <c r="AN4" s="3"/>
+      <c r="AO4" s="3"/>
+      <c r="AP4" s="3"/>
+      <c r="AQ4" s="3"/>
     </row>
-    <row r="5" spans="1:41" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A5" s="3"/>
+      <c r="B5" s="15"/>
+      <c r="C5" s="15"/>
+      <c r="D5" s="15"/>
+      <c r="E5" s="15"/>
+      <c r="F5" s="15"/>
+      <c r="G5" s="15"/>
+      <c r="H5" s="15"/>
+      <c r="I5" s="15"/>
+      <c r="J5" s="15"/>
+      <c r="K5" s="15"/>
+      <c r="L5" s="15"/>
+      <c r="M5" s="15"/>
+      <c r="N5" s="15"/>
+      <c r="O5" s="3"/>
+      <c r="P5" s="3"/>
+      <c r="Q5" s="3"/>
+      <c r="R5" s="3"/>
+      <c r="S5" s="3"/>
+      <c r="T5" s="3"/>
+      <c r="U5" s="3"/>
+      <c r="V5" s="3"/>
+      <c r="W5" s="3"/>
+      <c r="X5" s="3"/>
+      <c r="Y5" s="3"/>
+      <c r="Z5" s="3"/>
+      <c r="AA5" s="3"/>
+      <c r="AB5" s="3"/>
+      <c r="AC5" s="3"/>
+      <c r="AD5" s="3"/>
+      <c r="AE5" s="3"/>
+      <c r="AF5" s="3"/>
+      <c r="AG5" s="3"/>
+      <c r="AH5" s="3"/>
+      <c r="AI5" s="3"/>
+      <c r="AJ5" s="3"/>
+      <c r="AK5" s="3"/>
+      <c r="AL5" s="3"/>
+      <c r="AM5" s="3"/>
+      <c r="AN5" s="3"/>
+      <c r="AO5" s="3"/>
+      <c r="AP5" s="3"/>
+      <c r="AQ5" s="3"/>
     </row>
-    <row r="6" spans="1:41" x14ac:dyDescent="0.2">
-      <c r="A6" s="13"/>
+    <row r="6" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A6" s="16"/>
       <c r="B6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -856,3216 +1123,4143 @@
       </c>
       <c r="M6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="P6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="Q6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="R6" s="4" t="s">
         <v>19</v>
       </c>
       <c r="S6" s="4" t="s">
         <v>20</v>
       </c>
       <c r="T6" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="U6" s="4" t="s">
+      <c r="U6" s="5" t="s">
         <v>22</v>
       </c>
       <c r="V6" s="4" t="s">
         <v>23</v>
       </c>
       <c r="W6" s="4" t="s">
         <v>24</v>
       </c>
       <c r="X6" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="Y6" s="4" t="s">
+      <c r="Y6" s="5" t="s">
         <v>26</v>
       </c>
       <c r="Z6" s="4" t="s">
         <v>27</v>
       </c>
       <c r="AA6" s="4" t="s">
         <v>28</v>
       </c>
       <c r="AB6" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="AC6" s="4" t="s">
+      <c r="AC6" s="5" t="s">
         <v>30</v>
       </c>
       <c r="AD6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="AE6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="AF6" s="4" t="s">
         <v>33</v>
       </c>
       <c r="AG6" s="4" t="s">
         <v>34</v>
       </c>
       <c r="AH6" s="4" t="s">
         <v>35</v>
       </c>
       <c r="AI6" s="4" t="s">
         <v>36</v>
       </c>
       <c r="AJ6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="AK6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="AL6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="AM6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AN6" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="AO6" s="4" t="s">
+      <c r="AO6" s="5" t="s">
         <v>42</v>
       </c>
+      <c r="AP6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="AQ6" s="17"/>
     </row>
-    <row r="7" spans="1:41" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B7" s="14">
+    <row r="7" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A7" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="18">
         <v>3008000000</v>
       </c>
-      <c r="C7" s="14">
+      <c r="C7" s="18">
         <v>3273000000</v>
       </c>
-      <c r="D7" s="14">
+      <c r="D7" s="18">
         <v>3675000000</v>
       </c>
-      <c r="E7" s="14">
+      <c r="E7" s="18">
         <v>3414000000</v>
       </c>
-      <c r="F7" s="14">
+      <c r="F7" s="18">
         <v>3402000000</v>
       </c>
-      <c r="G7" s="14">
+      <c r="G7" s="18">
         <v>3693000000</v>
       </c>
-      <c r="H7" s="14">
+      <c r="H7" s="18">
         <v>4116000000</v>
       </c>
-      <c r="I7" s="14">
+      <c r="I7" s="18">
         <v>3750000000</v>
       </c>
-      <c r="J7" s="14">
+      <c r="J7" s="18">
         <v>3789000000</v>
       </c>
-      <c r="K7" s="14">
+      <c r="K7" s="18">
         <v>4017000000</v>
       </c>
-      <c r="L7" s="14">
+      <c r="L7" s="18">
         <v>4261000000</v>
       </c>
-      <c r="M7" s="14">
+      <c r="M7" s="18">
         <v>3717000000</v>
       </c>
-      <c r="N7" s="14">
+      <c r="N7" s="18">
         <v>3594000000</v>
       </c>
-      <c r="O7" s="14">
+      <c r="O7" s="18">
         <v>3668000000</v>
       </c>
-      <c r="P7" s="14">
+      <c r="P7" s="18">
         <v>3771000000</v>
       </c>
-      <c r="Q7" s="14">
+      <c r="Q7" s="18">
         <v>3350000000</v>
       </c>
-      <c r="R7" s="14">
+      <c r="R7" s="18">
         <v>3329000000</v>
       </c>
-      <c r="S7" s="14">
+      <c r="S7" s="18">
         <v>3239000000</v>
       </c>
-      <c r="T7" s="14">
+      <c r="T7" s="18">
         <v>3817000000</v>
       </c>
-      <c r="U7" s="14">
+      <c r="U7" s="19">
         <v>4076000000</v>
       </c>
-      <c r="V7" s="14">
+      <c r="V7" s="18">
         <v>4289000000</v>
       </c>
-      <c r="W7" s="14">
+      <c r="W7" s="18">
         <v>4580000000</v>
       </c>
-      <c r="X7" s="14">
+      <c r="X7" s="18">
         <v>4643000000</v>
       </c>
-      <c r="Y7" s="14">
+      <c r="Y7" s="19">
         <v>4832000000</v>
       </c>
-      <c r="Z7" s="14">
+      <c r="Z7" s="18">
         <v>4905000000</v>
       </c>
-      <c r="AA7" s="14">
+      <c r="AA7" s="18">
         <v>5212000000</v>
       </c>
-      <c r="AB7" s="14">
+      <c r="AB7" s="18">
         <v>5241000000</v>
       </c>
-      <c r="AC7" s="14">
+      <c r="AC7" s="19">
         <v>4670000000</v>
       </c>
-      <c r="AD7" s="14">
+      <c r="AD7" s="18">
         <v>4379000000</v>
       </c>
-      <c r="AE7" s="14">
+      <c r="AE7" s="18">
         <v>4531000000</v>
       </c>
-      <c r="AF7" s="14">
+      <c r="AF7" s="18">
         <v>4532000000</v>
       </c>
-      <c r="AG7" s="14">
+      <c r="AG7" s="18">
         <v>4077000000</v>
       </c>
-      <c r="AH7" s="14">
+      <c r="AH7" s="18">
         <v>3661000000</v>
       </c>
-      <c r="AI7" s="14">
+      <c r="AI7" s="18">
         <v>3822000000</v>
       </c>
-      <c r="AJ7" s="14">
+      <c r="AJ7" s="18">
         <v>4151000000</v>
       </c>
-      <c r="AK7" s="14">
+      <c r="AK7" s="19">
         <v>4007000000</v>
       </c>
-      <c r="AL7" s="14">
+      <c r="AL7" s="19">
         <v>4069000000</v>
       </c>
-      <c r="AM7" s="14">
+      <c r="AM7" s="19">
         <v>4448000000</v>
       </c>
-      <c r="AN7" s="14">
+      <c r="AN7" s="19">
         <v>4742000000</v>
       </c>
-      <c r="AO7" s="14">
+      <c r="AO7" s="19">
         <v>4423000000</v>
       </c>
+      <c r="AP7" s="19">
+        <v>4825000000</v>
+      </c>
+      <c r="AQ7" s="3"/>
     </row>
-    <row r="8" spans="1:41" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B8" s="15">
+    <row r="8" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A8" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="20">
         <v>1179000000</v>
       </c>
-      <c r="C8" s="15">
+      <c r="C8" s="20">
         <v>1266000000</v>
       </c>
-      <c r="D8" s="15">
+      <c r="D8" s="20">
         <v>1391000000</v>
       </c>
-      <c r="E8" s="15">
+      <c r="E8" s="20">
         <v>1277000000</v>
       </c>
-      <c r="F8" s="15">
+      <c r="F8" s="20">
         <v>1258000000</v>
       </c>
-      <c r="G8" s="15">
+      <c r="G8" s="20">
         <v>1319000000</v>
       </c>
-      <c r="H8" s="15">
+      <c r="H8" s="20">
         <v>1460000000</v>
       </c>
-      <c r="I8" s="15">
+      <c r="I8" s="20">
         <v>1310000000</v>
       </c>
-      <c r="J8" s="15">
+      <c r="J8" s="20">
         <v>1342000000</v>
       </c>
-      <c r="K8" s="15">
+      <c r="K8" s="20">
         <v>1398000000</v>
       </c>
-      <c r="L8" s="15">
+      <c r="L8" s="20">
         <v>1457000000</v>
       </c>
-      <c r="M8" s="15">
+      <c r="M8" s="20">
         <v>1310000000</v>
       </c>
-      <c r="N8" s="15">
+      <c r="N8" s="20">
         <v>1333000000</v>
       </c>
-      <c r="O8" s="15">
+      <c r="O8" s="20">
         <v>1308000000</v>
       </c>
-      <c r="P8" s="15">
+      <c r="P8" s="20">
         <v>1325000000</v>
       </c>
-      <c r="Q8" s="15">
+      <c r="Q8" s="20">
         <v>1253000000</v>
       </c>
-      <c r="R8" s="15">
+      <c r="R8" s="20">
         <v>1241000000</v>
       </c>
-      <c r="S8" s="15">
+      <c r="S8" s="20">
         <v>1157000000</v>
       </c>
-      <c r="T8" s="15">
+      <c r="T8" s="20">
         <v>1364000000</v>
       </c>
-      <c r="U8" s="15">
+      <c r="U8" s="21">
         <v>1430000000</v>
       </c>
-      <c r="V8" s="15">
+      <c r="V8" s="20">
         <v>1492000000</v>
       </c>
-      <c r="W8" s="15">
+      <c r="W8" s="20">
         <v>1503000000</v>
       </c>
-      <c r="X8" s="15">
+      <c r="X8" s="20">
         <v>1491000000</v>
       </c>
-      <c r="Y8" s="15">
+      <c r="Y8" s="21">
         <v>1482000000</v>
       </c>
-      <c r="Z8" s="15">
+      <c r="Z8" s="20">
         <v>1463000000</v>
       </c>
-      <c r="AA8" s="15">
+      <c r="AA8" s="20">
         <v>1587000000</v>
       </c>
-      <c r="AB8" s="15">
+      <c r="AB8" s="20">
         <v>1624000000</v>
       </c>
-      <c r="AC8" s="15">
+      <c r="AC8" s="21">
         <v>1583000000</v>
       </c>
-      <c r="AD8" s="15">
+      <c r="AD8" s="20">
         <v>1516000000</v>
       </c>
-      <c r="AE8" s="15">
+      <c r="AE8" s="20">
         <v>1621000000</v>
       </c>
-      <c r="AF8" s="15">
+      <c r="AF8" s="20">
         <v>1717000000</v>
       </c>
-      <c r="AG8" s="15">
+      <c r="AG8" s="20">
         <v>1646000000</v>
       </c>
-      <c r="AH8" s="15">
+      <c r="AH8" s="20">
         <v>1566000000</v>
       </c>
-      <c r="AI8" s="15">
+      <c r="AI8" s="20">
         <v>1611000000</v>
       </c>
-      <c r="AJ8" s="15">
+      <c r="AJ8" s="20">
         <v>1677000000</v>
       </c>
-      <c r="AK8" s="15">
+      <c r="AK8" s="20">
         <v>1693000000</v>
       </c>
-      <c r="AL8" s="15">
+      <c r="AL8" s="20">
         <v>1756000000</v>
       </c>
-      <c r="AM8" s="15">
+      <c r="AM8" s="20">
         <v>1873000000</v>
       </c>
-      <c r="AN8" s="15">
+      <c r="AN8" s="20">
         <v>2019000000</v>
       </c>
-      <c r="AO8" s="15">
+      <c r="AO8" s="21">
         <v>1951000000</v>
       </c>
+      <c r="AP8" s="20">
+        <v>2026000000</v>
+      </c>
+      <c r="AQ8" s="3"/>
     </row>
-    <row r="9" spans="1:41" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B9" s="16">
+    <row r="9" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A9" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="22">
         <v>1829000000</v>
       </c>
-      <c r="C9" s="16">
+      <c r="C9" s="22">
         <v>2007000000</v>
       </c>
-      <c r="D9" s="16">
+      <c r="D9" s="22">
         <v>2284000000</v>
       </c>
-      <c r="E9" s="16">
+      <c r="E9" s="22">
         <v>2137000000</v>
       </c>
-      <c r="F9" s="16">
+      <c r="F9" s="22">
         <v>2144000000</v>
       </c>
-      <c r="G9" s="16">
+      <c r="G9" s="22">
         <v>2374000000</v>
       </c>
-      <c r="H9" s="16">
+      <c r="H9" s="22">
         <v>2656000000</v>
       </c>
-      <c r="I9" s="16">
+      <c r="I9" s="22">
         <v>2440000000</v>
       </c>
-      <c r="J9" s="16">
+      <c r="J9" s="22">
         <v>2447000000</v>
       </c>
-      <c r="K9" s="16">
+      <c r="K9" s="22">
         <v>2619000000</v>
       </c>
-      <c r="L9" s="16">
+      <c r="L9" s="22">
         <v>2804000000</v>
       </c>
-      <c r="M9" s="16">
+      <c r="M9" s="22">
         <v>2407000000</v>
       </c>
-      <c r="N9" s="16">
+      <c r="N9" s="22">
         <v>2261000000</v>
       </c>
-      <c r="O9" s="16">
+      <c r="O9" s="22">
         <v>2360000000</v>
       </c>
-      <c r="P9" s="16">
+      <c r="P9" s="22">
         <v>2446000000</v>
       </c>
-      <c r="Q9" s="16">
+      <c r="Q9" s="22">
         <v>2097000000</v>
       </c>
-      <c r="R9" s="16">
+      <c r="R9" s="22">
         <v>2088000000</v>
       </c>
-      <c r="S9" s="16">
+      <c r="S9" s="22">
         <v>2082000000</v>
       </c>
-      <c r="T9" s="16">
+      <c r="T9" s="22">
         <v>2453000000</v>
       </c>
-      <c r="U9" s="16">
+      <c r="U9" s="23">
         <v>2646000000</v>
       </c>
-      <c r="V9" s="16">
+      <c r="V9" s="22">
         <v>2797000000</v>
       </c>
-      <c r="W9" s="16">
+      <c r="W9" s="22">
         <v>3077000000</v>
       </c>
-      <c r="X9" s="16">
+      <c r="X9" s="22">
         <v>3152000000</v>
       </c>
-      <c r="Y9" s="16">
+      <c r="Y9" s="23">
         <v>3350000000</v>
       </c>
-      <c r="Z9" s="16">
+      <c r="Z9" s="22">
         <v>3442000000</v>
       </c>
-      <c r="AA9" s="16">
+      <c r="AA9" s="22">
         <v>3625000000</v>
       </c>
-      <c r="AB9" s="16">
+      <c r="AB9" s="22">
         <v>3617000000</v>
       </c>
-      <c r="AC9" s="16">
+      <c r="AC9" s="23">
         <v>3087000000</v>
       </c>
-      <c r="AD9" s="16">
+      <c r="AD9" s="22">
         <v>2863000000</v>
       </c>
-      <c r="AE9" s="16">
+      <c r="AE9" s="22">
         <v>2910000000</v>
       </c>
-      <c r="AF9" s="16">
+      <c r="AF9" s="22">
         <v>2815000000</v>
       </c>
-      <c r="AG9" s="16">
+      <c r="AG9" s="22">
         <v>2431000000</v>
       </c>
-      <c r="AH9" s="16">
+      <c r="AH9" s="22">
         <v>2095000000</v>
       </c>
-      <c r="AI9" s="16">
+      <c r="AI9" s="22">
         <v>2211000000</v>
       </c>
-      <c r="AJ9" s="16">
+      <c r="AJ9" s="22">
         <v>2474000000</v>
       </c>
-      <c r="AK9" s="16">
+      <c r="AK9" s="22">
         <v>2314000000</v>
       </c>
-      <c r="AL9" s="16">
+      <c r="AL9" s="22">
         <v>2313000000</v>
       </c>
-      <c r="AM9" s="16">
+      <c r="AM9" s="22">
         <v>2575000000</v>
       </c>
-      <c r="AN9" s="16">
+      <c r="AN9" s="22">
         <v>2723000000</v>
       </c>
-      <c r="AO9" s="16">
+      <c r="AO9" s="23">
         <v>2472000000</v>
       </c>
+      <c r="AP9" s="22">
+        <v>2799000000</v>
+      </c>
+      <c r="AQ9" s="3"/>
     </row>
-    <row r="10" spans="1:41" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B10" s="17">
+    <row r="10" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A10" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="24">
         <v>0.60804521276595702</v>
       </c>
-      <c r="C10" s="17">
+      <c r="C10" s="24">
         <v>0.613198900091659</v>
       </c>
-      <c r="D10" s="17">
+      <c r="D10" s="24">
         <v>0.62149659863945605</v>
       </c>
-      <c r="E10" s="17">
+      <c r="E10" s="24">
         <v>0.62595196250732299</v>
       </c>
-      <c r="F10" s="17">
+      <c r="F10" s="24">
         <v>0.630217519106408</v>
       </c>
-      <c r="G10" s="17">
+      <c r="G10" s="24">
         <v>0.64283780124559997</v>
       </c>
-      <c r="H10" s="17">
+      <c r="H10" s="24">
         <v>0.64528668610301299</v>
       </c>
-      <c r="I10" s="17">
+      <c r="I10" s="24">
         <v>0.65066666666666695</v>
       </c>
-      <c r="J10" s="17">
+      <c r="J10" s="24">
         <v>0.64581683821588798</v>
       </c>
-      <c r="K10" s="17">
+      <c r="K10" s="24">
         <v>0.65197908887229294</v>
       </c>
-      <c r="L10" s="17">
+      <c r="L10" s="24">
         <v>0.65806148791363495</v>
       </c>
-      <c r="M10" s="17">
+      <c r="M10" s="24">
         <v>0.64756524078557998</v>
       </c>
-      <c r="N10" s="17">
+      <c r="N10" s="24">
         <v>0.62910406232609895</v>
       </c>
-      <c r="O10" s="17">
+      <c r="O10" s="24">
         <v>0.64340239912759001</v>
       </c>
-      <c r="P10" s="17">
+      <c r="P10" s="24">
         <v>0.64863431450543596</v>
       </c>
-      <c r="Q10" s="17">
+      <c r="Q10" s="24">
         <v>0.62597014925373096</v>
       </c>
-      <c r="R10" s="17">
+      <c r="R10" s="24">
         <v>0.62721537999399202</v>
       </c>
-      <c r="S10" s="17">
+      <c r="S10" s="24">
         <v>0.64279098487187403</v>
       </c>
-      <c r="T10" s="17">
+      <c r="T10" s="24">
         <v>0.64265129682997102</v>
       </c>
-      <c r="U10" s="17">
+      <c r="U10" s="25">
         <v>0.64916584887144302</v>
       </c>
-      <c r="V10" s="17">
+      <c r="V10" s="24">
         <v>0.65213336442061098</v>
       </c>
-      <c r="W10" s="17">
+      <c r="W10" s="24">
         <v>0.67183406113537103</v>
       </c>
-      <c r="X10" s="17">
+      <c r="X10" s="24">
         <v>0.67887141934094297</v>
       </c>
-      <c r="Y10" s="17">
+      <c r="Y10" s="25">
         <v>0.69329470198675502</v>
       </c>
-      <c r="Z10" s="17">
+      <c r="Z10" s="24">
         <v>0.70173292558613698</v>
       </c>
-      <c r="AA10" s="17">
+      <c r="AA10" s="24">
         <v>0.69551036070606298</v>
       </c>
-      <c r="AB10" s="17">
+      <c r="AB10" s="24">
         <v>0.69013547033009004</v>
       </c>
-      <c r="AC10" s="17">
+      <c r="AC10" s="25">
         <v>0.66102783725910097</v>
       </c>
-      <c r="AD10" s="17">
+      <c r="AD10" s="24">
         <v>0.65380223795387105</v>
       </c>
-      <c r="AE10" s="17">
+      <c r="AE10" s="24">
         <v>0.64224233061134395</v>
       </c>
-      <c r="AF10" s="17">
+      <c r="AF10" s="24">
         <v>0.62113857016769602</v>
       </c>
-      <c r="AG10" s="17">
+      <c r="AG10" s="24">
         <v>0.59627176845719898</v>
       </c>
-      <c r="AH10" s="17">
+      <c r="AH10" s="24">
         <v>0.57224801966675798</v>
       </c>
-      <c r="AI10" s="17">
+      <c r="AI10" s="24">
         <v>0.57849293563579296</v>
       </c>
-      <c r="AJ10" s="17">
+      <c r="AJ10" s="25">
         <v>0.59600096362322297</v>
       </c>
-      <c r="AK10" s="17">
+      <c r="AK10" s="25">
         <v>0.57748939356126805</v>
       </c>
-      <c r="AL10" s="17">
+      <c r="AL10" s="25">
         <v>0.56844433521749804</v>
       </c>
-      <c r="AM10" s="17">
+      <c r="AM10" s="25">
         <v>0.57891187050359705</v>
       </c>
-      <c r="AN10" s="17">
+      <c r="AN10" s="25">
         <v>0.57423028258118902</v>
       </c>
-      <c r="AO10" s="17">
+      <c r="AO10" s="25">
         <v>0.55889667646393804</v>
       </c>
+      <c r="AP10" s="25">
+        <v>0.58010362694300499</v>
+      </c>
+      <c r="AQ10" s="8"/>
     </row>
-    <row r="11" spans="1:41" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B11" s="16">
+    <row r="11" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A11" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="22">
         <v>322000000</v>
       </c>
-      <c r="C11" s="16">
+      <c r="C11" s="22">
         <v>341000000</v>
       </c>
-      <c r="D11" s="16">
+      <c r="D11" s="22">
         <v>353000000</v>
       </c>
-      <c r="E11" s="16">
+      <c r="E11" s="22">
         <v>340000000</v>
       </c>
-      <c r="F11" s="16">
+      <c r="F11" s="22">
         <v>369000000</v>
       </c>
-      <c r="G11" s="16">
+      <c r="G11" s="22">
         <v>378000000</v>
       </c>
-      <c r="H11" s="16">
+      <c r="H11" s="22">
         <v>375000000</v>
       </c>
-      <c r="I11" s="16">
+      <c r="I11" s="22">
         <v>386000000</v>
       </c>
-      <c r="J11" s="16">
+      <c r="J11" s="22">
         <v>385000000</v>
       </c>
-      <c r="K11" s="16">
+      <c r="K11" s="22">
         <v>384000000</v>
       </c>
-      <c r="L11" s="16">
+      <c r="L11" s="22">
         <v>390000000</v>
       </c>
-      <c r="M11" s="16">
+      <c r="M11" s="22">
         <v>400000000</v>
       </c>
-      <c r="N11" s="16">
+      <c r="N11" s="22">
         <v>389000000</v>
       </c>
-      <c r="O11" s="16">
+      <c r="O11" s="22">
         <v>390000000</v>
       </c>
-      <c r="P11" s="16">
+      <c r="P11" s="22">
         <v>379000000</v>
       </c>
-      <c r="Q11" s="16">
+      <c r="Q11" s="22">
         <v>386000000</v>
       </c>
-      <c r="R11" s="16">
+      <c r="R11" s="22">
         <v>377000000</v>
       </c>
-      <c r="S11" s="16">
+      <c r="S11" s="22">
         <v>379000000</v>
       </c>
-      <c r="T11" s="16">
+      <c r="T11" s="22">
         <v>386000000</v>
       </c>
-      <c r="U11" s="16">
+      <c r="U11" s="23">
         <v>388000000</v>
       </c>
-      <c r="V11" s="16">
+      <c r="V11" s="22">
         <v>386000000</v>
       </c>
-      <c r="W11" s="16">
+      <c r="W11" s="22">
         <v>391000000</v>
       </c>
-      <c r="X11" s="16">
+      <c r="X11" s="22">
         <v>388000000</v>
       </c>
-      <c r="Y11" s="16">
+      <c r="Y11" s="23">
         <v>389000000</v>
       </c>
-      <c r="Z11" s="16">
+      <c r="Z11" s="22">
         <v>391000000</v>
       </c>
-      <c r="AA11" s="16">
+      <c r="AA11" s="22">
         <v>414000000</v>
       </c>
-      <c r="AB11" s="16">
+      <c r="AB11" s="22">
         <v>431000000</v>
       </c>
-      <c r="AC11" s="16">
+      <c r="AC11" s="23">
         <v>434000000</v>
       </c>
-      <c r="AD11" s="16">
+      <c r="AD11" s="22">
         <v>455000000</v>
       </c>
-      <c r="AE11" s="16">
+      <c r="AE11" s="22">
         <v>477000000</v>
       </c>
-      <c r="AF11" s="16">
+      <c r="AF11" s="22">
         <v>471000000</v>
       </c>
-      <c r="AG11" s="16">
+      <c r="AG11" s="22">
         <v>460000000</v>
       </c>
-      <c r="AH11" s="16">
+      <c r="AH11" s="22">
         <v>478000000</v>
       </c>
-      <c r="AI11" s="16">
+      <c r="AI11" s="22">
         <v>498000000</v>
       </c>
-      <c r="AJ11" s="16">
+      <c r="AJ11" s="23">
         <v>492000000</v>
       </c>
-      <c r="AK11" s="16">
+      <c r="AK11" s="23">
         <v>491000000</v>
       </c>
-      <c r="AL11" s="16">
+      <c r="AL11" s="23">
         <v>517000000</v>
       </c>
-      <c r="AM11" s="16">
+      <c r="AM11" s="23">
         <v>527000000</v>
       </c>
-      <c r="AN11" s="16">
+      <c r="AN11" s="23">
         <v>518000000</v>
       </c>
-      <c r="AO11" s="16">
+      <c r="AO11" s="23">
         <v>521000000</v>
       </c>
+      <c r="AP11" s="23">
+        <v>510000000</v>
+      </c>
+      <c r="AQ11" s="3"/>
     </row>
-    <row r="12" spans="1:41" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B12" s="17">
+    <row r="12" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A12" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="24">
         <v>0.107047872340426</v>
       </c>
-      <c r="C12" s="17">
+      <c r="C12" s="24">
         <v>0.104185762297586</v>
       </c>
-      <c r="D12" s="17">
+      <c r="D12" s="24">
         <v>9.6054421768707501E-2</v>
       </c>
-      <c r="E12" s="17">
+      <c r="E12" s="24">
         <v>9.9589923842999403E-2</v>
       </c>
-      <c r="F12" s="17">
+      <c r="F12" s="24">
         <v>0.108465608465608</v>
       </c>
-      <c r="G12" s="17">
+      <c r="G12" s="24">
         <v>0.102355808285946</v>
       </c>
-      <c r="H12" s="17">
+      <c r="H12" s="24">
         <v>9.1107871720116598E-2</v>
       </c>
-      <c r="I12" s="17">
+      <c r="I12" s="24">
         <v>0.102933333333333</v>
       </c>
-      <c r="J12" s="17">
+      <c r="J12" s="24">
         <v>0.101609923462655</v>
       </c>
-      <c r="K12" s="17">
+      <c r="K12" s="24">
         <v>9.5593726661687806E-2</v>
       </c>
-      <c r="L12" s="17">
+      <c r="L12" s="24">
         <v>9.1527810373151802E-2</v>
       </c>
-      <c r="M12" s="17">
+      <c r="M12" s="24">
         <v>0.107613666935701</v>
       </c>
-      <c r="N12" s="17">
+      <c r="N12" s="24">
         <v>0.10823594880356099</v>
       </c>
-      <c r="O12" s="17">
+      <c r="O12" s="24">
         <v>0.106324972737186</v>
       </c>
-      <c r="P12" s="17">
+      <c r="P12" s="24">
         <v>0.100503845133917</v>
       </c>
-      <c r="Q12" s="17">
+      <c r="Q12" s="24">
         <v>0.11522388059701499</v>
       </c>
-      <c r="R12" s="17">
+      <c r="R12" s="24">
         <v>0.11324722138780401</v>
       </c>
-      <c r="S12" s="17">
+      <c r="S12" s="24">
         <v>0.11701142327878999</v>
       </c>
-      <c r="T12" s="17">
+      <c r="T12" s="24">
         <v>0.10112653916688499</v>
       </c>
-      <c r="U12" s="17">
+      <c r="U12" s="25">
         <v>9.5191364082433796E-2</v>
       </c>
-      <c r="V12" s="17">
+      <c r="V12" s="24">
         <v>8.9997668454185095E-2</v>
       </c>
-      <c r="W12" s="17">
+      <c r="W12" s="24">
         <v>8.5371179039301304E-2</v>
       </c>
-      <c r="X12" s="17">
+      <c r="X12" s="24">
         <v>8.3566659487400399E-2</v>
       </c>
-      <c r="Y12" s="17">
+      <c r="Y12" s="25">
         <v>8.0504966887417206E-2</v>
       </c>
-      <c r="Z12" s="17">
+      <c r="Z12" s="24">
         <v>7.9714576962283401E-2</v>
       </c>
-      <c r="AA12" s="17">
+      <c r="AA12" s="24">
         <v>7.94320798158097E-2</v>
       </c>
-      <c r="AB12" s="17">
+      <c r="AB12" s="24">
         <v>8.2236214462888799E-2</v>
       </c>
-      <c r="AC12" s="17">
+      <c r="AC12" s="25">
         <v>9.2933618843683105E-2</v>
       </c>
-      <c r="AD12" s="17">
+      <c r="AD12" s="24">
         <v>0.103905001141813</v>
       </c>
-      <c r="AE12" s="17">
+      <c r="AE12" s="24">
         <v>0.105274773780622</v>
       </c>
-      <c r="AF12" s="17">
+      <c r="AF12" s="24">
         <v>0.10392762577228599</v>
       </c>
-      <c r="AG12" s="17">
+      <c r="AG12" s="24">
         <v>0.112828059847927</v>
       </c>
-      <c r="AH12" s="17">
+      <c r="AH12" s="24">
         <v>0.130565419284349</v>
       </c>
-      <c r="AI12" s="17">
+      <c r="AI12" s="24">
         <v>0.13029827315541601</v>
       </c>
-      <c r="AJ12" s="17">
+      <c r="AJ12" s="25">
         <v>0.118525656468321</v>
       </c>
-      <c r="AK12" s="17">
+      <c r="AK12" s="25">
         <v>0.122535562765161</v>
       </c>
-      <c r="AL12" s="17">
+      <c r="AL12" s="25">
         <v>0.127058245269108</v>
       </c>
-      <c r="AM12" s="17">
+      <c r="AM12" s="25">
         <v>0.118480215827338</v>
       </c>
-      <c r="AN12" s="17">
+      <c r="AN12" s="25">
         <v>0.109236609025728</v>
       </c>
-      <c r="AO12" s="17">
+      <c r="AO12" s="25">
         <v>0.117793352927877</v>
       </c>
+      <c r="AP12" s="25">
+        <v>0.10569948186528499</v>
+      </c>
+      <c r="AQ12" s="8"/>
     </row>
-    <row r="13" spans="1:41" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B13" s="16">
+    <row r="13" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A13" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="22">
         <v>441000000</v>
       </c>
-      <c r="C13" s="16">
+      <c r="C13" s="22">
         <v>454000000</v>
       </c>
-      <c r="D13" s="16">
+      <c r="D13" s="22">
         <v>442000000</v>
       </c>
-      <c r="E13" s="16">
+      <c r="E13" s="22">
         <v>405000000</v>
       </c>
-      <c r="F13" s="16">
+      <c r="F13" s="22">
         <v>439000000</v>
       </c>
-      <c r="G13" s="16">
+      <c r="G13" s="22">
         <v>434000000</v>
       </c>
-      <c r="H13" s="16">
+      <c r="H13" s="22">
         <v>412000000</v>
       </c>
-      <c r="I13" s="16">
+      <c r="I13" s="22">
         <v>409000000</v>
       </c>
-      <c r="J13" s="16">
+      <c r="J13" s="22">
         <v>433000000</v>
       </c>
-      <c r="K13" s="16">
+      <c r="K13" s="22">
         <v>441000000</v>
       </c>
-      <c r="L13" s="16">
+      <c r="L13" s="22">
         <v>396000000</v>
       </c>
-      <c r="M13" s="16">
+      <c r="M13" s="22">
         <v>414000000</v>
       </c>
-      <c r="N13" s="16">
+      <c r="N13" s="22">
         <v>414000000</v>
       </c>
-      <c r="O13" s="16">
+      <c r="O13" s="22">
         <v>420000000</v>
       </c>
-      <c r="P13" s="16">
+      <c r="P13" s="22">
         <v>399000000</v>
       </c>
-      <c r="Q13" s="16">
+      <c r="Q13" s="22">
         <v>412000000</v>
       </c>
-      <c r="R13" s="16">
+      <c r="R13" s="22">
         <v>417000000</v>
       </c>
-      <c r="S13" s="16">
+      <c r="S13" s="22">
         <v>401000000</v>
       </c>
-      <c r="T13" s="16">
+      <c r="T13" s="22">
         <v>407000000</v>
       </c>
-      <c r="U13" s="16">
+      <c r="U13" s="23">
         <v>398000000</v>
       </c>
-      <c r="V13" s="16">
+      <c r="V13" s="22">
         <v>425000000</v>
       </c>
-      <c r="W13" s="16">
+      <c r="W13" s="22">
         <v>425000000</v>
       </c>
-      <c r="X13" s="16">
+      <c r="X13" s="22">
         <v>412000000</v>
       </c>
-      <c r="Y13" s="16">
+      <c r="Y13" s="23">
         <v>404000000</v>
       </c>
-      <c r="Z13" s="16">
+      <c r="Z13" s="22">
         <v>422000000</v>
       </c>
-      <c r="AA13" s="16">
+      <c r="AA13" s="22">
         <v>422000000</v>
       </c>
-      <c r="AB13" s="16">
+      <c r="AB13" s="22">
         <v>431000000</v>
       </c>
-      <c r="AC13" s="16">
+      <c r="AC13" s="23">
         <v>429000000</v>
       </c>
-      <c r="AD13" s="16">
+      <c r="AD13" s="22">
         <v>474000000</v>
       </c>
-      <c r="AE13" s="16">
+      <c r="AE13" s="22">
         <v>461000000</v>
       </c>
-      <c r="AF13" s="16">
+      <c r="AF13" s="22">
         <v>452000000</v>
       </c>
-      <c r="AG13" s="16">
+      <c r="AG13" s="22">
         <v>438000000</v>
       </c>
-      <c r="AH13" s="16">
+      <c r="AH13" s="22">
         <v>455000000</v>
       </c>
-      <c r="AI13" s="16">
+      <c r="AI13" s="22">
         <v>465000000</v>
       </c>
-      <c r="AJ13" s="16">
+      <c r="AJ13" s="23">
         <v>428000000</v>
       </c>
-      <c r="AK13" s="16">
+      <c r="AK13" s="23">
         <v>446000000</v>
       </c>
-      <c r="AL13" s="16">
+      <c r="AL13" s="23">
         <v>472000000</v>
       </c>
-      <c r="AM13" s="16">
+      <c r="AM13" s="23">
         <v>485000000</v>
       </c>
-      <c r="AN13" s="16">
+      <c r="AN13" s="23">
         <v>457000000</v>
       </c>
-      <c r="AO13" s="16">
+      <c r="AO13" s="23">
         <v>446000000</v>
       </c>
+      <c r="AP13" s="23">
+        <v>464000000</v>
+      </c>
+      <c r="AQ13" s="3"/>
     </row>
-    <row r="14" spans="1:41" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B14" s="17">
+    <row r="14" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A14" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="24">
         <v>0.14660904255319099</v>
       </c>
-      <c r="C14" s="17">
+      <c r="C14" s="24">
         <v>0.13871066300030599</v>
       </c>
-      <c r="D14" s="17">
+      <c r="D14" s="24">
         <v>0.12027210884353701</v>
       </c>
-      <c r="E14" s="17">
+      <c r="E14" s="24">
         <v>0.11862917398945499</v>
       </c>
-      <c r="F14" s="17">
+      <c r="F14" s="24">
         <v>0.129041740152851</v>
       </c>
-      <c r="G14" s="17">
+      <c r="G14" s="24">
         <v>0.117519631735716</v>
       </c>
-      <c r="H14" s="17">
+      <c r="H14" s="24">
         <v>0.10009718172983501</v>
       </c>
-      <c r="I14" s="17">
+      <c r="I14" s="24">
         <v>0.10906666666666701</v>
       </c>
-      <c r="J14" s="17">
+      <c r="J14" s="24">
         <v>0.11427817366059601</v>
       </c>
-      <c r="K14" s="17">
+      <c r="K14" s="24">
         <v>0.10978342046303199</v>
       </c>
-      <c r="L14" s="17">
+      <c r="L14" s="24">
         <v>9.2935930532738797E-2</v>
       </c>
-      <c r="M14" s="17">
+      <c r="M14" s="24">
         <v>0.11138014527845</v>
       </c>
-      <c r="N14" s="17">
+      <c r="N14" s="24">
         <v>0.115191986644407</v>
       </c>
-      <c r="O14" s="17">
+      <c r="O14" s="24">
         <v>0.114503816793893</v>
       </c>
-      <c r="P14" s="17">
+      <c r="P14" s="24">
         <v>0.105807478122514</v>
       </c>
-      <c r="Q14" s="17">
+      <c r="Q14" s="24">
         <v>0.122985074626866</v>
       </c>
-      <c r="R14" s="17">
+      <c r="R14" s="24">
         <v>0.12526284169420199</v>
       </c>
-      <c r="S14" s="17">
+      <c r="S14" s="24">
         <v>0.123803643099722</v>
       </c>
-      <c r="T14" s="17">
+      <c r="T14" s="24">
         <v>0.10662824207492801</v>
       </c>
-      <c r="U14" s="17">
+      <c r="U14" s="25">
         <v>9.7644749754661406E-2</v>
       </c>
-      <c r="V14" s="17">
+      <c r="V14" s="24">
         <v>9.9090697132198605E-2</v>
       </c>
-      <c r="W14" s="17">
+      <c r="W14" s="24">
         <v>9.2794759825327505E-2</v>
       </c>
-      <c r="X14" s="17">
+      <c r="X14" s="24">
         <v>8.8735731208270496E-2</v>
       </c>
-      <c r="Y14" s="17">
+      <c r="Y14" s="25">
         <v>8.3609271523178805E-2</v>
       </c>
-      <c r="Z14" s="17">
+      <c r="Z14" s="24">
         <v>8.6034658511722706E-2</v>
       </c>
-      <c r="AA14" s="17">
+      <c r="AA14" s="24">
         <v>8.0966999232540304E-2</v>
       </c>
-      <c r="AB14" s="17">
+      <c r="AB14" s="24">
         <v>8.2236214462888799E-2</v>
       </c>
-      <c r="AC14" s="17">
+      <c r="AC14" s="25">
         <v>9.18629550321199E-2</v>
       </c>
-      <c r="AD14" s="17">
+      <c r="AD14" s="24">
         <v>0.108243891299383</v>
       </c>
-      <c r="AE14" s="17">
+      <c r="AE14" s="24">
         <v>0.10174354447141901</v>
       </c>
-      <c r="AF14" s="17">
+      <c r="AF14" s="24">
         <v>9.9735216240070604E-2</v>
       </c>
-      <c r="AG14" s="17">
+      <c r="AG14" s="24">
         <v>0.107431935246505</v>
       </c>
-      <c r="AH14" s="17">
+      <c r="AH14" s="24">
         <v>0.124282982791587</v>
       </c>
-      <c r="AI14" s="17">
+      <c r="AI14" s="24">
         <v>0.12166405023547899</v>
       </c>
-      <c r="AJ14" s="17">
+      <c r="AJ14" s="25">
         <v>0.103107684895206</v>
       </c>
-      <c r="AK14" s="17">
+      <c r="AK14" s="25">
         <v>0.111305215872224</v>
       </c>
-      <c r="AL14" s="17">
+      <c r="AL14" s="25">
         <v>0.11599901695748301</v>
       </c>
-      <c r="AM14" s="17">
+      <c r="AM14" s="25">
         <v>0.109037769784173</v>
       </c>
-      <c r="AN14" s="17">
+      <c r="AN14" s="25">
         <v>9.6372838464782798E-2</v>
       </c>
-      <c r="AO14" s="17">
+      <c r="AO14" s="25">
         <v>0.100836536287588</v>
       </c>
+      <c r="AP14" s="25">
+        <v>9.6165803108808304E-2</v>
+      </c>
+      <c r="AQ14" s="8"/>
     </row>
-    <row r="15" spans="1:41" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B15" s="16">
+    <row r="15" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A15" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="22">
         <v>80000000</v>
       </c>
-      <c r="C15" s="16">
+      <c r="C15" s="22">
         <v>79000000</v>
       </c>
-      <c r="D15" s="16">
+      <c r="D15" s="22">
         <v>80000000</v>
       </c>
-      <c r="E15" s="16">
+      <c r="E15" s="22">
         <v>80000000</v>
       </c>
-      <c r="F15" s="16">
+      <c r="F15" s="22">
         <v>80000000</v>
       </c>
-      <c r="G15" s="16">
+      <c r="G15" s="22">
         <v>79000000</v>
       </c>
-      <c r="H15" s="16">
+      <c r="H15" s="22">
         <v>80000000</v>
       </c>
-      <c r="I15" s="16">
+      <c r="I15" s="22">
         <v>79000000</v>
       </c>
-      <c r="J15" s="16">
+      <c r="J15" s="22">
         <v>80000000</v>
       </c>
-      <c r="K15" s="16">
+      <c r="K15" s="22">
         <v>79000000</v>
       </c>
-      <c r="L15" s="16">
+      <c r="L15" s="22">
         <v>80000000</v>
       </c>
-      <c r="M15" s="16">
+      <c r="M15" s="22">
         <v>79000000</v>
       </c>
-      <c r="N15" s="16">
+      <c r="N15" s="22">
         <v>79000000</v>
       </c>
-      <c r="O15" s="16">
+      <c r="O15" s="22">
         <v>80000000</v>
       </c>
-      <c r="P15" s="16">
+      <c r="P15" s="22">
         <v>79000000</v>
       </c>
-      <c r="Q15" s="16">
+      <c r="Q15" s="22">
         <v>50000000</v>
       </c>
-      <c r="R15" s="16">
+      <c r="R15" s="22">
         <v>50000000</v>
       </c>
-      <c r="S15" s="16">
+      <c r="S15" s="22">
         <v>50000000</v>
       </c>
-      <c r="T15" s="16">
+      <c r="T15" s="22">
         <v>51000000</v>
       </c>
-      <c r="U15" s="16">
+      <c r="U15" s="23">
         <v>47000000</v>
       </c>
-      <c r="V15" s="16">
+      <c r="V15" s="22">
         <v>47000000</v>
       </c>
-      <c r="W15" s="16">
+      <c r="W15" s="22">
         <v>48000000</v>
       </c>
-      <c r="X15" s="16">
+      <c r="X15" s="22">
         <v>47000000</v>
       </c>
-      <c r="Y15" s="16">
-[...49 lines deleted...]
-      </c>
+      <c r="Y15" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="23">
+        <v>0</v>
+      </c>
+      <c r="AD15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ15" s="23">
+        <v>0</v>
+      </c>
+      <c r="AK15" s="23">
+        <v>0</v>
+      </c>
+      <c r="AL15" s="23">
+        <v>0</v>
+      </c>
+      <c r="AM15" s="23">
+        <v>0</v>
+      </c>
+      <c r="AN15" s="23">
+        <v>0</v>
+      </c>
+      <c r="AO15" s="23">
+        <v>0</v>
+      </c>
+      <c r="AP15" s="23">
+        <v>17000000</v>
+      </c>
+      <c r="AQ15" s="15"/>
     </row>
-    <row r="16" spans="1:41" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B16" s="15">
+    <row r="16" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A16" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="20">
         <v>2000000</v>
       </c>
-      <c r="C16" s="15">
+      <c r="C16" s="20">
         <v>2000000</v>
       </c>
-      <c r="D16" s="15">
+      <c r="D16" s="20">
         <v>1000000</v>
       </c>
-      <c r="E16" s="15">
+      <c r="E16" s="20">
         <v>-20000000</v>
       </c>
-      <c r="F16" s="15">
+      <c r="F16" s="20">
         <v>4000000</v>
       </c>
-      <c r="G16" s="15">
+      <c r="G16" s="20">
         <v>3000000</v>
       </c>
-      <c r="H16" s="15">
+      <c r="H16" s="20">
         <v>1000000</v>
       </c>
-      <c r="I16" s="15">
+      <c r="I16" s="20">
         <v>3000000</v>
       </c>
-      <c r="J16" s="15">
+      <c r="J16" s="20">
         <v>1000000</v>
       </c>
-      <c r="K16" s="15">
+      <c r="K16" s="20">
         <v>3000000</v>
       </c>
-      <c r="L16" s="15">
+      <c r="L16" s="20">
         <v>1000000</v>
       </c>
-      <c r="M16" s="15">
+      <c r="M16" s="20">
         <v>-2000000</v>
       </c>
-      <c r="N16" s="15">
-[...2 lines deleted...]
-      <c r="O16" s="15">
+      <c r="N16" s="20">
+        <v>0</v>
+      </c>
+      <c r="O16" s="20">
         <v>-36000000</v>
       </c>
-      <c r="P16" s="15">
-[...8 lines deleted...]
-      <c r="S16" s="15">
+      <c r="P16" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="20">
+        <v>0</v>
+      </c>
+      <c r="R16" s="20">
+        <v>0</v>
+      </c>
+      <c r="S16" s="20">
         <v>24000000</v>
       </c>
-      <c r="T16" s="15">
-[...14 lines deleted...]
-      <c r="Y16" s="15">
+      <c r="T16" s="20">
+        <v>0</v>
+      </c>
+      <c r="U16" s="21">
+        <v>0</v>
+      </c>
+      <c r="V16" s="20">
+        <v>0</v>
+      </c>
+      <c r="W16" s="20">
+        <v>0</v>
+      </c>
+      <c r="X16" s="20">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="21">
         <v>54000000</v>
       </c>
-      <c r="Z16" s="15">
+      <c r="Z16" s="20">
         <v>66000000</v>
       </c>
-      <c r="AA16" s="15">
+      <c r="AA16" s="20">
         <v>66000000</v>
       </c>
-      <c r="AB16" s="15">
+      <c r="AB16" s="20">
         <v>77000000</v>
       </c>
-      <c r="AC16" s="15">
+      <c r="AC16" s="21">
         <v>48000000</v>
       </c>
-      <c r="AD16" s="15">
-[...11 lines deleted...]
-      <c r="AH16" s="15">
+      <c r="AD16" s="20">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="20">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="20">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="20">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="20">
         <v>-124000000</v>
       </c>
-      <c r="AI16" s="15">
-[...14 lines deleted...]
-      <c r="AN16" s="15">
+      <c r="AI16" s="20">
+        <v>0</v>
+      </c>
+      <c r="AJ16" s="21">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="21">
+        <v>0</v>
+      </c>
+      <c r="AL16" s="21">
+        <v>0</v>
+      </c>
+      <c r="AM16" s="21">
+        <v>0</v>
+      </c>
+      <c r="AN16" s="21">
         <v>85000000</v>
       </c>
-      <c r="AO16" s="15">
+      <c r="AO16" s="21">
         <v>32000000</v>
       </c>
+      <c r="AP16" s="21">
+        <v>0</v>
+      </c>
+      <c r="AQ16" s="9"/>
     </row>
-    <row r="17" spans="1:41" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B17" s="16">
+    <row r="17" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A17" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="22">
         <v>984000000</v>
       </c>
-      <c r="C17" s="16">
+      <c r="C17" s="22">
         <v>1131000000</v>
       </c>
-      <c r="D17" s="16">
+      <c r="D17" s="22">
         <v>1408000000</v>
       </c>
-      <c r="E17" s="16">
+      <c r="E17" s="22">
         <v>1332000000</v>
       </c>
-      <c r="F17" s="16">
+      <c r="F17" s="22">
         <v>1252000000</v>
       </c>
-      <c r="G17" s="16">
+      <c r="G17" s="22">
         <v>1480000000</v>
       </c>
-      <c r="H17" s="16">
+      <c r="H17" s="22">
         <v>1788000000</v>
       </c>
-      <c r="I17" s="16">
+      <c r="I17" s="22">
         <v>1563000000</v>
       </c>
-      <c r="J17" s="16">
+      <c r="J17" s="22">
         <v>1548000000</v>
       </c>
-      <c r="K17" s="16">
+      <c r="K17" s="22">
         <v>1712000000</v>
       </c>
-      <c r="L17" s="16">
+      <c r="L17" s="22">
         <v>1937000000</v>
       </c>
-      <c r="M17" s="16">
+      <c r="M17" s="22">
         <v>1516000000</v>
       </c>
-      <c r="N17" s="16">
+      <c r="N17" s="22">
         <v>1379000000</v>
       </c>
-      <c r="O17" s="16">
+      <c r="O17" s="22">
         <v>1506000000</v>
       </c>
-      <c r="P17" s="16">
+      <c r="P17" s="22">
         <v>1589000000</v>
       </c>
-      <c r="Q17" s="16">
+      <c r="Q17" s="22">
         <v>1249000000</v>
       </c>
-      <c r="R17" s="16">
+      <c r="R17" s="22">
         <v>1244000000</v>
       </c>
-      <c r="S17" s="16">
+      <c r="S17" s="22">
         <v>1228000000</v>
       </c>
-      <c r="T17" s="16">
+      <c r="T17" s="22">
         <v>1609000000</v>
       </c>
-      <c r="U17" s="16">
+      <c r="U17" s="23">
         <v>1813000000</v>
       </c>
-      <c r="V17" s="16">
+      <c r="V17" s="22">
         <v>1939000000</v>
       </c>
-      <c r="W17" s="16">
+      <c r="W17" s="22">
         <v>2213000000</v>
       </c>
-      <c r="X17" s="16">
+      <c r="X17" s="22">
         <v>2305000000</v>
       </c>
-      <c r="Y17" s="16">
+      <c r="Y17" s="23">
         <v>2503000000</v>
       </c>
-      <c r="Z17" s="16">
+      <c r="Z17" s="22">
         <v>2563000000</v>
       </c>
-      <c r="AA17" s="16">
+      <c r="AA17" s="22">
         <v>2723000000</v>
       </c>
-      <c r="AB17" s="16">
+      <c r="AB17" s="22">
         <v>2678000000</v>
       </c>
-      <c r="AC17" s="16">
+      <c r="AC17" s="23">
         <v>2176000000</v>
       </c>
-      <c r="AD17" s="16">
+      <c r="AD17" s="22">
         <v>1934000000</v>
       </c>
-      <c r="AE17" s="16">
+      <c r="AE17" s="22">
         <v>1972000000</v>
       </c>
-      <c r="AF17" s="16">
+      <c r="AF17" s="22">
         <v>1892000000</v>
       </c>
-      <c r="AG17" s="16">
+      <c r="AG17" s="22">
         <v>1533000000</v>
       </c>
-      <c r="AH17" s="16">
+      <c r="AH17" s="22">
         <v>1286000000</v>
       </c>
-      <c r="AI17" s="16">
+      <c r="AI17" s="22">
         <v>1248000000</v>
       </c>
-      <c r="AJ17" s="16">
+      <c r="AJ17" s="23">
         <v>1554000000</v>
       </c>
-      <c r="AK17" s="16">
+      <c r="AK17" s="23">
         <v>1377000000</v>
       </c>
-      <c r="AL17" s="16">
+      <c r="AL17" s="23">
         <v>1324000000</v>
       </c>
-      <c r="AM17" s="16">
+      <c r="AM17" s="23">
         <v>1563000000</v>
       </c>
-      <c r="AN17" s="16">
+      <c r="AN17" s="23">
         <v>1663000000</v>
       </c>
-      <c r="AO17" s="16">
+      <c r="AO17" s="23">
         <v>1473000000</v>
       </c>
+      <c r="AP17" s="23">
+        <v>1808000000</v>
+      </c>
+      <c r="AQ17" s="3"/>
     </row>
-    <row r="18" spans="1:41" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B18" s="17">
+    <row r="18" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A18" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="24">
         <v>0.32712765957446799</v>
       </c>
-      <c r="C18" s="17">
+      <c r="C18" s="24">
         <v>0.34555453712190698</v>
       </c>
-      <c r="D18" s="17">
+      <c r="D18" s="24">
         <v>0.38312925170068002</v>
       </c>
-      <c r="E18" s="17">
+      <c r="E18" s="24">
         <v>0.39015817223198601</v>
       </c>
-      <c r="F18" s="17">
+      <c r="F18" s="24">
         <v>0.36801881246325702</v>
       </c>
-      <c r="G18" s="17">
+      <c r="G18" s="24">
         <v>0.40075819117248901</v>
       </c>
-      <c r="H18" s="17">
+      <c r="H18" s="24">
         <v>0.43440233236151599</v>
       </c>
-      <c r="I18" s="17">
+      <c r="I18" s="24">
         <v>0.4168</v>
       </c>
-      <c r="J18" s="17">
+      <c r="J18" s="24">
         <v>0.40855106888360998</v>
       </c>
-      <c r="K18" s="17">
+      <c r="K18" s="24">
         <v>0.42618869803335802</v>
       </c>
-      <c r="L18" s="17">
+      <c r="L18" s="24">
         <v>0.45458812485332101</v>
       </c>
-      <c r="M18" s="17">
+      <c r="M18" s="24">
         <v>0.40785579768630598</v>
       </c>
-      <c r="N18" s="17">
+      <c r="N18" s="24">
         <v>0.38369504730105702</v>
       </c>
-      <c r="O18" s="17">
+      <c r="O18" s="24">
         <v>0.41057797164667398</v>
       </c>
-      <c r="P18" s="17">
+      <c r="P18" s="24">
         <v>0.421373640944047</v>
       </c>
-      <c r="Q18" s="17">
+      <c r="Q18" s="24">
         <v>0.37283582089552197</v>
       </c>
-      <c r="R18" s="17">
+      <c r="R18" s="24">
         <v>0.37368579152898801</v>
       </c>
-      <c r="S18" s="17">
+      <c r="S18" s="24">
         <v>0.37912936091386201</v>
       </c>
-      <c r="T18" s="17">
+      <c r="T18" s="24">
         <v>0.42153523709719698</v>
       </c>
-      <c r="U18" s="17">
+      <c r="U18" s="25">
         <v>0.444798822374877</v>
       </c>
-      <c r="V18" s="17">
+      <c r="V18" s="24">
         <v>0.452086733504313</v>
       </c>
-      <c r="W18" s="17">
+      <c r="W18" s="24">
         <v>0.48318777292576398</v>
       </c>
-      <c r="X18" s="17">
+      <c r="X18" s="24">
         <v>0.49644626319190199</v>
       </c>
-      <c r="Y18" s="17">
+      <c r="Y18" s="25">
         <v>0.51800496688741704</v>
       </c>
-      <c r="Z18" s="17">
+      <c r="Z18" s="24">
         <v>0.52252803261977598</v>
       </c>
-      <c r="AA18" s="17">
+      <c r="AA18" s="24">
         <v>0.52244819646968499</v>
       </c>
-      <c r="AB18" s="17">
+      <c r="AB18" s="24">
         <v>0.51097118870444602</v>
       </c>
-      <c r="AC18" s="17">
+      <c r="AC18" s="25">
         <v>0.46595289079229102</v>
       </c>
-      <c r="AD18" s="17">
+      <c r="AD18" s="24">
         <v>0.44165334551267399</v>
       </c>
-      <c r="AE18" s="17">
+      <c r="AE18" s="24">
         <v>0.43522401235930303</v>
       </c>
-      <c r="AF18" s="17">
+      <c r="AF18" s="24">
         <v>0.41747572815534001</v>
       </c>
-      <c r="AG18" s="17">
+      <c r="AG18" s="24">
         <v>0.37601177336276698</v>
       </c>
-      <c r="AH18" s="17">
+      <c r="AH18" s="24">
         <v>0.351270144769189</v>
       </c>
-      <c r="AI18" s="17">
+      <c r="AI18" s="24">
         <v>0.32653061224489799</v>
       </c>
-      <c r="AJ18" s="17">
+      <c r="AJ18" s="25">
         <v>0.374367622259696</v>
       </c>
-      <c r="AK18" s="17">
+      <c r="AK18" s="25">
         <v>0.34364861492388299</v>
       </c>
-      <c r="AL18" s="17">
+      <c r="AL18" s="25">
         <v>0.32538707299090702</v>
       </c>
-      <c r="AM18" s="17">
+      <c r="AM18" s="25">
         <v>0.35139388489208601</v>
       </c>
-      <c r="AN18" s="17">
+      <c r="AN18" s="25">
         <v>0.35069590889919899</v>
       </c>
-      <c r="AO18" s="17">
+      <c r="AO18" s="25">
         <v>0.33303187881528401</v>
       </c>
+      <c r="AP18" s="25">
+        <v>0.374715025906736</v>
+      </c>
+      <c r="AQ18" s="8"/>
     </row>
-    <row r="19" spans="1:41" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B19" s="16">
+    <row r="19" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A19" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="22">
         <v>-12000000</v>
       </c>
-      <c r="C19" s="16">
+      <c r="C19" s="22">
         <v>-8000000</v>
       </c>
-      <c r="D19" s="16">
+      <c r="D19" s="22">
         <v>-9000000</v>
       </c>
-      <c r="E19" s="16">
+      <c r="E19" s="22">
         <v>184000000</v>
       </c>
-      <c r="F19" s="16">
+      <c r="F19" s="22">
         <v>21000000</v>
       </c>
-      <c r="G19" s="16">
+      <c r="G19" s="22">
         <v>26000000</v>
       </c>
-      <c r="H19" s="16">
+      <c r="H19" s="22">
         <v>20000000</v>
       </c>
-      <c r="I19" s="16">
+      <c r="I19" s="22">
         <v>8000000</v>
       </c>
-      <c r="J19" s="16">
+      <c r="J19" s="22">
         <v>28000000</v>
       </c>
-      <c r="K19" s="16">
+      <c r="K19" s="22">
         <v>24000000</v>
       </c>
-      <c r="L19" s="16">
+      <c r="L19" s="22">
         <v>23000000</v>
       </c>
-      <c r="M19" s="16">
+      <c r="M19" s="22">
         <v>23000000</v>
       </c>
-      <c r="N19" s="16">
+      <c r="N19" s="22">
         <v>36000000</v>
       </c>
-      <c r="O19" s="16">
+      <c r="O19" s="22">
         <v>52000000</v>
       </c>
-      <c r="P19" s="16">
+      <c r="P19" s="22">
         <v>34000000</v>
       </c>
-      <c r="Q19" s="16">
+      <c r="Q19" s="22">
         <v>53000000</v>
       </c>
-      <c r="R19" s="16">
+      <c r="R19" s="22">
         <v>25000000</v>
       </c>
-      <c r="S19" s="16">
+      <c r="S19" s="22">
         <v>99000000</v>
       </c>
-      <c r="T19" s="16">
+      <c r="T19" s="22">
         <v>27000000</v>
       </c>
-      <c r="U19" s="16">
+      <c r="U19" s="23">
         <v>162000000</v>
       </c>
-      <c r="V19" s="16">
+      <c r="V19" s="22">
         <v>46000000</v>
       </c>
-      <c r="W19" s="16">
+      <c r="W19" s="22">
         <v>73000000</v>
       </c>
-      <c r="X19" s="16">
+      <c r="X19" s="22">
         <v>15000000</v>
       </c>
-      <c r="Y19" s="16">
+      <c r="Y19" s="23">
         <v>9000000</v>
       </c>
-      <c r="Z19" s="16">
+      <c r="Z19" s="22">
         <v>15000000</v>
       </c>
-      <c r="AA19" s="16">
+      <c r="AA19" s="22">
         <v>7000000</v>
       </c>
-      <c r="AB19" s="16">
+      <c r="AB19" s="22">
         <v>33000000</v>
       </c>
-      <c r="AC19" s="16">
+      <c r="AC19" s="23">
         <v>51000000</v>
       </c>
-      <c r="AD19" s="16">
+      <c r="AD19" s="22">
         <v>80000000</v>
       </c>
-      <c r="AE19" s="16">
+      <c r="AE19" s="22">
         <v>119000000</v>
       </c>
-      <c r="AF19" s="16">
+      <c r="AF19" s="22">
         <v>128000000</v>
       </c>
-      <c r="AG19" s="16">
+      <c r="AG19" s="22">
         <v>113000000</v>
       </c>
-      <c r="AH19" s="16">
+      <c r="AH19" s="22">
         <v>123000000</v>
       </c>
-      <c r="AI19" s="16">
+      <c r="AI19" s="22">
         <v>130000000</v>
       </c>
-      <c r="AJ19" s="16">
+      <c r="AJ19" s="23">
         <v>131000000</v>
       </c>
-      <c r="AK19" s="16">
+      <c r="AK19" s="23">
         <v>112000000</v>
       </c>
-      <c r="AL19" s="16">
+      <c r="AL19" s="23">
         <v>80000000</v>
       </c>
-      <c r="AM19" s="16">
+      <c r="AM19" s="23">
         <v>48000000</v>
       </c>
-      <c r="AN19" s="16">
+      <c r="AN19" s="23">
         <v>62000000</v>
       </c>
-      <c r="AO19" s="16">
+      <c r="AO19" s="23">
         <v>40000000</v>
       </c>
+      <c r="AP19" s="23">
+        <v>47000000</v>
+      </c>
+      <c r="AQ19" s="3"/>
     </row>
-    <row r="20" spans="1:41" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B20" s="15">
+    <row r="20" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A20" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="20">
         <v>22000000</v>
       </c>
-      <c r="C20" s="15">
+      <c r="C20" s="20">
         <v>21000000</v>
       </c>
-      <c r="D20" s="15">
+      <c r="D20" s="20">
         <v>18000000</v>
       </c>
-      <c r="E20" s="15">
+      <c r="E20" s="20">
         <v>19000000</v>
       </c>
-      <c r="F20" s="15">
+      <c r="F20" s="20">
         <v>18000000</v>
       </c>
-      <c r="G20" s="15">
+      <c r="G20" s="20">
         <v>20000000</v>
       </c>
-      <c r="H20" s="15">
+      <c r="H20" s="20">
         <v>19000000</v>
       </c>
-      <c r="I20" s="15">
+      <c r="I20" s="20">
         <v>21000000</v>
       </c>
-      <c r="J20" s="15">
+      <c r="J20" s="20">
         <v>23000000</v>
       </c>
-      <c r="K20" s="15">
+      <c r="K20" s="20">
         <v>30000000</v>
       </c>
-      <c r="L20" s="15">
+      <c r="L20" s="20">
         <v>36000000</v>
       </c>
-      <c r="M20" s="15">
+      <c r="M20" s="20">
         <v>36000000</v>
       </c>
-      <c r="N20" s="15">
+      <c r="N20" s="20">
         <v>38000000</v>
       </c>
-      <c r="O20" s="15">
+      <c r="O20" s="20">
         <v>44000000</v>
       </c>
-      <c r="P20" s="15">
+      <c r="P20" s="20">
         <v>43000000</v>
       </c>
-      <c r="Q20" s="15">
+      <c r="Q20" s="20">
         <v>45000000</v>
       </c>
-      <c r="R20" s="15">
+      <c r="R20" s="20">
         <v>45000000</v>
       </c>
-      <c r="S20" s="15">
+      <c r="S20" s="20">
         <v>48000000</v>
       </c>
-      <c r="T20" s="15">
+      <c r="T20" s="20">
         <v>49000000</v>
       </c>
-      <c r="U20" s="15">
+      <c r="U20" s="21">
         <v>48000000</v>
       </c>
-      <c r="V20" s="15">
+      <c r="V20" s="20">
         <v>46000000</v>
       </c>
-      <c r="W20" s="15">
+      <c r="W20" s="20">
         <v>44000000</v>
       </c>
-      <c r="X20" s="15">
+      <c r="X20" s="20">
         <v>45000000</v>
       </c>
-      <c r="Y20" s="15">
+      <c r="Y20" s="21">
         <v>49000000</v>
       </c>
-      <c r="Z20" s="15">
+      <c r="Z20" s="20">
         <v>52000000</v>
       </c>
-      <c r="AA20" s="15">
+      <c r="AA20" s="20">
         <v>49000000</v>
       </c>
-      <c r="AB20" s="15">
+      <c r="AB20" s="20">
         <v>53000000</v>
       </c>
-      <c r="AC20" s="15">
+      <c r="AC20" s="21">
         <v>60000000</v>
       </c>
-      <c r="AD20" s="15">
+      <c r="AD20" s="20">
         <v>68000000</v>
       </c>
-      <c r="AE20" s="15">
+      <c r="AE20" s="20">
         <v>89000000</v>
       </c>
-      <c r="AF20" s="15">
+      <c r="AF20" s="20">
         <v>98000000</v>
       </c>
-      <c r="AG20" s="15">
+      <c r="AG20" s="20">
         <v>98000000</v>
       </c>
-      <c r="AH20" s="15">
+      <c r="AH20" s="20">
         <v>116000000</v>
       </c>
-      <c r="AI20" s="15">
+      <c r="AI20" s="20">
         <v>131000000</v>
       </c>
-      <c r="AJ20" s="15">
+      <c r="AJ20" s="21">
         <v>131000000</v>
       </c>
-      <c r="AK20" s="15">
+      <c r="AK20" s="21">
         <v>130000000</v>
       </c>
-      <c r="AL20" s="15">
+      <c r="AL20" s="21">
         <v>128000000</v>
       </c>
-      <c r="AM20" s="15">
+      <c r="AM20" s="21">
         <v>133000000</v>
       </c>
-      <c r="AN20" s="15">
+      <c r="AN20" s="21">
         <v>141000000</v>
       </c>
-      <c r="AO20" s="15">
+      <c r="AO20" s="21">
         <v>141000000</v>
       </c>
+      <c r="AP20" s="21">
+        <v>141000000</v>
+      </c>
+      <c r="AQ20" s="15"/>
     </row>
-    <row r="21" spans="1:41" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B21" s="16">
+    <row r="21" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A21" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="22">
         <v>950000000</v>
       </c>
-      <c r="C21" s="16">
+      <c r="C21" s="22">
         <v>1102000000</v>
       </c>
-      <c r="D21" s="16">
+      <c r="D21" s="22">
         <v>1381000000</v>
       </c>
-      <c r="E21" s="16">
+      <c r="E21" s="22">
         <v>1497000000</v>
       </c>
-      <c r="F21" s="16">
+      <c r="F21" s="22">
         <v>1255000000</v>
       </c>
-      <c r="G21" s="16">
+      <c r="G21" s="22">
         <v>1486000000</v>
       </c>
-      <c r="H21" s="16">
+      <c r="H21" s="22">
         <v>1789000000</v>
       </c>
-      <c r="I21" s="16">
+      <c r="I21" s="22">
         <v>1550000000</v>
       </c>
-      <c r="J21" s="16">
+      <c r="J21" s="22">
         <v>1553000000</v>
       </c>
-      <c r="K21" s="16">
+      <c r="K21" s="22">
         <v>1706000000</v>
       </c>
-      <c r="L21" s="16">
+      <c r="L21" s="22">
         <v>1924000000</v>
       </c>
-      <c r="M21" s="16">
+      <c r="M21" s="22">
         <v>1503000000</v>
       </c>
-      <c r="N21" s="16">
+      <c r="N21" s="22">
         <v>1377000000</v>
       </c>
-      <c r="O21" s="16">
+      <c r="O21" s="22">
         <v>1514000000</v>
       </c>
-      <c r="P21" s="16">
+      <c r="P21" s="22">
         <v>1580000000</v>
       </c>
-      <c r="Q21" s="16">
+      <c r="Q21" s="22">
         <v>1257000000</v>
       </c>
-      <c r="R21" s="16">
+      <c r="R21" s="22">
         <v>1224000000</v>
       </c>
-      <c r="S21" s="16">
+      <c r="S21" s="22">
         <v>1279000000</v>
       </c>
-      <c r="T21" s="16">
+      <c r="T21" s="22">
         <v>1587000000</v>
       </c>
-      <c r="U21" s="16">
+      <c r="U21" s="23">
         <v>1927000000</v>
       </c>
-      <c r="V21" s="16">
+      <c r="V21" s="22">
         <v>1939000000</v>
       </c>
-      <c r="W21" s="16">
+      <c r="W21" s="22">
         <v>2242000000</v>
       </c>
-      <c r="X21" s="16">
+      <c r="X21" s="22">
         <v>2275000000</v>
       </c>
-      <c r="Y21" s="16">
+      <c r="Y21" s="23">
         <v>2463000000</v>
       </c>
-      <c r="Z21" s="16">
+      <c r="Z21" s="22">
         <v>2526000000</v>
       </c>
-      <c r="AA21" s="16">
+      <c r="AA21" s="22">
         <v>2681000000</v>
       </c>
-      <c r="AB21" s="16">
+      <c r="AB21" s="22">
         <v>2658000000</v>
       </c>
-      <c r="AC21" s="16">
+      <c r="AC21" s="23">
         <v>2167000000</v>
       </c>
-      <c r="AD21" s="16">
+      <c r="AD21" s="22">
         <v>1946000000</v>
       </c>
-      <c r="AE21" s="16">
+      <c r="AE21" s="22">
         <v>2002000000</v>
       </c>
-      <c r="AF21" s="16">
+      <c r="AF21" s="22">
         <v>1922000000</v>
       </c>
-      <c r="AG21" s="16">
+      <c r="AG21" s="22">
         <v>1548000000</v>
       </c>
-      <c r="AH21" s="16">
+      <c r="AH21" s="22">
         <v>1293000000</v>
       </c>
-      <c r="AI21" s="16">
+      <c r="AI21" s="22">
         <v>1247000000</v>
       </c>
-      <c r="AJ21" s="16">
+      <c r="AJ21" s="23">
         <v>1554000000</v>
       </c>
-      <c r="AK21" s="16">
+      <c r="AK21" s="23">
         <v>1359000000</v>
       </c>
-      <c r="AL21" s="16">
+      <c r="AL21" s="23">
         <v>1276000000</v>
       </c>
-      <c r="AM21" s="16">
+      <c r="AM21" s="23">
         <v>1478000000</v>
       </c>
-      <c r="AN21" s="16">
+      <c r="AN21" s="23">
         <v>1584000000</v>
       </c>
-      <c r="AO21" s="16">
+      <c r="AO21" s="23">
         <v>1372000000</v>
       </c>
+      <c r="AP21" s="23">
+        <v>1714000000</v>
+      </c>
+      <c r="AQ21" s="8"/>
     </row>
-    <row r="22" spans="1:41" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B22" s="15">
+    <row r="22" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A22" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B22" s="20">
         <v>239000000</v>
       </c>
-      <c r="C22" s="15">
+      <c r="C22" s="20">
         <v>283000000</v>
       </c>
-      <c r="D22" s="15">
+      <c r="D22" s="20">
         <v>363000000</v>
       </c>
-      <c r="E22" s="15">
+      <c r="E22" s="20">
         <v>450000000</v>
       </c>
-      <c r="F22" s="15">
+      <c r="F22" s="20">
         <v>258000000</v>
       </c>
-      <c r="G22" s="15">
+      <c r="G22" s="20">
         <v>430000000</v>
       </c>
-      <c r="H22" s="15">
+      <c r="H22" s="20">
         <v>504000000</v>
       </c>
-      <c r="I22" s="15">
+      <c r="I22" s="20">
         <v>1206000000</v>
       </c>
-      <c r="J22" s="15">
+      <c r="J22" s="20">
         <v>187000000</v>
       </c>
-      <c r="K22" s="15">
+      <c r="K22" s="20">
         <v>301000000</v>
       </c>
-      <c r="L22" s="15">
+      <c r="L22" s="20">
         <v>354000000</v>
       </c>
-      <c r="M22" s="15">
+      <c r="M22" s="20">
         <v>264000000</v>
       </c>
-      <c r="N22" s="15">
+      <c r="N22" s="20">
         <v>160000000</v>
       </c>
-      <c r="O22" s="15">
+      <c r="O22" s="20">
         <v>209000000</v>
       </c>
-      <c r="P22" s="15">
+      <c r="P22" s="20">
         <v>155000000</v>
       </c>
-      <c r="Q22" s="15">
+      <c r="Q22" s="20">
         <v>187000000</v>
       </c>
-      <c r="R22" s="15">
+      <c r="R22" s="20">
         <v>50000000</v>
       </c>
-      <c r="S22" s="15">
+      <c r="S22" s="20">
         <v>-101000000</v>
       </c>
-      <c r="T22" s="15">
+      <c r="T22" s="20">
         <v>234000000</v>
       </c>
-      <c r="U22" s="15">
+      <c r="U22" s="21">
         <v>239000000</v>
       </c>
-      <c r="V22" s="15">
+      <c r="V22" s="20">
         <v>186000000</v>
       </c>
-      <c r="W22" s="15">
+      <c r="W22" s="20">
         <v>311000000</v>
       </c>
-      <c r="X22" s="15">
+      <c r="X22" s="20">
         <v>328000000</v>
       </c>
-      <c r="Y22" s="15">
+      <c r="Y22" s="21">
         <v>325000000</v>
       </c>
-      <c r="Z22" s="15">
+      <c r="Z22" s="20">
         <v>325000000</v>
       </c>
-      <c r="AA22" s="15">
+      <c r="AA22" s="20">
         <v>390000000</v>
       </c>
-      <c r="AB22" s="15">
+      <c r="AB22" s="20">
         <v>363000000</v>
       </c>
-      <c r="AC22" s="15">
+      <c r="AC22" s="21">
         <v>205000000</v>
       </c>
-      <c r="AD22" s="15">
+      <c r="AD22" s="20">
         <v>238000000</v>
       </c>
-      <c r="AE22" s="15">
+      <c r="AE22" s="20">
         <v>280000000</v>
       </c>
-      <c r="AF22" s="15">
+      <c r="AF22" s="20">
         <v>213000000</v>
       </c>
-      <c r="AG22" s="15">
+      <c r="AG22" s="20">
         <v>177000000</v>
       </c>
-      <c r="AH22" s="15">
+      <c r="AH22" s="20">
         <v>188000000</v>
       </c>
-      <c r="AI22" s="15">
+      <c r="AI22" s="20">
         <v>120000000</v>
       </c>
-      <c r="AJ22" s="15">
+      <c r="AJ22" s="21">
         <v>192000000</v>
       </c>
-      <c r="AK22" s="15">
+      <c r="AK22" s="21">
         <v>154000000</v>
       </c>
-      <c r="AL22" s="15">
+      <c r="AL22" s="21">
         <v>97000000</v>
       </c>
-      <c r="AM22" s="15">
+      <c r="AM22" s="21">
         <v>183000000</v>
       </c>
-      <c r="AN22" s="15">
+      <c r="AN22" s="21">
         <v>220000000</v>
       </c>
-      <c r="AO22" s="15">
+      <c r="AO22" s="21">
         <v>209000000</v>
       </c>
+      <c r="AP22" s="21">
+        <v>169000000</v>
+      </c>
+      <c r="AQ22" s="3"/>
     </row>
-    <row r="23" spans="1:41" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B23" s="16">
+    <row r="23" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A23" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B23" s="22">
         <v>711000000</v>
       </c>
-      <c r="C23" s="16">
+      <c r="C23" s="22">
         <v>819000000</v>
       </c>
-      <c r="D23" s="16">
+      <c r="D23" s="22">
         <v>1018000000</v>
       </c>
-      <c r="E23" s="16">
+      <c r="E23" s="22">
         <v>1047000000</v>
       </c>
-      <c r="F23" s="16">
+      <c r="F23" s="22">
         <v>997000000</v>
       </c>
-      <c r="G23" s="16">
+      <c r="G23" s="22">
         <v>1056000000</v>
       </c>
-      <c r="H23" s="16">
+      <c r="H23" s="22">
         <v>1285000000</v>
       </c>
-      <c r="I23" s="16">
+      <c r="I23" s="22">
         <v>344000000</v>
       </c>
-      <c r="J23" s="16">
+      <c r="J23" s="22">
         <v>1366000000</v>
       </c>
-      <c r="K23" s="16">
+      <c r="K23" s="22">
         <v>1405000000</v>
       </c>
-      <c r="L23" s="16">
+      <c r="L23" s="22">
         <v>1570000000</v>
       </c>
-      <c r="M23" s="16">
+      <c r="M23" s="22">
         <v>1239000000</v>
       </c>
-      <c r="N23" s="16">
+      <c r="N23" s="22">
         <v>1217000000</v>
       </c>
-      <c r="O23" s="16">
+      <c r="O23" s="22">
         <v>1305000000</v>
       </c>
-      <c r="P23" s="16">
+      <c r="P23" s="22">
         <v>1425000000</v>
       </c>
-      <c r="Q23" s="16">
+      <c r="Q23" s="22">
         <v>1070000000</v>
       </c>
-      <c r="R23" s="16">
+      <c r="R23" s="22">
         <v>1174000000</v>
       </c>
-      <c r="S23" s="16">
+      <c r="S23" s="22">
         <v>1380000000</v>
       </c>
-      <c r="T23" s="16">
+      <c r="T23" s="22">
         <v>1353000000</v>
       </c>
-      <c r="U23" s="16">
+      <c r="U23" s="23">
         <v>1688000000</v>
       </c>
-      <c r="V23" s="16">
+      <c r="V23" s="22">
         <v>1753000000</v>
       </c>
-      <c r="W23" s="16">
+      <c r="W23" s="22">
         <v>1931000000</v>
       </c>
-      <c r="X23" s="16">
+      <c r="X23" s="22">
         <v>1947000000</v>
       </c>
-      <c r="Y23" s="16">
+      <c r="Y23" s="23">
         <v>2138000000</v>
       </c>
-      <c r="Z23" s="16">
+      <c r="Z23" s="22">
         <v>2201000000</v>
       </c>
-      <c r="AA23" s="16">
+      <c r="AA23" s="22">
         <v>2291000000</v>
       </c>
-      <c r="AB23" s="16">
+      <c r="AB23" s="22">
         <v>2295000000</v>
       </c>
-      <c r="AC23" s="16">
+      <c r="AC23" s="23">
         <v>1962000000</v>
       </c>
-      <c r="AD23" s="16">
+      <c r="AD23" s="22">
         <v>1708000000</v>
       </c>
-      <c r="AE23" s="16">
+      <c r="AE23" s="22">
         <v>1722000000</v>
       </c>
-      <c r="AF23" s="16">
+      <c r="AF23" s="22">
         <v>1709000000</v>
       </c>
-      <c r="AG23" s="16">
+      <c r="AG23" s="22">
         <v>1371000000</v>
       </c>
-      <c r="AH23" s="16">
+      <c r="AH23" s="22">
         <v>1105000000</v>
       </c>
-      <c r="AI23" s="16">
+      <c r="AI23" s="22">
         <v>1127000000</v>
       </c>
-      <c r="AJ23" s="16">
+      <c r="AJ23" s="23">
         <v>1362000000</v>
       </c>
-      <c r="AK23" s="16">
+      <c r="AK23" s="23">
         <v>1205000000</v>
       </c>
-      <c r="AL23" s="16">
+      <c r="AL23" s="23">
         <v>1179000000</v>
       </c>
-      <c r="AM23" s="16">
+      <c r="AM23" s="23">
         <v>1295000000</v>
       </c>
-      <c r="AN23" s="16">
+      <c r="AN23" s="23">
         <v>1364000000</v>
       </c>
-      <c r="AO23" s="16">
+      <c r="AO23" s="23">
         <v>1163000000</v>
       </c>
+      <c r="AP23" s="23">
+        <v>1545000000</v>
+      </c>
+      <c r="AQ23" s="8"/>
     </row>
-    <row r="24" spans="1:41" hidden="1" x14ac:dyDescent="0.2">
-[...122 lines deleted...]
-      </c>
+    <row r="24" spans="1:43" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B24" s="20">
+        <v>0</v>
+      </c>
+      <c r="C24" s="20">
+        <v>0</v>
+      </c>
+      <c r="D24" s="20">
+        <v>0</v>
+      </c>
+      <c r="E24" s="20">
+        <v>0</v>
+      </c>
+      <c r="F24" s="20">
+        <v>0</v>
+      </c>
+      <c r="G24" s="20">
+        <v>0</v>
+      </c>
+      <c r="H24" s="20">
+        <v>0</v>
+      </c>
+      <c r="I24" s="20">
+        <v>0</v>
+      </c>
+      <c r="J24" s="20">
+        <v>0</v>
+      </c>
+      <c r="K24" s="20">
+        <v>0</v>
+      </c>
+      <c r="L24" s="20">
+        <v>0</v>
+      </c>
+      <c r="M24" s="20">
+        <v>0</v>
+      </c>
+      <c r="N24" s="20">
+        <v>0</v>
+      </c>
+      <c r="O24" s="20">
+        <v>0</v>
+      </c>
+      <c r="P24" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="20">
+        <v>0</v>
+      </c>
+      <c r="R24" s="20">
+        <v>0</v>
+      </c>
+      <c r="S24" s="20">
+        <v>0</v>
+      </c>
+      <c r="T24" s="20">
+        <v>0</v>
+      </c>
+      <c r="U24" s="26">
+        <v>0</v>
+      </c>
+      <c r="V24" s="20">
+        <v>0</v>
+      </c>
+      <c r="W24" s="20">
+        <v>0</v>
+      </c>
+      <c r="X24" s="20">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="26">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="20">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="20">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="20">
+        <v>0</v>
+      </c>
+      <c r="AC24" s="26">
+        <v>0</v>
+      </c>
+      <c r="AD24" s="20">
+        <v>0</v>
+      </c>
+      <c r="AE24" s="20">
+        <v>0</v>
+      </c>
+      <c r="AF24" s="20">
+        <v>0</v>
+      </c>
+      <c r="AG24" s="20">
+        <v>0</v>
+      </c>
+      <c r="AH24" s="20">
+        <v>0</v>
+      </c>
+      <c r="AI24" s="20">
+        <v>0</v>
+      </c>
+      <c r="AJ24" s="21">
+        <v>0</v>
+      </c>
+      <c r="AK24" s="21">
+        <v>0</v>
+      </c>
+      <c r="AL24" s="21">
+        <v>0</v>
+      </c>
+      <c r="AM24" s="21">
+        <v>0</v>
+      </c>
+      <c r="AN24" s="21">
+        <v>0</v>
+      </c>
+      <c r="AO24" s="26">
+        <v>0</v>
+      </c>
+      <c r="AP24" s="21">
+        <v>0</v>
+      </c>
+      <c r="AQ24" s="8"/>
     </row>
-    <row r="25" spans="1:41" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B25" s="19">
+    <row r="25" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A25" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="B25" s="27">
         <v>711000000</v>
       </c>
-      <c r="C25" s="19">
+      <c r="C25" s="27">
         <v>819000000</v>
       </c>
-      <c r="D25" s="19">
+      <c r="D25" s="27">
         <v>1018000000</v>
       </c>
-      <c r="E25" s="19">
+      <c r="E25" s="27">
         <v>1047000000</v>
       </c>
-      <c r="F25" s="19">
+      <c r="F25" s="27">
         <v>997000000</v>
       </c>
-      <c r="G25" s="19">
+      <c r="G25" s="27">
         <v>1056000000</v>
       </c>
-      <c r="H25" s="19">
+      <c r="H25" s="27">
         <v>1285000000</v>
       </c>
-      <c r="I25" s="19">
+      <c r="I25" s="27">
         <v>344000000</v>
       </c>
-      <c r="J25" s="19">
+      <c r="J25" s="27">
         <v>1366000000</v>
       </c>
-      <c r="K25" s="19">
+      <c r="K25" s="27">
         <v>1405000000</v>
       </c>
-      <c r="L25" s="19">
+      <c r="L25" s="27">
         <v>1570000000</v>
       </c>
-      <c r="M25" s="19">
+      <c r="M25" s="27">
         <v>1239000000</v>
       </c>
-      <c r="N25" s="19">
+      <c r="N25" s="27">
         <v>1217000000</v>
       </c>
-      <c r="O25" s="19">
+      <c r="O25" s="27">
         <v>1305000000</v>
       </c>
-      <c r="P25" s="19">
+      <c r="P25" s="27">
         <v>1425000000</v>
       </c>
-      <c r="Q25" s="19">
+      <c r="Q25" s="27">
         <v>1070000000</v>
       </c>
-      <c r="R25" s="19">
+      <c r="R25" s="27">
         <v>1174000000</v>
       </c>
-      <c r="S25" s="19">
+      <c r="S25" s="27">
         <v>1380000000</v>
       </c>
-      <c r="T25" s="19">
+      <c r="T25" s="27">
         <v>1353000000</v>
       </c>
-      <c r="U25" s="19">
+      <c r="U25" s="28">
         <v>1688000000</v>
       </c>
-      <c r="V25" s="19">
+      <c r="V25" s="27">
         <v>1753000000</v>
       </c>
-      <c r="W25" s="19">
+      <c r="W25" s="27">
         <v>1931000000</v>
       </c>
-      <c r="X25" s="19">
+      <c r="X25" s="27">
         <v>1947000000</v>
       </c>
-      <c r="Y25" s="19">
+      <c r="Y25" s="28">
         <v>2138000000</v>
       </c>
-      <c r="Z25" s="19">
+      <c r="Z25" s="27">
         <v>2201000000</v>
       </c>
-      <c r="AA25" s="19">
+      <c r="AA25" s="27">
         <v>2291000000</v>
       </c>
-      <c r="AB25" s="19">
+      <c r="AB25" s="27">
         <v>2295000000</v>
       </c>
-      <c r="AC25" s="19">
+      <c r="AC25" s="28">
         <v>1962000000</v>
       </c>
-      <c r="AD25" s="19">
+      <c r="AD25" s="27">
         <v>1708000000</v>
       </c>
-      <c r="AE25" s="19">
+      <c r="AE25" s="27">
         <v>1722000000</v>
       </c>
-      <c r="AF25" s="19">
+      <c r="AF25" s="27">
         <v>1709000000</v>
       </c>
-      <c r="AG25" s="19">
+      <c r="AG25" s="27">
         <v>1371000000</v>
       </c>
-      <c r="AH25" s="19">
+      <c r="AH25" s="27">
         <v>1105000000</v>
       </c>
-      <c r="AI25" s="19">
+      <c r="AI25" s="27">
         <v>1127000000</v>
       </c>
-      <c r="AJ25" s="19">
+      <c r="AJ25" s="27">
         <v>1362000000</v>
       </c>
-      <c r="AK25" s="19">
+      <c r="AK25" s="28">
         <v>1205000000</v>
       </c>
-      <c r="AL25" s="19">
+      <c r="AL25" s="28">
         <v>1179000000</v>
       </c>
-      <c r="AM25" s="19">
+      <c r="AM25" s="28">
         <v>1295000000</v>
       </c>
-      <c r="AN25" s="19">
+      <c r="AN25" s="28">
         <v>1364000000</v>
       </c>
-      <c r="AO25" s="19">
+      <c r="AO25" s="28">
         <v>1163000000</v>
       </c>
+      <c r="AP25" s="28">
+        <v>1545000000</v>
+      </c>
+      <c r="AQ25" s="3"/>
     </row>
-    <row r="26" spans="1:41" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B26" s="20">
+    <row r="26" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A26" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="B26" s="29">
         <v>0.69</v>
       </c>
-      <c r="C26" s="20">
+      <c r="C26" s="29">
         <v>0.79</v>
       </c>
-      <c r="D26" s="20">
+      <c r="D26" s="29">
         <v>0.98</v>
       </c>
-      <c r="E26" s="20">
+      <c r="E26" s="29">
         <v>1.02</v>
       </c>
-      <c r="F26" s="20">
+      <c r="F26" s="29">
         <v>0.97</v>
       </c>
-      <c r="G26" s="20">
+      <c r="G26" s="29">
         <v>1.03</v>
       </c>
-      <c r="H26" s="20">
+      <c r="H26" s="29">
         <v>1.26</v>
       </c>
-      <c r="I26" s="20">
+      <c r="I26" s="29">
         <v>0.34</v>
       </c>
-      <c r="J26" s="20">
+      <c r="J26" s="29">
         <v>1.35</v>
       </c>
-      <c r="K26" s="20">
+      <c r="K26" s="29">
         <v>1.4</v>
       </c>
-      <c r="L26" s="20">
+      <c r="L26" s="29">
         <v>1.58</v>
       </c>
-      <c r="M26" s="20">
+      <c r="M26" s="29">
         <v>1.27</v>
       </c>
-      <c r="N26" s="20">
+      <c r="N26" s="29">
         <v>1.26</v>
       </c>
-      <c r="O26" s="20">
+      <c r="O26" s="29">
         <v>1.36</v>
       </c>
-      <c r="P26" s="20">
+      <c r="P26" s="29">
         <v>1.49</v>
       </c>
-      <c r="Q26" s="20">
+      <c r="Q26" s="29">
         <v>1.1200000000000001</v>
       </c>
-      <c r="R26" s="20">
+      <c r="R26" s="29">
         <v>1.24</v>
       </c>
-      <c r="S26" s="20">
+      <c r="S26" s="29">
         <v>1.48</v>
       </c>
-      <c r="T26" s="20">
+      <c r="T26" s="29">
         <v>1.45</v>
       </c>
-      <c r="U26" s="20">
+      <c r="U26" s="30">
         <v>1.8</v>
       </c>
-      <c r="V26" s="20">
+      <c r="V26" s="29">
         <v>1.87</v>
       </c>
-      <c r="W26" s="20">
+      <c r="W26" s="29">
         <v>2.0499999999999998</v>
       </c>
-      <c r="X26" s="20">
+      <c r="X26" s="29">
         <v>2.0699999999999998</v>
       </c>
-      <c r="Y26" s="20">
+      <c r="Y26" s="30">
         <v>2.27</v>
       </c>
-      <c r="Z26" s="20">
+      <c r="Z26" s="29">
         <v>2.35</v>
       </c>
-      <c r="AA26" s="20">
+      <c r="AA26" s="29">
         <v>2.4500000000000002</v>
       </c>
-      <c r="AB26" s="20">
+      <c r="AB26" s="29">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AC26" s="20">
+      <c r="AC26" s="30">
         <v>2.13</v>
       </c>
-      <c r="AD26" s="20">
+      <c r="AD26" s="29">
         <v>1.85</v>
       </c>
-      <c r="AE26" s="20">
+      <c r="AE26" s="29">
         <v>1.87</v>
       </c>
-      <c r="AF26" s="20">
+      <c r="AF26" s="29">
         <v>1.85</v>
       </c>
-      <c r="AG26" s="20">
+      <c r="AG26" s="29">
         <v>1.49</v>
       </c>
-      <c r="AH26" s="20">
+      <c r="AH26" s="29">
         <v>1.2</v>
       </c>
-      <c r="AI26" s="20">
+      <c r="AI26" s="29">
         <v>1.22</v>
       </c>
-      <c r="AJ26" s="20">
+      <c r="AJ26" s="29">
         <v>1.47</v>
       </c>
-      <c r="AK26" s="20">
+      <c r="AK26" s="30">
         <v>1.3</v>
       </c>
-      <c r="AL26" s="20">
+      <c r="AL26" s="29">
         <v>1.28</v>
       </c>
-      <c r="AM26" s="20">
+      <c r="AM26" s="29">
         <v>1.41</v>
       </c>
-      <c r="AN26" s="20">
+      <c r="AN26" s="29">
         <v>1.48</v>
       </c>
-      <c r="AO26" s="20">
+      <c r="AO26" s="30">
         <v>1.27</v>
       </c>
+      <c r="AP26" s="29">
+        <v>1.68</v>
+      </c>
+      <c r="AQ26" s="3"/>
     </row>
-    <row r="27" spans="1:41" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B27" s="21">
+    <row r="27" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A27" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B27" s="31">
         <v>0.69</v>
       </c>
-      <c r="C27" s="21">
+      <c r="C27" s="31">
         <v>0.79</v>
       </c>
-      <c r="D27" s="21">
+      <c r="D27" s="31">
         <v>0.98</v>
       </c>
-      <c r="E27" s="21">
+      <c r="E27" s="31">
         <v>1.02</v>
       </c>
-      <c r="F27" s="21">
+      <c r="F27" s="31">
         <v>0.97</v>
       </c>
-      <c r="G27" s="21">
+      <c r="G27" s="31">
         <v>1.03</v>
       </c>
-      <c r="H27" s="21">
+      <c r="H27" s="31">
         <v>1.26</v>
       </c>
-      <c r="I27" s="21">
+      <c r="I27" s="31">
         <v>0.34</v>
       </c>
-      <c r="J27" s="21">
+      <c r="J27" s="31">
         <v>1.35</v>
       </c>
-      <c r="K27" s="21">
+      <c r="K27" s="31">
         <v>1.4</v>
       </c>
-      <c r="L27" s="21">
+      <c r="L27" s="31">
         <v>1.58</v>
       </c>
-      <c r="M27" s="21">
+      <c r="M27" s="31">
         <v>1.27</v>
       </c>
-      <c r="N27" s="21">
+      <c r="N27" s="31">
         <v>1.26</v>
       </c>
-      <c r="O27" s="21">
+      <c r="O27" s="31">
         <v>1.36</v>
       </c>
-      <c r="P27" s="21">
+      <c r="P27" s="31">
         <v>1.49</v>
       </c>
-      <c r="Q27" s="21">
+      <c r="Q27" s="31">
         <v>1.1200000000000001</v>
       </c>
-      <c r="R27" s="21">
+      <c r="R27" s="31">
         <v>1.24</v>
       </c>
-      <c r="S27" s="21">
+      <c r="S27" s="31">
         <v>1.48</v>
       </c>
-      <c r="T27" s="21">
+      <c r="T27" s="31">
         <v>1.45</v>
       </c>
-      <c r="U27" s="21">
+      <c r="U27" s="32">
         <v>1.8</v>
       </c>
-      <c r="V27" s="21">
+      <c r="V27" s="31">
         <v>1.87</v>
       </c>
-      <c r="W27" s="21">
+      <c r="W27" s="31">
         <v>2.0499999999999998</v>
       </c>
-      <c r="X27" s="21">
+      <c r="X27" s="31">
         <v>2.0699999999999998</v>
       </c>
-      <c r="Y27" s="21">
+      <c r="Y27" s="32">
         <v>2.27</v>
       </c>
-      <c r="Z27" s="21">
+      <c r="Z27" s="31">
         <v>2.35</v>
       </c>
-      <c r="AA27" s="21">
+      <c r="AA27" s="31">
         <v>2.4500000000000002</v>
       </c>
-      <c r="AB27" s="21">
+      <c r="AB27" s="31">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AC27" s="21">
+      <c r="AC27" s="32">
         <v>2.13</v>
       </c>
-      <c r="AD27" s="21">
+      <c r="AD27" s="31">
         <v>1.85</v>
       </c>
-      <c r="AE27" s="21">
+      <c r="AE27" s="31">
         <v>1.87</v>
       </c>
-      <c r="AF27" s="21">
+      <c r="AF27" s="31">
         <v>1.85</v>
       </c>
-      <c r="AG27" s="21">
+      <c r="AG27" s="31">
         <v>1.49</v>
       </c>
-      <c r="AH27" s="21">
+      <c r="AH27" s="31">
         <v>1.2</v>
       </c>
-      <c r="AI27" s="21">
+      <c r="AI27" s="31">
         <v>1.22</v>
       </c>
-      <c r="AJ27" s="21">
+      <c r="AJ27" s="31">
         <v>1.47</v>
       </c>
-      <c r="AK27" s="21">
+      <c r="AK27" s="32">
         <v>1.3</v>
       </c>
-      <c r="AL27" s="21">
+      <c r="AL27" s="31">
         <v>1.28</v>
       </c>
-      <c r="AM27" s="21">
+      <c r="AM27" s="31">
         <v>1.41</v>
       </c>
-      <c r="AN27" s="21">
+      <c r="AN27" s="31">
         <v>1.48</v>
       </c>
-      <c r="AO27" s="21">
+      <c r="AO27" s="32">
         <v>1.27</v>
       </c>
+      <c r="AP27" s="31">
+        <v>1.68</v>
+      </c>
+      <c r="AQ27" s="3"/>
     </row>
-    <row r="28" spans="1:41" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B28" s="22">
+    <row r="28" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A28" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="33">
         <v>1022000000</v>
       </c>
-      <c r="C28" s="22">
+      <c r="C28" s="33">
         <v>1020000000</v>
       </c>
-      <c r="D28" s="22">
+      <c r="D28" s="33">
         <v>1023000000</v>
       </c>
-      <c r="E28" s="22">
+      <c r="E28" s="33">
         <v>1018000000</v>
       </c>
-      <c r="F28" s="22">
+      <c r="F28" s="33">
         <v>1019000000</v>
       </c>
-      <c r="G28" s="22">
+      <c r="G28" s="33">
         <v>1015000000</v>
       </c>
-      <c r="H28" s="22">
+      <c r="H28" s="33">
         <v>1008000000</v>
       </c>
-      <c r="I28" s="22">
+      <c r="I28" s="33">
         <v>1007000000</v>
       </c>
-      <c r="J28" s="22">
+      <c r="J28" s="33">
         <v>1005000000</v>
       </c>
-      <c r="K28" s="22">
+      <c r="K28" s="33">
         <v>997000000</v>
       </c>
-      <c r="L28" s="22">
+      <c r="L28" s="33">
         <v>989000000</v>
       </c>
-      <c r="M28" s="22">
+      <c r="M28" s="33">
         <v>970000000</v>
       </c>
-      <c r="N28" s="22">
+      <c r="N28" s="33">
         <v>956000000</v>
       </c>
-      <c r="O28" s="22">
+      <c r="O28" s="33">
         <v>953000000</v>
       </c>
-      <c r="P28" s="22">
+      <c r="P28" s="33">
         <v>950000000</v>
       </c>
-      <c r="Q28" s="22">
+      <c r="Q28" s="33">
         <v>948000000</v>
       </c>
-      <c r="R28" s="22">
+      <c r="R28" s="33">
         <v>943000000</v>
       </c>
-      <c r="S28" s="22">
+      <c r="S28" s="33">
         <v>927000000</v>
       </c>
-      <c r="T28" s="22">
+      <c r="T28" s="33">
         <v>929000000</v>
       </c>
-      <c r="U28" s="22">
+      <c r="U28" s="34">
         <v>932000000</v>
       </c>
-      <c r="V28" s="22">
+      <c r="V28" s="33">
         <v>935000000</v>
       </c>
-      <c r="W28" s="22">
+      <c r="W28" s="33">
         <v>937000000</v>
       </c>
-      <c r="X28" s="22">
+      <c r="X28" s="33">
         <v>936000000</v>
       </c>
-      <c r="Y28" s="22">
+      <c r="Y28" s="34">
         <v>936000000</v>
       </c>
-      <c r="Z28" s="22">
+      <c r="Z28" s="33">
         <v>934000000</v>
       </c>
-      <c r="AA28" s="22">
+      <c r="AA28" s="33">
         <v>930000000</v>
       </c>
-      <c r="AB28" s="22">
+      <c r="AB28" s="33">
         <v>923000000</v>
       </c>
-      <c r="AC28" s="22">
+      <c r="AC28" s="34">
         <v>916000000</v>
       </c>
-      <c r="AD28" s="22">
+      <c r="AD28" s="33">
         <v>916000000</v>
       </c>
-      <c r="AE28" s="22">
+      <c r="AE28" s="33">
         <v>916000000</v>
       </c>
-      <c r="AF28" s="22">
+      <c r="AF28" s="33">
         <v>916000000</v>
       </c>
-      <c r="AG28" s="22">
+      <c r="AG28" s="33">
         <v>915000000</v>
       </c>
-      <c r="AH28" s="22">
+      <c r="AH28" s="33">
         <v>917000000</v>
       </c>
-      <c r="AI28" s="22">
+      <c r="AI28" s="33">
         <v>919000000</v>
       </c>
-      <c r="AJ28" s="22">
+      <c r="AJ28" s="33">
         <v>920000000</v>
       </c>
-      <c r="AK28" s="22">
+      <c r="AK28" s="34">
         <v>919000000</v>
       </c>
-      <c r="AL28" s="22">
+      <c r="AL28" s="33">
         <v>916000000</v>
       </c>
-      <c r="AM28" s="22">
+      <c r="AM28" s="33">
         <v>912000000</v>
       </c>
-      <c r="AN28" s="22">
+      <c r="AN28" s="33">
         <v>914000000</v>
       </c>
-      <c r="AO28" s="22">
+      <c r="AO28" s="34">
         <v>911000000</v>
       </c>
+      <c r="AP28" s="33">
+        <v>914000000</v>
+      </c>
+      <c r="AQ28" s="3"/>
     </row>
-    <row r="29" spans="1:41" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B29" s="20">
+    <row r="29" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A29" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="29">
         <v>0.38</v>
       </c>
-      <c r="C29" s="20">
+      <c r="C29" s="29">
         <v>0.38</v>
       </c>
-      <c r="D29" s="20">
+      <c r="D29" s="29">
         <v>0.38</v>
       </c>
-      <c r="E29" s="20">
+      <c r="E29" s="29">
         <v>0.5</v>
       </c>
-      <c r="F29" s="20">
+      <c r="F29" s="29">
         <v>0.5</v>
       </c>
-      <c r="G29" s="20">
+      <c r="G29" s="29">
         <v>0.5</v>
       </c>
-      <c r="H29" s="20">
+      <c r="H29" s="29">
         <v>0.5</v>
       </c>
-      <c r="I29" s="20">
+      <c r="I29" s="29">
         <v>0.62</v>
       </c>
-      <c r="J29" s="20">
+      <c r="J29" s="29">
         <v>0.62</v>
       </c>
-      <c r="K29" s="20">
+      <c r="K29" s="29">
         <v>0.62</v>
       </c>
-      <c r="L29" s="20">
+      <c r="L29" s="29">
         <v>0.62</v>
       </c>
-      <c r="M29" s="20">
+      <c r="M29" s="29">
         <v>0.77</v>
       </c>
-      <c r="N29" s="20">
+      <c r="N29" s="29">
         <v>0.77</v>
       </c>
-      <c r="O29" s="20">
+      <c r="O29" s="29">
         <v>0.77</v>
       </c>
-      <c r="P29" s="20">
+      <c r="P29" s="29">
         <v>0.77</v>
       </c>
-      <c r="Q29" s="20">
+      <c r="Q29" s="29">
         <v>0.9</v>
       </c>
-      <c r="R29" s="20">
+      <c r="R29" s="29">
         <v>0.9</v>
       </c>
-      <c r="S29" s="20">
+      <c r="S29" s="29">
         <v>0.9</v>
       </c>
-      <c r="T29" s="20">
+      <c r="T29" s="29">
         <v>0.9</v>
       </c>
-      <c r="U29" s="20">
+      <c r="U29" s="30">
         <v>1.02</v>
       </c>
-      <c r="V29" s="20">
+      <c r="V29" s="29">
         <v>1.02</v>
       </c>
-      <c r="W29" s="20">
+      <c r="W29" s="29">
         <v>1.02</v>
       </c>
-      <c r="X29" s="20">
+      <c r="X29" s="29">
         <v>1.02</v>
       </c>
-      <c r="Y29" s="20">
+      <c r="Y29" s="30">
         <v>1.1499999999999999</v>
       </c>
-      <c r="Z29" s="20">
+      <c r="Z29" s="29">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AA29" s="20">
+      <c r="AA29" s="29">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AB29" s="20">
+      <c r="AB29" s="29">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AC29" s="20">
+      <c r="AC29" s="30">
         <v>1.24</v>
       </c>
-      <c r="AD29" s="20">
+      <c r="AD29" s="29">
         <v>1.24</v>
       </c>
-      <c r="AE29" s="20">
+      <c r="AE29" s="29">
         <v>1.24</v>
       </c>
-      <c r="AF29" s="20">
+      <c r="AF29" s="29">
         <v>1.24</v>
       </c>
-      <c r="AG29" s="20">
+      <c r="AG29" s="29">
         <v>1.3</v>
       </c>
-      <c r="AH29" s="20">
+      <c r="AH29" s="29">
         <v>1.3</v>
       </c>
-      <c r="AI29" s="20">
+      <c r="AI29" s="29">
         <v>1.3</v>
       </c>
-      <c r="AJ29" s="20">
+      <c r="AJ29" s="29">
         <v>1.3</v>
       </c>
-      <c r="AK29" s="20">
+      <c r="AK29" s="30">
         <v>1.36</v>
       </c>
-      <c r="AL29" s="20">
+      <c r="AL29" s="29">
         <v>1.36</v>
       </c>
-      <c r="AM29" s="20">
+      <c r="AM29" s="29">
         <v>1.36</v>
       </c>
-      <c r="AN29" s="20">
+      <c r="AN29" s="29">
         <v>1.36</v>
       </c>
-      <c r="AO29" s="20">
+      <c r="AO29" s="30">
         <v>1.42</v>
       </c>
+      <c r="AP29" s="29">
+        <v>1.42</v>
+      </c>
+      <c r="AQ29" s="3"/>
     </row>
-    <row r="30" spans="1:41" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A30" s="3"/>
+      <c r="B30" s="3"/>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3"/>
+      <c r="E30" s="3"/>
+      <c r="F30" s="3"/>
+      <c r="G30" s="3"/>
+      <c r="H30" s="3"/>
+      <c r="I30" s="3"/>
+      <c r="J30" s="3"/>
+      <c r="K30" s="3"/>
+      <c r="L30" s="3"/>
+      <c r="M30" s="3"/>
+      <c r="N30" s="3"/>
+      <c r="O30" s="3"/>
+      <c r="P30" s="3"/>
+      <c r="Q30" s="3"/>
+      <c r="R30" s="3"/>
+      <c r="S30" s="3"/>
+      <c r="T30" s="3"/>
+      <c r="U30" s="3"/>
+      <c r="V30" s="3"/>
+      <c r="W30" s="3"/>
+      <c r="X30" s="3"/>
+      <c r="Y30" s="3"/>
+      <c r="Z30" s="3"/>
+      <c r="AA30" s="3"/>
+      <c r="AB30" s="3"/>
+      <c r="AC30" s="3"/>
+      <c r="AD30" s="3"/>
+      <c r="AE30" s="3"/>
+      <c r="AF30" s="3"/>
+      <c r="AG30" s="3"/>
+      <c r="AH30" s="3"/>
+      <c r="AI30" s="3"/>
+      <c r="AJ30" s="3"/>
+      <c r="AK30" s="3"/>
+      <c r="AL30" s="3"/>
+      <c r="AM30" s="3"/>
+      <c r="AN30" s="3"/>
+      <c r="AO30" s="3"/>
+      <c r="AP30" s="3"/>
+      <c r="AQ30" s="3"/>
     </row>
-    <row r="31" spans="1:41" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A31" s="3"/>
+      <c r="B31" s="3"/>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="3"/>
+      <c r="G31" s="3"/>
+      <c r="H31" s="3"/>
+      <c r="I31" s="3"/>
+      <c r="J31" s="3"/>
+      <c r="K31" s="3"/>
+      <c r="L31" s="3"/>
+      <c r="M31" s="3"/>
+      <c r="N31" s="3"/>
+      <c r="O31" s="3"/>
+      <c r="P31" s="3"/>
+      <c r="Q31" s="3"/>
+      <c r="R31" s="3"/>
+      <c r="S31" s="3"/>
+      <c r="T31" s="3"/>
+      <c r="U31" s="3"/>
+      <c r="V31" s="3"/>
+      <c r="W31" s="3"/>
+      <c r="X31" s="3"/>
+      <c r="Y31" s="3"/>
+      <c r="Z31" s="3"/>
+      <c r="AA31" s="3"/>
+      <c r="AB31" s="3"/>
+      <c r="AC31" s="3"/>
+      <c r="AD31" s="3"/>
+      <c r="AE31" s="3"/>
+      <c r="AF31" s="3"/>
+      <c r="AG31" s="3"/>
+      <c r="AH31" s="3"/>
+      <c r="AI31" s="3"/>
+      <c r="AJ31" s="3"/>
+      <c r="AK31" s="3"/>
+      <c r="AL31" s="3"/>
+      <c r="AM31" s="3"/>
+      <c r="AN31" s="3"/>
+      <c r="AO31" s="3"/>
+      <c r="AP31" s="3"/>
+      <c r="AQ31" s="3"/>
     </row>
-    <row r="32" spans="1:41" ht="25.5" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="32" spans="1:43" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A32" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="B32" s="3"/>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3"/>
+      <c r="E32" s="3"/>
+      <c r="F32" s="3"/>
+      <c r="G32" s="3"/>
+      <c r="H32" s="3"/>
+      <c r="I32" s="3"/>
+      <c r="J32" s="3"/>
+      <c r="K32" s="3"/>
+      <c r="L32" s="3"/>
+      <c r="M32" s="3"/>
+      <c r="N32" s="3"/>
+      <c r="O32" s="3"/>
+      <c r="P32" s="3"/>
+      <c r="Q32" s="3"/>
+      <c r="R32" s="3"/>
+      <c r="S32" s="3"/>
+      <c r="T32" s="3"/>
+      <c r="U32" s="3"/>
+      <c r="V32" s="3"/>
+      <c r="W32" s="3"/>
+      <c r="X32" s="3"/>
+      <c r="Y32" s="3"/>
+      <c r="Z32" s="3"/>
+      <c r="AA32" s="3"/>
+      <c r="AB32" s="3"/>
+      <c r="AC32" s="3"/>
+      <c r="AD32" s="3"/>
+      <c r="AE32" s="3"/>
+      <c r="AF32" s="3"/>
+      <c r="AG32" s="3"/>
+      <c r="AH32" s="3"/>
+      <c r="AI32" s="3"/>
+      <c r="AJ32" s="3"/>
+      <c r="AK32" s="3"/>
+      <c r="AL32" s="3"/>
+      <c r="AM32" s="3"/>
+      <c r="AN32" s="3"/>
+      <c r="AO32" s="3"/>
+      <c r="AP32" s="3"/>
+      <c r="AQ32" s="3"/>
     </row>
-    <row r="33" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A33" s="9"/>
+    <row r="33" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A33" s="3"/>
+      <c r="B33" s="3"/>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3"/>
+      <c r="E33" s="3"/>
+      <c r="F33" s="3"/>
+      <c r="G33" s="3"/>
+      <c r="H33" s="3"/>
+      <c r="I33" s="3"/>
+      <c r="J33" s="3"/>
+      <c r="K33" s="3"/>
+      <c r="L33" s="3"/>
+      <c r="M33" s="3"/>
+      <c r="N33" s="3"/>
+      <c r="O33" s="3"/>
+      <c r="P33" s="3"/>
+      <c r="Q33" s="3"/>
+      <c r="R33" s="3"/>
+      <c r="S33" s="3"/>
+      <c r="T33" s="3"/>
+      <c r="U33" s="3"/>
+      <c r="V33" s="3"/>
+      <c r="W33" s="3"/>
+      <c r="X33" s="3"/>
+      <c r="Y33" s="3"/>
+      <c r="Z33" s="3"/>
+      <c r="AA33" s="3"/>
+      <c r="AB33" s="3"/>
+      <c r="AC33" s="3"/>
+      <c r="AD33" s="3"/>
+      <c r="AE33" s="3"/>
+      <c r="AF33" s="3"/>
+      <c r="AG33" s="3"/>
+      <c r="AH33" s="3"/>
+      <c r="AI33" s="3"/>
+      <c r="AJ33" s="3"/>
+      <c r="AK33" s="3"/>
+      <c r="AL33" s="3"/>
+      <c r="AM33" s="3"/>
+      <c r="AN33" s="3"/>
+      <c r="AO33" s="3"/>
+      <c r="AP33" s="3"/>
+      <c r="AQ33" s="3"/>
     </row>
-    <row r="34" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A34" s="11"/>
+    <row r="34" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A34" s="13"/>
+      <c r="B34" s="3"/>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3"/>
+      <c r="E34" s="3"/>
+      <c r="F34" s="3"/>
+      <c r="G34" s="3"/>
+      <c r="H34" s="3"/>
+      <c r="I34" s="3"/>
+      <c r="J34" s="3"/>
+      <c r="K34" s="3"/>
+      <c r="L34" s="3"/>
+      <c r="M34" s="3"/>
+      <c r="N34" s="3"/>
+      <c r="O34" s="3"/>
+      <c r="P34" s="3"/>
+      <c r="Q34" s="3"/>
+      <c r="R34" s="3"/>
+      <c r="S34" s="3"/>
+      <c r="T34" s="3"/>
+      <c r="U34" s="3"/>
+      <c r="V34" s="3"/>
+      <c r="W34" s="3"/>
+      <c r="X34" s="3"/>
+      <c r="Y34" s="3"/>
+      <c r="Z34" s="3"/>
+      <c r="AA34" s="3"/>
+      <c r="AB34" s="3"/>
+      <c r="AC34" s="3"/>
+      <c r="AD34" s="3"/>
+      <c r="AE34" s="3"/>
+      <c r="AF34" s="3"/>
+      <c r="AG34" s="3"/>
+      <c r="AH34" s="3"/>
+      <c r="AI34" s="3"/>
+      <c r="AJ34" s="3"/>
+      <c r="AK34" s="3"/>
+      <c r="AL34" s="3"/>
+      <c r="AM34" s="3"/>
+      <c r="AN34" s="3"/>
+      <c r="AO34" s="3"/>
+      <c r="AP34" s="3"/>
+      <c r="AQ34" s="3"/>
     </row>
-    <row r="35" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A35" s="9"/>
+    <row r="35" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A35" s="3"/>
+      <c r="B35" s="3"/>
+      <c r="C35" s="3"/>
+      <c r="D35" s="3"/>
+      <c r="E35" s="3"/>
+      <c r="F35" s="3"/>
+      <c r="G35" s="3"/>
+      <c r="H35" s="3"/>
+      <c r="I35" s="3"/>
+      <c r="J35" s="3"/>
+      <c r="K35" s="3"/>
+      <c r="L35" s="3"/>
+      <c r="M35" s="3"/>
+      <c r="N35" s="3"/>
+      <c r="O35" s="3"/>
+      <c r="P35" s="3"/>
+      <c r="Q35" s="3"/>
+      <c r="R35" s="3"/>
+      <c r="S35" s="3"/>
+      <c r="T35" s="3"/>
+      <c r="U35" s="3"/>
+      <c r="V35" s="3"/>
+      <c r="W35" s="3"/>
+      <c r="X35" s="3"/>
+      <c r="Y35" s="3"/>
+      <c r="Z35" s="3"/>
+      <c r="AA35" s="3"/>
+      <c r="AB35" s="3"/>
+      <c r="AC35" s="3"/>
+      <c r="AD35" s="3"/>
+      <c r="AE35" s="3"/>
+      <c r="AF35" s="3"/>
+      <c r="AG35" s="3"/>
+      <c r="AH35" s="3"/>
+      <c r="AI35" s="3"/>
+      <c r="AJ35" s="3"/>
+      <c r="AK35" s="3"/>
+      <c r="AL35" s="3"/>
+      <c r="AM35" s="3"/>
+      <c r="AN35" s="3"/>
+      <c r="AO35" s="3"/>
+      <c r="AP35" s="3"/>
+      <c r="AQ35" s="3"/>
     </row>
-    <row r="36" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A36" s="9"/>
+    <row r="36" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A36" s="3"/>
+      <c r="B36" s="3"/>
+      <c r="C36" s="3"/>
+      <c r="D36" s="3"/>
+      <c r="E36" s="3"/>
+      <c r="F36" s="3"/>
+      <c r="G36" s="3"/>
+      <c r="H36" s="3"/>
+      <c r="I36" s="3"/>
+      <c r="J36" s="3"/>
+      <c r="K36" s="3"/>
+      <c r="L36" s="3"/>
+      <c r="M36" s="3"/>
+      <c r="N36" s="3"/>
+      <c r="O36" s="3"/>
+      <c r="P36" s="3"/>
+      <c r="Q36" s="3"/>
+      <c r="R36" s="3"/>
+      <c r="S36" s="3"/>
+      <c r="T36" s="3"/>
+      <c r="U36" s="3"/>
+      <c r="V36" s="3"/>
+      <c r="W36" s="3"/>
+      <c r="X36" s="3"/>
+      <c r="Y36" s="3"/>
+      <c r="Z36" s="3"/>
+      <c r="AA36" s="3"/>
+      <c r="AB36" s="3"/>
+      <c r="AC36" s="3"/>
+      <c r="AD36" s="3"/>
+      <c r="AE36" s="3"/>
+      <c r="AF36" s="3"/>
+      <c r="AG36" s="3"/>
+      <c r="AH36" s="3"/>
+      <c r="AI36" s="3"/>
+      <c r="AJ36" s="3"/>
+      <c r="AK36" s="3"/>
+      <c r="AL36" s="3"/>
+      <c r="AM36" s="3"/>
+      <c r="AN36" s="3"/>
+      <c r="AO36" s="3"/>
+      <c r="AP36" s="3"/>
+      <c r="AQ36" s="3"/>
     </row>
-    <row r="37" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A37" s="9"/>
+    <row r="37" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A37" s="3"/>
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+      <c r="O37" s="3"/>
+      <c r="P37" s="3"/>
+      <c r="Q37" s="3"/>
+      <c r="R37" s="3"/>
+      <c r="S37" s="3"/>
+      <c r="T37" s="3"/>
+      <c r="U37" s="3"/>
+      <c r="V37" s="3"/>
+      <c r="W37" s="3"/>
+      <c r="X37" s="3"/>
+      <c r="Y37" s="3"/>
+      <c r="Z37" s="3"/>
+      <c r="AA37" s="3"/>
+      <c r="AB37" s="3"/>
+      <c r="AC37" s="3"/>
+      <c r="AD37" s="3"/>
+      <c r="AE37" s="3"/>
+      <c r="AF37" s="3"/>
+      <c r="AG37" s="3"/>
+      <c r="AH37" s="3"/>
+      <c r="AI37" s="3"/>
+      <c r="AJ37" s="3"/>
+      <c r="AK37" s="3"/>
+      <c r="AL37" s="3"/>
+      <c r="AM37" s="3"/>
+      <c r="AN37" s="3"/>
+      <c r="AO37" s="3"/>
+      <c r="AP37" s="3"/>
+      <c r="AQ37" s="3"/>
     </row>
-    <row r="38" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A38" s="9"/>
+    <row r="38" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A38" s="3"/>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="3"/>
+      <c r="O38" s="3"/>
+      <c r="P38" s="3"/>
+      <c r="Q38" s="3"/>
+      <c r="R38" s="3"/>
+      <c r="S38" s="3"/>
+      <c r="T38" s="3"/>
+      <c r="U38" s="3"/>
+      <c r="V38" s="3"/>
+      <c r="W38" s="3"/>
+      <c r="X38" s="3"/>
+      <c r="Y38" s="3"/>
+      <c r="Z38" s="3"/>
+      <c r="AA38" s="3"/>
+      <c r="AB38" s="3"/>
+      <c r="AC38" s="3"/>
+      <c r="AD38" s="3"/>
+      <c r="AE38" s="3"/>
+      <c r="AF38" s="3"/>
+      <c r="AG38" s="3"/>
+      <c r="AH38" s="3"/>
+      <c r="AI38" s="3"/>
+      <c r="AJ38" s="3"/>
+      <c r="AK38" s="3"/>
+      <c r="AL38" s="3"/>
+      <c r="AM38" s="3"/>
+      <c r="AN38" s="3"/>
+      <c r="AO38" s="3"/>
+      <c r="AP38" s="3"/>
+      <c r="AQ38" s="3"/>
     </row>
-    <row r="39" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A39" s="9"/>
+    <row r="39" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A39" s="3"/>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+      <c r="O39" s="3"/>
+      <c r="P39" s="3"/>
+      <c r="Q39" s="3"/>
+      <c r="R39" s="3"/>
+      <c r="S39" s="3"/>
+      <c r="T39" s="3"/>
+      <c r="U39" s="3"/>
+      <c r="V39" s="3"/>
+      <c r="W39" s="3"/>
+      <c r="X39" s="3"/>
+      <c r="Y39" s="3"/>
+      <c r="Z39" s="3"/>
+      <c r="AA39" s="3"/>
+      <c r="AB39" s="3"/>
+      <c r="AC39" s="3"/>
+      <c r="AD39" s="3"/>
+      <c r="AE39" s="3"/>
+      <c r="AF39" s="3"/>
+      <c r="AG39" s="3"/>
+      <c r="AH39" s="3"/>
+      <c r="AI39" s="3"/>
+      <c r="AJ39" s="3"/>
+      <c r="AK39" s="3"/>
+      <c r="AL39" s="3"/>
+      <c r="AM39" s="3"/>
+      <c r="AN39" s="3"/>
+      <c r="AO39" s="3"/>
+      <c r="AP39" s="3"/>
+      <c r="AQ39" s="3"/>
     </row>
-    <row r="40" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A40" s="9"/>
+    <row r="40" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="3"/>
+      <c r="O40" s="3"/>
+      <c r="P40" s="3"/>
+      <c r="Q40" s="3"/>
+      <c r="R40" s="3"/>
+      <c r="S40" s="3"/>
+      <c r="T40" s="3"/>
+      <c r="U40" s="3"/>
+      <c r="V40" s="3"/>
+      <c r="W40" s="3"/>
+      <c r="X40" s="3"/>
+      <c r="Y40" s="3"/>
+      <c r="Z40" s="3"/>
+      <c r="AA40" s="3"/>
+      <c r="AB40" s="3"/>
+      <c r="AC40" s="3"/>
+      <c r="AD40" s="3"/>
+      <c r="AE40" s="3"/>
+      <c r="AF40" s="3"/>
+      <c r="AG40" s="3"/>
+      <c r="AH40" s="3"/>
+      <c r="AI40" s="3"/>
+      <c r="AJ40" s="3"/>
+      <c r="AK40" s="3"/>
+      <c r="AL40" s="3"/>
+      <c r="AM40" s="3"/>
+      <c r="AN40" s="3"/>
+      <c r="AO40" s="3"/>
+      <c r="AP40" s="3"/>
+      <c r="AQ40" s="3"/>
     </row>
-    <row r="41" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A41" s="9"/>
+    <row r="41" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A41" s="3"/>
+      <c r="B41" s="3"/>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3"/>
+      <c r="E41" s="3"/>
+      <c r="F41" s="3"/>
+      <c r="G41" s="3"/>
+      <c r="H41" s="3"/>
+      <c r="I41" s="3"/>
+      <c r="J41" s="3"/>
+      <c r="K41" s="3"/>
+      <c r="L41" s="3"/>
+      <c r="M41" s="3"/>
+      <c r="N41" s="3"/>
+      <c r="O41" s="3"/>
+      <c r="P41" s="3"/>
+      <c r="Q41" s="3"/>
+      <c r="R41" s="3"/>
+      <c r="S41" s="3"/>
+      <c r="T41" s="3"/>
+      <c r="U41" s="3"/>
+      <c r="V41" s="3"/>
+      <c r="W41" s="3"/>
+      <c r="X41" s="3"/>
+      <c r="Y41" s="3"/>
+      <c r="Z41" s="3"/>
+      <c r="AA41" s="3"/>
+      <c r="AB41" s="3"/>
+      <c r="AC41" s="3"/>
+      <c r="AD41" s="3"/>
+      <c r="AE41" s="3"/>
+      <c r="AF41" s="3"/>
+      <c r="AG41" s="3"/>
+      <c r="AH41" s="3"/>
+      <c r="AI41" s="3"/>
+      <c r="AJ41" s="3"/>
+      <c r="AK41" s="3"/>
+      <c r="AL41" s="3"/>
+      <c r="AM41" s="3"/>
+      <c r="AN41" s="3"/>
+      <c r="AO41" s="3"/>
+      <c r="AP41" s="3"/>
+      <c r="AQ41" s="3"/>
     </row>
-    <row r="42" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A42" s="9"/>
+    <row r="42" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A42" s="3"/>
+      <c r="B42" s="3"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3"/>
+      <c r="E42" s="3"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
+      <c r="J42" s="3"/>
+      <c r="K42" s="3"/>
+      <c r="L42" s="3"/>
+      <c r="M42" s="3"/>
+      <c r="N42" s="3"/>
+      <c r="O42" s="3"/>
+      <c r="P42" s="3"/>
+      <c r="Q42" s="3"/>
+      <c r="R42" s="3"/>
+      <c r="S42" s="3"/>
+      <c r="T42" s="3"/>
+      <c r="U42" s="3"/>
+      <c r="V42" s="3"/>
+      <c r="W42" s="3"/>
+      <c r="X42" s="3"/>
+      <c r="Y42" s="3"/>
+      <c r="Z42" s="3"/>
+      <c r="AA42" s="3"/>
+      <c r="AB42" s="3"/>
+      <c r="AC42" s="3"/>
+      <c r="AD42" s="3"/>
+      <c r="AE42" s="3"/>
+      <c r="AF42" s="3"/>
+      <c r="AG42" s="3"/>
+      <c r="AH42" s="3"/>
+      <c r="AI42" s="3"/>
+      <c r="AJ42" s="3"/>
+      <c r="AK42" s="3"/>
+      <c r="AL42" s="3"/>
+      <c r="AM42" s="3"/>
+      <c r="AN42" s="3"/>
+      <c r="AO42" s="3"/>
+      <c r="AP42" s="3"/>
+      <c r="AQ42" s="3"/>
     </row>
-    <row r="43" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A43" s="9"/>
+    <row r="43" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A43" s="3"/>
+      <c r="B43" s="3"/>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="J43" s="3"/>
+      <c r="K43" s="3"/>
+      <c r="L43" s="3"/>
+      <c r="M43" s="3"/>
+      <c r="N43" s="3"/>
+      <c r="O43" s="3"/>
+      <c r="P43" s="3"/>
+      <c r="Q43" s="3"/>
+      <c r="R43" s="3"/>
+      <c r="S43" s="3"/>
+      <c r="T43" s="3"/>
+      <c r="U43" s="3"/>
+      <c r="V43" s="3"/>
+      <c r="W43" s="3"/>
+      <c r="X43" s="3"/>
+      <c r="Y43" s="3"/>
+      <c r="Z43" s="3"/>
+      <c r="AA43" s="3"/>
+      <c r="AB43" s="3"/>
+      <c r="AC43" s="3"/>
+      <c r="AD43" s="3"/>
+      <c r="AE43" s="3"/>
+      <c r="AF43" s="3"/>
+      <c r="AG43" s="3"/>
+      <c r="AH43" s="3"/>
+      <c r="AI43" s="3"/>
+      <c r="AJ43" s="3"/>
+      <c r="AK43" s="3"/>
+      <c r="AL43" s="3"/>
+      <c r="AM43" s="3"/>
+      <c r="AN43" s="3"/>
+      <c r="AO43" s="3"/>
+      <c r="AP43" s="3"/>
+      <c r="AQ43" s="3"/>
     </row>
-    <row r="44" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A44" s="9"/>
+    <row r="44" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A44" s="3"/>
+      <c r="B44" s="3"/>
+      <c r="C44" s="3"/>
+      <c r="D44" s="3"/>
+      <c r="E44" s="3"/>
+      <c r="F44" s="3"/>
+      <c r="G44" s="3"/>
+      <c r="H44" s="3"/>
+      <c r="I44" s="3"/>
+      <c r="J44" s="3"/>
+      <c r="K44" s="3"/>
+      <c r="L44" s="3"/>
+      <c r="M44" s="3"/>
+      <c r="N44" s="3"/>
+      <c r="O44" s="3"/>
+      <c r="P44" s="3"/>
+      <c r="Q44" s="3"/>
+      <c r="R44" s="3"/>
+      <c r="S44" s="3"/>
+      <c r="T44" s="3"/>
+      <c r="U44" s="3"/>
+      <c r="V44" s="3"/>
+      <c r="W44" s="3"/>
+      <c r="X44" s="3"/>
+      <c r="Y44" s="3"/>
+      <c r="Z44" s="3"/>
+      <c r="AA44" s="3"/>
+      <c r="AB44" s="3"/>
+      <c r="AC44" s="3"/>
+      <c r="AD44" s="3"/>
+      <c r="AE44" s="3"/>
+      <c r="AF44" s="3"/>
+      <c r="AG44" s="3"/>
+      <c r="AH44" s="3"/>
+      <c r="AI44" s="3"/>
+      <c r="AJ44" s="3"/>
+      <c r="AK44" s="3"/>
+      <c r="AL44" s="3"/>
+      <c r="AM44" s="3"/>
+      <c r="AN44" s="3"/>
+      <c r="AO44" s="3"/>
+      <c r="AP44" s="3"/>
+      <c r="AQ44" s="3"/>
     </row>
-    <row r="45" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A45" s="9"/>
+    <row r="45" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A45" s="3"/>
+      <c r="B45" s="3"/>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3"/>
+      <c r="E45" s="3"/>
+      <c r="F45" s="3"/>
+      <c r="G45" s="3"/>
+      <c r="H45" s="3"/>
+      <c r="I45" s="3"/>
+      <c r="J45" s="3"/>
+      <c r="K45" s="3"/>
+      <c r="L45" s="3"/>
+      <c r="M45" s="3"/>
+      <c r="N45" s="3"/>
+      <c r="O45" s="3"/>
+      <c r="P45" s="3"/>
+      <c r="Q45" s="3"/>
+      <c r="R45" s="3"/>
+      <c r="S45" s="3"/>
+      <c r="T45" s="3"/>
+      <c r="U45" s="3"/>
+      <c r="V45" s="3"/>
+      <c r="W45" s="3"/>
+      <c r="X45" s="3"/>
+      <c r="Y45" s="3"/>
+      <c r="Z45" s="3"/>
+      <c r="AA45" s="3"/>
+      <c r="AB45" s="3"/>
+      <c r="AC45" s="3"/>
+      <c r="AD45" s="3"/>
+      <c r="AE45" s="3"/>
+      <c r="AF45" s="3"/>
+      <c r="AG45" s="3"/>
+      <c r="AH45" s="3"/>
+      <c r="AI45" s="3"/>
+      <c r="AJ45" s="3"/>
+      <c r="AK45" s="3"/>
+      <c r="AL45" s="3"/>
+      <c r="AM45" s="3"/>
+      <c r="AN45" s="3"/>
+      <c r="AO45" s="3"/>
+      <c r="AP45" s="3"/>
+      <c r="AQ45" s="3"/>
     </row>
-    <row r="46" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A46" s="9"/>
+    <row r="46" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A46" s="3"/>
+      <c r="B46" s="3"/>
+      <c r="C46" s="3"/>
+      <c r="D46" s="3"/>
+      <c r="E46" s="3"/>
+      <c r="F46" s="3"/>
+      <c r="G46" s="3"/>
+      <c r="H46" s="3"/>
+      <c r="I46" s="3"/>
+      <c r="J46" s="3"/>
+      <c r="K46" s="3"/>
+      <c r="L46" s="3"/>
+      <c r="M46" s="3"/>
+      <c r="N46" s="3"/>
+      <c r="O46" s="3"/>
+      <c r="P46" s="3"/>
+      <c r="Q46" s="3"/>
+      <c r="R46" s="3"/>
+      <c r="S46" s="3"/>
+      <c r="T46" s="3"/>
+      <c r="U46" s="3"/>
+      <c r="V46" s="3"/>
+      <c r="W46" s="3"/>
+      <c r="X46" s="3"/>
+      <c r="Y46" s="3"/>
+      <c r="Z46" s="3"/>
+      <c r="AA46" s="3"/>
+      <c r="AB46" s="3"/>
+      <c r="AC46" s="3"/>
+      <c r="AD46" s="3"/>
+      <c r="AE46" s="3"/>
+      <c r="AF46" s="3"/>
+      <c r="AG46" s="3"/>
+      <c r="AH46" s="3"/>
+      <c r="AI46" s="3"/>
+      <c r="AJ46" s="3"/>
+      <c r="AK46" s="3"/>
+      <c r="AL46" s="3"/>
+      <c r="AM46" s="3"/>
+      <c r="AN46" s="3"/>
+      <c r="AO46" s="3"/>
+      <c r="AP46" s="3"/>
+      <c r="AQ46" s="3"/>
     </row>
-    <row r="47" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A47" s="9"/>
+    <row r="47" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A47" s="3"/>
+      <c r="B47" s="3"/>
+      <c r="C47" s="3"/>
+      <c r="D47" s="3"/>
+      <c r="E47" s="3"/>
+      <c r="F47" s="3"/>
+      <c r="G47" s="3"/>
+      <c r="H47" s="3"/>
+      <c r="I47" s="3"/>
+      <c r="J47" s="3"/>
+      <c r="K47" s="3"/>
+      <c r="L47" s="3"/>
+      <c r="M47" s="3"/>
+      <c r="N47" s="3"/>
+      <c r="O47" s="3"/>
+      <c r="P47" s="3"/>
+      <c r="Q47" s="3"/>
+      <c r="R47" s="3"/>
+      <c r="S47" s="3"/>
+      <c r="T47" s="3"/>
+      <c r="U47" s="3"/>
+      <c r="V47" s="3"/>
+      <c r="W47" s="3"/>
+      <c r="X47" s="3"/>
+      <c r="Y47" s="3"/>
+      <c r="Z47" s="3"/>
+      <c r="AA47" s="3"/>
+      <c r="AB47" s="3"/>
+      <c r="AC47" s="3"/>
+      <c r="AD47" s="3"/>
+      <c r="AE47" s="3"/>
+      <c r="AF47" s="3"/>
+      <c r="AG47" s="3"/>
+      <c r="AH47" s="3"/>
+      <c r="AI47" s="3"/>
+      <c r="AJ47" s="3"/>
+      <c r="AK47" s="3"/>
+      <c r="AL47" s="3"/>
+      <c r="AM47" s="3"/>
+      <c r="AN47" s="3"/>
+      <c r="AO47" s="3"/>
+      <c r="AP47" s="3"/>
+      <c r="AQ47" s="3"/>
     </row>
-    <row r="48" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A48" s="9"/>
+    <row r="48" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A48" s="3"/>
+      <c r="B48" s="3"/>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3"/>
+      <c r="E48" s="3"/>
+      <c r="F48" s="3"/>
+      <c r="G48" s="3"/>
+      <c r="H48" s="3"/>
+      <c r="I48" s="3"/>
+      <c r="J48" s="3"/>
+      <c r="K48" s="3"/>
+      <c r="L48" s="3"/>
+      <c r="M48" s="3"/>
+      <c r="N48" s="3"/>
+      <c r="O48" s="3"/>
+      <c r="P48" s="3"/>
+      <c r="Q48" s="3"/>
+      <c r="R48" s="3"/>
+      <c r="S48" s="3"/>
+      <c r="T48" s="3"/>
+      <c r="U48" s="3"/>
+      <c r="V48" s="3"/>
+      <c r="W48" s="3"/>
+      <c r="X48" s="3"/>
+      <c r="Y48" s="3"/>
+      <c r="Z48" s="3"/>
+      <c r="AA48" s="3"/>
+      <c r="AB48" s="3"/>
+      <c r="AC48" s="3"/>
+      <c r="AD48" s="3"/>
+      <c r="AE48" s="3"/>
+      <c r="AF48" s="3"/>
+      <c r="AG48" s="3"/>
+      <c r="AH48" s="3"/>
+      <c r="AI48" s="3"/>
+      <c r="AJ48" s="3"/>
+      <c r="AK48" s="3"/>
+      <c r="AL48" s="3"/>
+      <c r="AM48" s="3"/>
+      <c r="AN48" s="3"/>
+      <c r="AO48" s="3"/>
+      <c r="AP48" s="3"/>
+      <c r="AQ48" s="3"/>
     </row>
-    <row r="49" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A49" s="9"/>
+    <row r="49" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A49" s="3"/>
+      <c r="B49" s="3"/>
+      <c r="C49" s="3"/>
+      <c r="D49" s="3"/>
+      <c r="E49" s="3"/>
+      <c r="F49" s="3"/>
+      <c r="G49" s="3"/>
+      <c r="H49" s="3"/>
+      <c r="I49" s="3"/>
+      <c r="J49" s="3"/>
+      <c r="K49" s="3"/>
+      <c r="L49" s="3"/>
+      <c r="M49" s="3"/>
+      <c r="N49" s="3"/>
+      <c r="O49" s="3"/>
+      <c r="P49" s="3"/>
+      <c r="Q49" s="3"/>
+      <c r="R49" s="3"/>
+      <c r="S49" s="3"/>
+      <c r="T49" s="3"/>
+      <c r="U49" s="3"/>
+      <c r="V49" s="3"/>
+      <c r="W49" s="3"/>
+      <c r="X49" s="3"/>
+      <c r="Y49" s="3"/>
+      <c r="Z49" s="3"/>
+      <c r="AA49" s="3"/>
+      <c r="AB49" s="3"/>
+      <c r="AC49" s="3"/>
+      <c r="AD49" s="3"/>
+      <c r="AE49" s="3"/>
+      <c r="AF49" s="3"/>
+      <c r="AG49" s="3"/>
+      <c r="AH49" s="3"/>
+      <c r="AI49" s="3"/>
+      <c r="AJ49" s="3"/>
+      <c r="AK49" s="3"/>
+      <c r="AL49" s="3"/>
+      <c r="AM49" s="3"/>
+      <c r="AN49" s="3"/>
+      <c r="AO49" s="3"/>
+      <c r="AP49" s="3"/>
+      <c r="AQ49" s="3"/>
     </row>
-    <row r="50" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A50" s="9"/>
+    <row r="50" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A50" s="3"/>
+      <c r="B50" s="3"/>
+      <c r="C50" s="3"/>
+      <c r="D50" s="3"/>
+      <c r="E50" s="3"/>
+      <c r="F50" s="3"/>
+      <c r="G50" s="3"/>
+      <c r="H50" s="3"/>
+      <c r="I50" s="3"/>
+      <c r="J50" s="3"/>
+      <c r="K50" s="3"/>
+      <c r="L50" s="3"/>
+      <c r="M50" s="3"/>
+      <c r="N50" s="3"/>
+      <c r="O50" s="3"/>
+      <c r="P50" s="3"/>
+      <c r="Q50" s="3"/>
+      <c r="R50" s="3"/>
+      <c r="S50" s="3"/>
+      <c r="T50" s="3"/>
+      <c r="U50" s="3"/>
+      <c r="V50" s="3"/>
+      <c r="W50" s="3"/>
+      <c r="X50" s="3"/>
+      <c r="Y50" s="3"/>
+      <c r="Z50" s="3"/>
+      <c r="AA50" s="3"/>
+      <c r="AB50" s="3"/>
+      <c r="AC50" s="3"/>
+      <c r="AD50" s="3"/>
+      <c r="AE50" s="3"/>
+      <c r="AF50" s="3"/>
+      <c r="AG50" s="3"/>
+      <c r="AH50" s="3"/>
+      <c r="AI50" s="3"/>
+      <c r="AJ50" s="3"/>
+      <c r="AK50" s="3"/>
+      <c r="AL50" s="3"/>
+      <c r="AM50" s="3"/>
+      <c r="AN50" s="3"/>
+      <c r="AO50" s="3"/>
+      <c r="AP50" s="3"/>
+      <c r="AQ50" s="3"/>
     </row>
-    <row r="51" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A51" s="9"/>
+    <row r="51" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A51" s="3"/>
+      <c r="B51" s="3"/>
+      <c r="C51" s="3"/>
+      <c r="D51" s="3"/>
+      <c r="E51" s="3"/>
+      <c r="F51" s="3"/>
+      <c r="G51" s="3"/>
+      <c r="H51" s="3"/>
+      <c r="I51" s="3"/>
+      <c r="J51" s="3"/>
+      <c r="K51" s="3"/>
+      <c r="L51" s="3"/>
+      <c r="M51" s="3"/>
+      <c r="N51" s="3"/>
+      <c r="O51" s="3"/>
+      <c r="P51" s="3"/>
+      <c r="Q51" s="3"/>
+      <c r="R51" s="3"/>
+      <c r="S51" s="3"/>
+      <c r="T51" s="3"/>
+      <c r="U51" s="3"/>
+      <c r="V51" s="3"/>
+      <c r="W51" s="3"/>
+      <c r="X51" s="3"/>
+      <c r="Y51" s="3"/>
+      <c r="Z51" s="3"/>
+      <c r="AA51" s="3"/>
+      <c r="AB51" s="3"/>
+      <c r="AC51" s="3"/>
+      <c r="AD51" s="3"/>
+      <c r="AE51" s="3"/>
+      <c r="AF51" s="3"/>
+      <c r="AG51" s="3"/>
+      <c r="AH51" s="3"/>
+      <c r="AI51" s="3"/>
+      <c r="AJ51" s="3"/>
+      <c r="AK51" s="3"/>
+      <c r="AL51" s="3"/>
+      <c r="AM51" s="3"/>
+      <c r="AN51" s="3"/>
+      <c r="AO51" s="3"/>
+      <c r="AP51" s="3"/>
+      <c r="AQ51" s="3"/>
     </row>
-    <row r="52" spans="1:1" x14ac:dyDescent="0.2">
-[...135 lines deleted...]
-      <c r="A97" s="9"/>
+    <row r="52" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A52" s="3"/>
+      <c r="B52" s="3"/>
+      <c r="C52" s="3"/>
+      <c r="D52" s="3"/>
+      <c r="E52" s="3"/>
+      <c r="F52" s="3"/>
+      <c r="G52" s="3"/>
+      <c r="H52" s="3"/>
+      <c r="I52" s="3"/>
+      <c r="J52" s="3"/>
+      <c r="K52" s="3"/>
+      <c r="L52" s="3"/>
+      <c r="M52" s="3"/>
+      <c r="N52" s="3"/>
+      <c r="O52" s="3"/>
+      <c r="P52" s="3"/>
+      <c r="Q52" s="3"/>
+      <c r="R52" s="3"/>
+      <c r="S52" s="3"/>
+      <c r="T52" s="3"/>
+      <c r="U52" s="3"/>
+      <c r="V52" s="3"/>
+      <c r="W52" s="3"/>
+      <c r="X52" s="3"/>
+      <c r="Y52" s="3"/>
+      <c r="Z52" s="3"/>
+      <c r="AA52" s="3"/>
+      <c r="AB52" s="3"/>
+      <c r="AC52" s="3"/>
+      <c r="AD52" s="3"/>
+      <c r="AE52" s="3"/>
+      <c r="AF52" s="3"/>
+      <c r="AG52" s="3"/>
+      <c r="AH52" s="3"/>
+      <c r="AI52" s="3"/>
+      <c r="AJ52" s="3"/>
+      <c r="AK52" s="3"/>
+      <c r="AL52" s="3"/>
+      <c r="AM52" s="3"/>
+      <c r="AN52" s="3"/>
+      <c r="AO52" s="3"/>
+      <c r="AP52" s="3"/>
+      <c r="AQ52" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Qtr Income Statement Selected</vt:lpstr>
+      <vt:lpstr>Qtr Income Statement Selected </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Workiva</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Workiva</dc:creator>
   <cp:keywords>wDesk</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>