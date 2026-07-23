--- v1 (2026-05-21)
+++ v2 (2026-07-23)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" autoCompressPictures="0" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\10-Q &amp; 10-K &amp; ER Files\2026\Q1 2026\Webtables\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\10-Q &amp; 10-K &amp; ER Files\2026\Q2 2026\Webtables\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{72A97BBC-FC0C-4535-9EAC-D5758D00B321}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{ECAFCC41-C936-4337-B0DC-EE7EBDF74875}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Qtr Income Statement Selected " sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="140000" concurrentCalc="0"/>
+  <calcPr calcId="140000"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
   <si>
     <t>Texas Instruments Incorporated</t>
   </si>
   <si>
     <t>GAAP Income Statement Selected Items *</t>
   </si>
   <si>
     <t>(In millions, except per-share amounts)</t>
   </si>
   <si>
     <t>Q1 2016</t>
   </si>
   <si>
     <t>Q2 2016</t>
   </si>
   <si>
     <t>Q3 2016</t>
   </si>
   <si>
     <t>Q4 2016</t>
   </si>
   <si>
     <t>Q1 2017</t>
   </si>
   <si>
@@ -148,50 +148,53 @@
     <t>Q1 2024</t>
   </si>
   <si>
     <t>Q2 2024</t>
   </si>
   <si>
     <t>Q3 2024</t>
   </si>
   <si>
     <t>Q4 2024</t>
   </si>
   <si>
     <t>Q1 2025</t>
   </si>
   <si>
     <t>Q2 2025</t>
   </si>
   <si>
     <t>Q3 2025</t>
   </si>
   <si>
     <t>Q4 2025</t>
   </si>
   <si>
     <t>Q1 2026</t>
+  </si>
+  <si>
+    <t>Q2 2026</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Cost of revenue (COR)</t>
   </si>
   <si>
     <t>Gross profit</t>
   </si>
   <si>
     <t>Gross profit % of revenue</t>
   </si>
   <si>
     <t>Research and development (R&amp;D)</t>
   </si>
   <si>
     <t>R&amp;D % of revenue</t>
   </si>
   <si>
     <t>Selling, general and administrative (SG&amp;A)</t>
   </si>
   <si>
     <t>SG&amp;A % of revenue</t>
   </si>
@@ -242,89 +245,97 @@
   </si>
   <si>
     <t>* Certain amounts in prior periods' financial statements have been reclassified to conform to the current presentation.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;* #,##0,,_);&quot;$&quot;* \(#,##0,,\);&quot;$&quot;* &quot;—&quot;_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="* #,##0,,;* \(#,##0,,\);* &quot;—&quot;;_(@_)"/>
     <numFmt numFmtId="166" formatCode="#0%;&quot;-&quot;#0%;#0%;_(@_)"/>
     <numFmt numFmtId="167" formatCode="* #,##0;* \(#,##0\);* &quot;—&quot;;_(@_)"/>
     <numFmt numFmtId="168" formatCode="&quot;$&quot;* #,##0.00_);&quot;$&quot;* \(#,##0.00\);&quot;$&quot;* &quot;—&quot;_);_(@_)"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFEE2724"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -818,297 +829,302 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AQ52"/>
+  <dimension ref="A1:AR52"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="Z7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="AF7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="58.7109375" customWidth="1"/>
-    <col min="2" max="42" width="9.28515625" customWidth="1"/>
-    <col min="43" max="43" width="26.140625" customWidth="1"/>
+    <col min="2" max="43" width="9.28515625" customWidth="1"/>
+    <col min="44" max="44" width="26.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A1" s="14"/>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
       <c r="X1" s="3"/>
       <c r="Y1" s="3"/>
       <c r="Z1" s="3"/>
       <c r="AA1" s="3"/>
       <c r="AB1" s="3"/>
       <c r="AC1" s="3"/>
       <c r="AD1" s="3"/>
       <c r="AE1" s="3"/>
       <c r="AF1" s="3"/>
       <c r="AG1" s="3"/>
       <c r="AH1" s="3"/>
       <c r="AI1" s="3"/>
       <c r="AJ1" s="3"/>
       <c r="AK1" s="3"/>
       <c r="AL1" s="3"/>
       <c r="AM1" s="3"/>
       <c r="AN1" s="3"/>
       <c r="AO1" s="3"/>
       <c r="AP1" s="3"/>
       <c r="AQ1" s="3"/>
+      <c r="AR1" s="3"/>
     </row>
-    <row r="2" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
       <c r="Z2" s="3"/>
       <c r="AA2" s="3"/>
       <c r="AB2" s="3"/>
       <c r="AC2" s="3"/>
       <c r="AD2" s="3"/>
       <c r="AE2" s="3"/>
       <c r="AF2" s="3"/>
       <c r="AG2" s="3"/>
       <c r="AH2" s="3"/>
       <c r="AI2" s="3"/>
       <c r="AJ2" s="3"/>
       <c r="AK2" s="3"/>
       <c r="AL2" s="3"/>
       <c r="AM2" s="3"/>
       <c r="AN2" s="3"/>
       <c r="AO2" s="3"/>
       <c r="AP2" s="3"/>
       <c r="AQ2" s="3"/>
+      <c r="AR2" s="3"/>
     </row>
-    <row r="3" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AK3" s="3"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
+      <c r="AR3" s="3"/>
     </row>
-    <row r="4" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
       <c r="S4" s="3"/>
       <c r="T4" s="3"/>
       <c r="U4" s="3"/>
       <c r="V4" s="3"/>
       <c r="W4" s="3"/>
       <c r="X4" s="3"/>
       <c r="Y4" s="3"/>
       <c r="Z4" s="3"/>
       <c r="AA4" s="3"/>
       <c r="AB4" s="3"/>
       <c r="AC4" s="3"/>
       <c r="AD4" s="3"/>
       <c r="AE4" s="3"/>
       <c r="AF4" s="3"/>
       <c r="AG4" s="3"/>
       <c r="AH4" s="3"/>
       <c r="AI4" s="3"/>
       <c r="AJ4" s="3"/>
       <c r="AK4" s="3"/>
       <c r="AL4" s="3"/>
       <c r="AM4" s="3"/>
       <c r="AN4" s="3"/>
       <c r="AO4" s="3"/>
       <c r="AP4" s="3"/>
       <c r="AQ4" s="3"/>
+      <c r="AR4" s="3"/>
     </row>
-    <row r="5" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A5" s="3"/>
       <c r="B5" s="15"/>
       <c r="C5" s="15"/>
       <c r="D5" s="15"/>
       <c r="E5" s="15"/>
       <c r="F5" s="15"/>
       <c r="G5" s="15"/>
       <c r="H5" s="15"/>
       <c r="I5" s="15"/>
       <c r="J5" s="15"/>
       <c r="K5" s="15"/>
       <c r="L5" s="15"/>
       <c r="M5" s="15"/>
       <c r="N5" s="15"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
       <c r="T5" s="3"/>
       <c r="U5" s="3"/>
       <c r="V5" s="3"/>
       <c r="W5" s="3"/>
       <c r="X5" s="3"/>
       <c r="Y5" s="3"/>
       <c r="Z5" s="3"/>
       <c r="AA5" s="3"/>
       <c r="AB5" s="3"/>
       <c r="AC5" s="3"/>
       <c r="AD5" s="3"/>
       <c r="AE5" s="3"/>
       <c r="AF5" s="3"/>
       <c r="AG5" s="3"/>
       <c r="AH5" s="3"/>
       <c r="AI5" s="3"/>
       <c r="AJ5" s="3"/>
       <c r="AK5" s="3"/>
       <c r="AL5" s="3"/>
       <c r="AM5" s="3"/>
       <c r="AN5" s="3"/>
       <c r="AO5" s="3"/>
       <c r="AP5" s="3"/>
       <c r="AQ5" s="3"/>
+      <c r="AR5" s="3"/>
     </row>
-    <row r="6" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A6" s="16"/>
       <c r="B6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>10</v>
       </c>
@@ -1189,55 +1205,58 @@
       </c>
       <c r="AI6" s="4" t="s">
         <v>36</v>
       </c>
       <c r="AJ6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="AK6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="AL6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="AM6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AN6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="AO6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="AP6" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="AQ6" s="17"/>
+      <c r="AQ6" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="AR6" s="17"/>
     </row>
-    <row r="7" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B7" s="18">
         <v>3008000000</v>
       </c>
       <c r="C7" s="18">
         <v>3273000000</v>
       </c>
       <c r="D7" s="18">
         <v>3675000000</v>
       </c>
       <c r="E7" s="18">
         <v>3414000000</v>
       </c>
       <c r="F7" s="18">
         <v>3402000000</v>
       </c>
       <c r="G7" s="18">
         <v>3693000000</v>
       </c>
       <c r="H7" s="18">
         <v>4116000000</v>
       </c>
       <c r="I7" s="18">
         <v>3750000000</v>
       </c>
@@ -1318,55 +1337,58 @@
       </c>
       <c r="AI7" s="18">
         <v>3822000000</v>
       </c>
       <c r="AJ7" s="18">
         <v>4151000000</v>
       </c>
       <c r="AK7" s="19">
         <v>4007000000</v>
       </c>
       <c r="AL7" s="19">
         <v>4069000000</v>
       </c>
       <c r="AM7" s="19">
         <v>4448000000</v>
       </c>
       <c r="AN7" s="19">
         <v>4742000000</v>
       </c>
       <c r="AO7" s="19">
         <v>4423000000</v>
       </c>
       <c r="AP7" s="19">
         <v>4825000000</v>
       </c>
-      <c r="AQ7" s="3"/>
+      <c r="AQ7" s="19">
+        <v>5463000000</v>
+      </c>
+      <c r="AR7" s="3"/>
     </row>
-    <row r="8" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B8" s="20">
         <v>1179000000</v>
       </c>
       <c r="C8" s="20">
         <v>1266000000</v>
       </c>
       <c r="D8" s="20">
         <v>1391000000</v>
       </c>
       <c r="E8" s="20">
         <v>1277000000</v>
       </c>
       <c r="F8" s="20">
         <v>1258000000</v>
       </c>
       <c r="G8" s="20">
         <v>1319000000</v>
       </c>
       <c r="H8" s="20">
         <v>1460000000</v>
       </c>
       <c r="I8" s="20">
         <v>1310000000</v>
       </c>
@@ -1447,55 +1469,58 @@
       </c>
       <c r="AI8" s="20">
         <v>1611000000</v>
       </c>
       <c r="AJ8" s="20">
         <v>1677000000</v>
       </c>
       <c r="AK8" s="20">
         <v>1693000000</v>
       </c>
       <c r="AL8" s="20">
         <v>1756000000</v>
       </c>
       <c r="AM8" s="20">
         <v>1873000000</v>
       </c>
       <c r="AN8" s="20">
         <v>2019000000</v>
       </c>
       <c r="AO8" s="21">
         <v>1951000000</v>
       </c>
       <c r="AP8" s="20">
         <v>2026000000</v>
       </c>
-      <c r="AQ8" s="3"/>
+      <c r="AQ8" s="20">
+        <v>2111000000</v>
+      </c>
+      <c r="AR8" s="3"/>
     </row>
-    <row r="9" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B9" s="22">
         <v>1829000000</v>
       </c>
       <c r="C9" s="22">
         <v>2007000000</v>
       </c>
       <c r="D9" s="22">
         <v>2284000000</v>
       </c>
       <c r="E9" s="22">
         <v>2137000000</v>
       </c>
       <c r="F9" s="22">
         <v>2144000000</v>
       </c>
       <c r="G9" s="22">
         <v>2374000000</v>
       </c>
       <c r="H9" s="22">
         <v>2656000000</v>
       </c>
       <c r="I9" s="22">
         <v>2440000000</v>
       </c>
@@ -1576,55 +1601,58 @@
       </c>
       <c r="AI9" s="22">
         <v>2211000000</v>
       </c>
       <c r="AJ9" s="22">
         <v>2474000000</v>
       </c>
       <c r="AK9" s="22">
         <v>2314000000</v>
       </c>
       <c r="AL9" s="22">
         <v>2313000000</v>
       </c>
       <c r="AM9" s="22">
         <v>2575000000</v>
       </c>
       <c r="AN9" s="22">
         <v>2723000000</v>
       </c>
       <c r="AO9" s="23">
         <v>2472000000</v>
       </c>
       <c r="AP9" s="22">
         <v>2799000000</v>
       </c>
-      <c r="AQ9" s="3"/>
+      <c r="AQ9" s="22">
+        <v>3352000000</v>
+      </c>
+      <c r="AR9" s="3"/>
     </row>
-    <row r="10" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B10" s="24">
         <v>0.60804521276595702</v>
       </c>
       <c r="C10" s="24">
         <v>0.613198900091659</v>
       </c>
       <c r="D10" s="24">
         <v>0.62149659863945605</v>
       </c>
       <c r="E10" s="24">
         <v>0.62595196250732299</v>
       </c>
       <c r="F10" s="24">
         <v>0.630217519106408</v>
       </c>
       <c r="G10" s="24">
         <v>0.64283780124559997</v>
       </c>
       <c r="H10" s="24">
         <v>0.64528668610301299</v>
       </c>
       <c r="I10" s="24">
         <v>0.65066666666666695</v>
       </c>
@@ -1705,55 +1733,58 @@
       </c>
       <c r="AI10" s="24">
         <v>0.57849293563579296</v>
       </c>
       <c r="AJ10" s="25">
         <v>0.59600096362322297</v>
       </c>
       <c r="AK10" s="25">
         <v>0.57748939356126805</v>
       </c>
       <c r="AL10" s="25">
         <v>0.56844433521749804</v>
       </c>
       <c r="AM10" s="25">
         <v>0.57891187050359705</v>
       </c>
       <c r="AN10" s="25">
         <v>0.57423028258118902</v>
       </c>
       <c r="AO10" s="25">
         <v>0.55889667646393804</v>
       </c>
       <c r="AP10" s="25">
         <v>0.58010362694300499</v>
       </c>
-      <c r="AQ10" s="8"/>
+      <c r="AQ10" s="25">
+        <v>0.61358228079809596</v>
+      </c>
+      <c r="AR10" s="8"/>
     </row>
-    <row r="11" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B11" s="22">
         <v>322000000</v>
       </c>
       <c r="C11" s="22">
         <v>341000000</v>
       </c>
       <c r="D11" s="22">
         <v>353000000</v>
       </c>
       <c r="E11" s="22">
         <v>340000000</v>
       </c>
       <c r="F11" s="22">
         <v>369000000</v>
       </c>
       <c r="G11" s="22">
         <v>378000000</v>
       </c>
       <c r="H11" s="22">
         <v>375000000</v>
       </c>
       <c r="I11" s="22">
         <v>386000000</v>
       </c>
@@ -1834,55 +1865,58 @@
       </c>
       <c r="AI11" s="22">
         <v>498000000</v>
       </c>
       <c r="AJ11" s="23">
         <v>492000000</v>
       </c>
       <c r="AK11" s="23">
         <v>491000000</v>
       </c>
       <c r="AL11" s="23">
         <v>517000000</v>
       </c>
       <c r="AM11" s="23">
         <v>527000000</v>
       </c>
       <c r="AN11" s="23">
         <v>518000000</v>
       </c>
       <c r="AO11" s="23">
         <v>521000000</v>
       </c>
       <c r="AP11" s="23">
         <v>510000000</v>
       </c>
-      <c r="AQ11" s="3"/>
+      <c r="AQ11" s="23">
+        <v>535000000</v>
+      </c>
+      <c r="AR11" s="3"/>
     </row>
-    <row r="12" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A12" s="7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B12" s="24">
         <v>0.107047872340426</v>
       </c>
       <c r="C12" s="24">
         <v>0.104185762297586</v>
       </c>
       <c r="D12" s="24">
         <v>9.6054421768707501E-2</v>
       </c>
       <c r="E12" s="24">
         <v>9.9589923842999403E-2</v>
       </c>
       <c r="F12" s="24">
         <v>0.108465608465608</v>
       </c>
       <c r="G12" s="24">
         <v>0.102355808285946</v>
       </c>
       <c r="H12" s="24">
         <v>9.1107871720116598E-2</v>
       </c>
       <c r="I12" s="24">
         <v>0.102933333333333</v>
       </c>
@@ -1963,55 +1997,58 @@
       </c>
       <c r="AI12" s="24">
         <v>0.13029827315541601</v>
       </c>
       <c r="AJ12" s="25">
         <v>0.118525656468321</v>
       </c>
       <c r="AK12" s="25">
         <v>0.122535562765161</v>
       </c>
       <c r="AL12" s="25">
         <v>0.127058245269108</v>
       </c>
       <c r="AM12" s="25">
         <v>0.118480215827338</v>
       </c>
       <c r="AN12" s="25">
         <v>0.109236609025728</v>
       </c>
       <c r="AO12" s="25">
         <v>0.117793352927877</v>
       </c>
       <c r="AP12" s="25">
         <v>0.10569948186528499</v>
       </c>
-      <c r="AQ12" s="8"/>
+      <c r="AQ12" s="25">
+        <v>9.79315394471902E-2</v>
+      </c>
+      <c r="AR12" s="8"/>
     </row>
-    <row r="13" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B13" s="22">
         <v>441000000</v>
       </c>
       <c r="C13" s="22">
         <v>454000000</v>
       </c>
       <c r="D13" s="22">
         <v>442000000</v>
       </c>
       <c r="E13" s="22">
         <v>405000000</v>
       </c>
       <c r="F13" s="22">
         <v>439000000</v>
       </c>
       <c r="G13" s="22">
         <v>434000000</v>
       </c>
       <c r="H13" s="22">
         <v>412000000</v>
       </c>
       <c r="I13" s="22">
         <v>409000000</v>
       </c>
@@ -2092,55 +2129,58 @@
       </c>
       <c r="AI13" s="22">
         <v>465000000</v>
       </c>
       <c r="AJ13" s="23">
         <v>428000000</v>
       </c>
       <c r="AK13" s="23">
         <v>446000000</v>
       </c>
       <c r="AL13" s="23">
         <v>472000000</v>
       </c>
       <c r="AM13" s="23">
         <v>485000000</v>
       </c>
       <c r="AN13" s="23">
         <v>457000000</v>
       </c>
       <c r="AO13" s="23">
         <v>446000000</v>
       </c>
       <c r="AP13" s="23">
         <v>464000000</v>
       </c>
-      <c r="AQ13" s="3"/>
+      <c r="AQ13" s="23">
+        <v>490000000</v>
+      </c>
+      <c r="AR13" s="3"/>
     </row>
-    <row r="14" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A14" s="7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B14" s="24">
         <v>0.14660904255319099</v>
       </c>
       <c r="C14" s="24">
         <v>0.13871066300030599</v>
       </c>
       <c r="D14" s="24">
         <v>0.12027210884353701</v>
       </c>
       <c r="E14" s="24">
         <v>0.11862917398945499</v>
       </c>
       <c r="F14" s="24">
         <v>0.129041740152851</v>
       </c>
       <c r="G14" s="24">
         <v>0.117519631735716</v>
       </c>
       <c r="H14" s="24">
         <v>0.10009718172983501</v>
       </c>
       <c r="I14" s="24">
         <v>0.10906666666666701</v>
       </c>
@@ -2221,55 +2261,58 @@
       </c>
       <c r="AI14" s="24">
         <v>0.12166405023547899</v>
       </c>
       <c r="AJ14" s="25">
         <v>0.103107684895206</v>
       </c>
       <c r="AK14" s="25">
         <v>0.111305215872224</v>
       </c>
       <c r="AL14" s="25">
         <v>0.11599901695748301</v>
       </c>
       <c r="AM14" s="25">
         <v>0.109037769784173</v>
       </c>
       <c r="AN14" s="25">
         <v>9.6372838464782798E-2</v>
       </c>
       <c r="AO14" s="25">
         <v>0.100836536287588</v>
       </c>
       <c r="AP14" s="25">
         <v>9.6165803108808304E-2</v>
       </c>
-      <c r="AQ14" s="8"/>
+      <c r="AQ14" s="25">
+        <v>8.9694307157239597E-2</v>
+      </c>
+      <c r="AR14" s="8"/>
     </row>
-    <row r="15" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B15" s="22">
         <v>80000000</v>
       </c>
       <c r="C15" s="22">
         <v>79000000</v>
       </c>
       <c r="D15" s="22">
         <v>80000000</v>
       </c>
       <c r="E15" s="22">
         <v>80000000</v>
       </c>
       <c r="F15" s="22">
         <v>80000000</v>
       </c>
       <c r="G15" s="22">
         <v>79000000</v>
       </c>
       <c r="H15" s="22">
         <v>80000000</v>
       </c>
       <c r="I15" s="22">
         <v>79000000</v>
       </c>
@@ -2350,55 +2393,58 @@
       </c>
       <c r="AI15" s="22">
         <v>0</v>
       </c>
       <c r="AJ15" s="23">
         <v>0</v>
       </c>
       <c r="AK15" s="23">
         <v>0</v>
       </c>
       <c r="AL15" s="23">
         <v>0</v>
       </c>
       <c r="AM15" s="23">
         <v>0</v>
       </c>
       <c r="AN15" s="23">
         <v>0</v>
       </c>
       <c r="AO15" s="23">
         <v>0</v>
       </c>
       <c r="AP15" s="23">
         <v>17000000</v>
       </c>
-      <c r="AQ15" s="15"/>
+      <c r="AQ15" s="23">
+        <v>17000000</v>
+      </c>
+      <c r="AR15" s="15"/>
     </row>
-    <row r="16" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A16" s="7" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B16" s="20">
         <v>2000000</v>
       </c>
       <c r="C16" s="20">
         <v>2000000</v>
       </c>
       <c r="D16" s="20">
         <v>1000000</v>
       </c>
       <c r="E16" s="20">
         <v>-20000000</v>
       </c>
       <c r="F16" s="20">
         <v>4000000</v>
       </c>
       <c r="G16" s="20">
         <v>3000000</v>
       </c>
       <c r="H16" s="20">
         <v>1000000</v>
       </c>
       <c r="I16" s="20">
         <v>3000000</v>
       </c>
@@ -2479,55 +2525,58 @@
       </c>
       <c r="AI16" s="20">
         <v>0</v>
       </c>
       <c r="AJ16" s="21">
         <v>0</v>
       </c>
       <c r="AK16" s="21">
         <v>0</v>
       </c>
       <c r="AL16" s="21">
         <v>0</v>
       </c>
       <c r="AM16" s="21">
         <v>0</v>
       </c>
       <c r="AN16" s="21">
         <v>85000000</v>
       </c>
       <c r="AO16" s="21">
         <v>32000000</v>
       </c>
       <c r="AP16" s="21">
         <v>0</v>
       </c>
-      <c r="AQ16" s="9"/>
+      <c r="AQ16" s="21">
+        <v>0</v>
+      </c>
+      <c r="AR16" s="9"/>
     </row>
-    <row r="17" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B17" s="22">
         <v>984000000</v>
       </c>
       <c r="C17" s="22">
         <v>1131000000</v>
       </c>
       <c r="D17" s="22">
         <v>1408000000</v>
       </c>
       <c r="E17" s="22">
         <v>1332000000</v>
       </c>
       <c r="F17" s="22">
         <v>1252000000</v>
       </c>
       <c r="G17" s="22">
         <v>1480000000</v>
       </c>
       <c r="H17" s="22">
         <v>1788000000</v>
       </c>
       <c r="I17" s="22">
         <v>1563000000</v>
       </c>
@@ -2608,55 +2657,58 @@
       </c>
       <c r="AI17" s="22">
         <v>1248000000</v>
       </c>
       <c r="AJ17" s="23">
         <v>1554000000</v>
       </c>
       <c r="AK17" s="23">
         <v>1377000000</v>
       </c>
       <c r="AL17" s="23">
         <v>1324000000</v>
       </c>
       <c r="AM17" s="23">
         <v>1563000000</v>
       </c>
       <c r="AN17" s="23">
         <v>1663000000</v>
       </c>
       <c r="AO17" s="23">
         <v>1473000000</v>
       </c>
       <c r="AP17" s="23">
         <v>1808000000</v>
       </c>
-      <c r="AQ17" s="3"/>
+      <c r="AQ17" s="23">
+        <v>2310000000</v>
+      </c>
+      <c r="AR17" s="3"/>
     </row>
-    <row r="18" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A18" s="7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B18" s="24">
         <v>0.32712765957446799</v>
       </c>
       <c r="C18" s="24">
         <v>0.34555453712190698</v>
       </c>
       <c r="D18" s="24">
         <v>0.38312925170068002</v>
       </c>
       <c r="E18" s="24">
         <v>0.39015817223198601</v>
       </c>
       <c r="F18" s="24">
         <v>0.36801881246325702</v>
       </c>
       <c r="G18" s="24">
         <v>0.40075819117248901</v>
       </c>
       <c r="H18" s="24">
         <v>0.43440233236151599</v>
       </c>
       <c r="I18" s="24">
         <v>0.4168</v>
       </c>
@@ -2737,55 +2789,58 @@
       </c>
       <c r="AI18" s="24">
         <v>0.32653061224489799</v>
       </c>
       <c r="AJ18" s="25">
         <v>0.374367622259696</v>
       </c>
       <c r="AK18" s="25">
         <v>0.34364861492388299</v>
       </c>
       <c r="AL18" s="25">
         <v>0.32538707299090702</v>
       </c>
       <c r="AM18" s="25">
         <v>0.35139388489208601</v>
       </c>
       <c r="AN18" s="25">
         <v>0.35069590889919899</v>
       </c>
       <c r="AO18" s="25">
         <v>0.33303187881528401</v>
       </c>
       <c r="AP18" s="25">
         <v>0.374715025906736</v>
       </c>
-      <c r="AQ18" s="8"/>
+      <c r="AQ18" s="25">
+        <v>0.42284459088413001</v>
+      </c>
+      <c r="AR18" s="8"/>
     </row>
-    <row r="19" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B19" s="22">
         <v>-12000000</v>
       </c>
       <c r="C19" s="22">
         <v>-8000000</v>
       </c>
       <c r="D19" s="22">
         <v>-9000000</v>
       </c>
       <c r="E19" s="22">
         <v>184000000</v>
       </c>
       <c r="F19" s="22">
         <v>21000000</v>
       </c>
       <c r="G19" s="22">
         <v>26000000</v>
       </c>
       <c r="H19" s="22">
         <v>20000000</v>
       </c>
       <c r="I19" s="22">
         <v>8000000</v>
       </c>
@@ -2866,55 +2921,58 @@
       </c>
       <c r="AI19" s="22">
         <v>130000000</v>
       </c>
       <c r="AJ19" s="23">
         <v>131000000</v>
       </c>
       <c r="AK19" s="23">
         <v>112000000</v>
       </c>
       <c r="AL19" s="23">
         <v>80000000</v>
       </c>
       <c r="AM19" s="23">
         <v>48000000</v>
       </c>
       <c r="AN19" s="23">
         <v>62000000</v>
       </c>
       <c r="AO19" s="23">
         <v>40000000</v>
       </c>
       <c r="AP19" s="23">
         <v>47000000</v>
       </c>
-      <c r="AQ19" s="3"/>
+      <c r="AQ19" s="23">
+        <v>69000000</v>
+      </c>
+      <c r="AR19" s="3"/>
     </row>
-    <row r="20" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A20" s="7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B20" s="20">
         <v>22000000</v>
       </c>
       <c r="C20" s="20">
         <v>21000000</v>
       </c>
       <c r="D20" s="20">
         <v>18000000</v>
       </c>
       <c r="E20" s="20">
         <v>19000000</v>
       </c>
       <c r="F20" s="20">
         <v>18000000</v>
       </c>
       <c r="G20" s="20">
         <v>20000000</v>
       </c>
       <c r="H20" s="20">
         <v>19000000</v>
       </c>
       <c r="I20" s="20">
         <v>21000000</v>
       </c>
@@ -2995,55 +3053,58 @@
       </c>
       <c r="AI20" s="20">
         <v>131000000</v>
       </c>
       <c r="AJ20" s="21">
         <v>131000000</v>
       </c>
       <c r="AK20" s="21">
         <v>130000000</v>
       </c>
       <c r="AL20" s="21">
         <v>128000000</v>
       </c>
       <c r="AM20" s="21">
         <v>133000000</v>
       </c>
       <c r="AN20" s="21">
         <v>141000000</v>
       </c>
       <c r="AO20" s="21">
         <v>141000000</v>
       </c>
       <c r="AP20" s="21">
         <v>141000000</v>
       </c>
-      <c r="AQ20" s="15"/>
+      <c r="AQ20" s="21">
+        <v>141000000</v>
+      </c>
+      <c r="AR20" s="15"/>
     </row>
-    <row r="21" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B21" s="22">
         <v>950000000</v>
       </c>
       <c r="C21" s="22">
         <v>1102000000</v>
       </c>
       <c r="D21" s="22">
         <v>1381000000</v>
       </c>
       <c r="E21" s="22">
         <v>1497000000</v>
       </c>
       <c r="F21" s="22">
         <v>1255000000</v>
       </c>
       <c r="G21" s="22">
         <v>1486000000</v>
       </c>
       <c r="H21" s="22">
         <v>1789000000</v>
       </c>
       <c r="I21" s="22">
         <v>1550000000</v>
       </c>
@@ -3124,55 +3185,58 @@
       </c>
       <c r="AI21" s="22">
         <v>1247000000</v>
       </c>
       <c r="AJ21" s="23">
         <v>1554000000</v>
       </c>
       <c r="AK21" s="23">
         <v>1359000000</v>
       </c>
       <c r="AL21" s="23">
         <v>1276000000</v>
       </c>
       <c r="AM21" s="23">
         <v>1478000000</v>
       </c>
       <c r="AN21" s="23">
         <v>1584000000</v>
       </c>
       <c r="AO21" s="23">
         <v>1372000000</v>
       </c>
       <c r="AP21" s="23">
         <v>1714000000</v>
       </c>
-      <c r="AQ21" s="8"/>
+      <c r="AQ21" s="23">
+        <v>2238000000</v>
+      </c>
+      <c r="AR21" s="8"/>
     </row>
-    <row r="22" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A22" s="7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B22" s="20">
         <v>239000000</v>
       </c>
       <c r="C22" s="20">
         <v>283000000</v>
       </c>
       <c r="D22" s="20">
         <v>363000000</v>
       </c>
       <c r="E22" s="20">
         <v>450000000</v>
       </c>
       <c r="F22" s="20">
         <v>258000000</v>
       </c>
       <c r="G22" s="20">
         <v>430000000</v>
       </c>
       <c r="H22" s="20">
         <v>504000000</v>
       </c>
       <c r="I22" s="20">
         <v>1206000000</v>
       </c>
@@ -3253,55 +3317,58 @@
       </c>
       <c r="AI22" s="20">
         <v>120000000</v>
       </c>
       <c r="AJ22" s="21">
         <v>192000000</v>
       </c>
       <c r="AK22" s="21">
         <v>154000000</v>
       </c>
       <c r="AL22" s="21">
         <v>97000000</v>
       </c>
       <c r="AM22" s="21">
         <v>183000000</v>
       </c>
       <c r="AN22" s="21">
         <v>220000000</v>
       </c>
       <c r="AO22" s="21">
         <v>209000000</v>
       </c>
       <c r="AP22" s="21">
         <v>169000000</v>
       </c>
-      <c r="AQ22" s="3"/>
+      <c r="AQ22" s="21">
+        <v>258000000</v>
+      </c>
+      <c r="AR22" s="3"/>
     </row>
-    <row r="23" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B23" s="22">
         <v>711000000</v>
       </c>
       <c r="C23" s="22">
         <v>819000000</v>
       </c>
       <c r="D23" s="22">
         <v>1018000000</v>
       </c>
       <c r="E23" s="22">
         <v>1047000000</v>
       </c>
       <c r="F23" s="22">
         <v>997000000</v>
       </c>
       <c r="G23" s="22">
         <v>1056000000</v>
       </c>
       <c r="H23" s="22">
         <v>1285000000</v>
       </c>
       <c r="I23" s="22">
         <v>344000000</v>
       </c>
@@ -3382,55 +3449,58 @@
       </c>
       <c r="AI23" s="22">
         <v>1127000000</v>
       </c>
       <c r="AJ23" s="23">
         <v>1362000000</v>
       </c>
       <c r="AK23" s="23">
         <v>1205000000</v>
       </c>
       <c r="AL23" s="23">
         <v>1179000000</v>
       </c>
       <c r="AM23" s="23">
         <v>1295000000</v>
       </c>
       <c r="AN23" s="23">
         <v>1364000000</v>
       </c>
       <c r="AO23" s="23">
         <v>1163000000</v>
       </c>
       <c r="AP23" s="23">
         <v>1545000000</v>
       </c>
-      <c r="AQ23" s="8"/>
+      <c r="AQ23" s="23">
+        <v>1980000000</v>
+      </c>
+      <c r="AR23" s="8"/>
     </row>
-    <row r="24" spans="1:43" hidden="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:44" hidden="1" x14ac:dyDescent="0.2">
       <c r="A24" s="7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B24" s="20">
         <v>0</v>
       </c>
       <c r="C24" s="20">
         <v>0</v>
       </c>
       <c r="D24" s="20">
         <v>0</v>
       </c>
       <c r="E24" s="20">
         <v>0</v>
       </c>
       <c r="F24" s="20">
         <v>0</v>
       </c>
       <c r="G24" s="20">
         <v>0</v>
       </c>
       <c r="H24" s="20">
         <v>0</v>
       </c>
       <c r="I24" s="20">
         <v>0</v>
       </c>
@@ -3511,55 +3581,58 @@
       </c>
       <c r="AI24" s="20">
         <v>0</v>
       </c>
       <c r="AJ24" s="21">
         <v>0</v>
       </c>
       <c r="AK24" s="21">
         <v>0</v>
       </c>
       <c r="AL24" s="21">
         <v>0</v>
       </c>
       <c r="AM24" s="21">
         <v>0</v>
       </c>
       <c r="AN24" s="21">
         <v>0</v>
       </c>
       <c r="AO24" s="26">
         <v>0</v>
       </c>
       <c r="AP24" s="21">
         <v>0</v>
       </c>
-      <c r="AQ24" s="8"/>
+      <c r="AQ24" s="21">
+        <v>0</v>
+      </c>
+      <c r="AR24" s="8"/>
     </row>
-    <row r="25" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A25" s="10" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B25" s="27">
         <v>711000000</v>
       </c>
       <c r="C25" s="27">
         <v>819000000</v>
       </c>
       <c r="D25" s="27">
         <v>1018000000</v>
       </c>
       <c r="E25" s="27">
         <v>1047000000</v>
       </c>
       <c r="F25" s="27">
         <v>997000000</v>
       </c>
       <c r="G25" s="27">
         <v>1056000000</v>
       </c>
       <c r="H25" s="27">
         <v>1285000000</v>
       </c>
       <c r="I25" s="27">
         <v>344000000</v>
       </c>
@@ -3640,55 +3713,58 @@
       </c>
       <c r="AI25" s="27">
         <v>1127000000</v>
       </c>
       <c r="AJ25" s="27">
         <v>1362000000</v>
       </c>
       <c r="AK25" s="28">
         <v>1205000000</v>
       </c>
       <c r="AL25" s="28">
         <v>1179000000</v>
       </c>
       <c r="AM25" s="28">
         <v>1295000000</v>
       </c>
       <c r="AN25" s="28">
         <v>1364000000</v>
       </c>
       <c r="AO25" s="28">
         <v>1163000000</v>
       </c>
       <c r="AP25" s="28">
         <v>1545000000</v>
       </c>
-      <c r="AQ25" s="3"/>
+      <c r="AQ25" s="28">
+        <v>1980000000</v>
+      </c>
+      <c r="AR25" s="3"/>
     </row>
-    <row r="26" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B26" s="29">
         <v>0.69</v>
       </c>
       <c r="C26" s="29">
         <v>0.79</v>
       </c>
       <c r="D26" s="29">
         <v>0.98</v>
       </c>
       <c r="E26" s="29">
         <v>1.02</v>
       </c>
       <c r="F26" s="29">
         <v>0.97</v>
       </c>
       <c r="G26" s="29">
         <v>1.03</v>
       </c>
       <c r="H26" s="29">
         <v>1.26</v>
       </c>
       <c r="I26" s="29">
         <v>0.34</v>
       </c>
@@ -3769,55 +3845,58 @@
       </c>
       <c r="AI26" s="29">
         <v>1.22</v>
       </c>
       <c r="AJ26" s="29">
         <v>1.47</v>
       </c>
       <c r="AK26" s="30">
         <v>1.3</v>
       </c>
       <c r="AL26" s="29">
         <v>1.28</v>
       </c>
       <c r="AM26" s="29">
         <v>1.41</v>
       </c>
       <c r="AN26" s="29">
         <v>1.48</v>
       </c>
       <c r="AO26" s="30">
         <v>1.27</v>
       </c>
       <c r="AP26" s="29">
         <v>1.68</v>
       </c>
-      <c r="AQ26" s="3"/>
+      <c r="AQ26" s="29">
+        <v>2.14</v>
+      </c>
+      <c r="AR26" s="3"/>
     </row>
-    <row r="27" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A27" s="8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B27" s="31">
         <v>0.69</v>
       </c>
       <c r="C27" s="31">
         <v>0.79</v>
       </c>
       <c r="D27" s="31">
         <v>0.98</v>
       </c>
       <c r="E27" s="31">
         <v>1.02</v>
       </c>
       <c r="F27" s="31">
         <v>0.97</v>
       </c>
       <c r="G27" s="31">
         <v>1.03</v>
       </c>
       <c r="H27" s="31">
         <v>1.26</v>
       </c>
       <c r="I27" s="31">
         <v>0.34</v>
       </c>
@@ -3898,55 +3977,58 @@
       </c>
       <c r="AI27" s="31">
         <v>1.22</v>
       </c>
       <c r="AJ27" s="31">
         <v>1.47</v>
       </c>
       <c r="AK27" s="32">
         <v>1.3</v>
       </c>
       <c r="AL27" s="31">
         <v>1.28</v>
       </c>
       <c r="AM27" s="31">
         <v>1.41</v>
       </c>
       <c r="AN27" s="31">
         <v>1.48</v>
       </c>
       <c r="AO27" s="32">
         <v>1.27</v>
       </c>
       <c r="AP27" s="31">
         <v>1.68</v>
       </c>
-      <c r="AQ27" s="3"/>
+      <c r="AQ27" s="31">
+        <v>2.14</v>
+      </c>
+      <c r="AR27" s="3"/>
     </row>
-    <row r="28" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A28" s="12" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B28" s="33">
         <v>1022000000</v>
       </c>
       <c r="C28" s="33">
         <v>1020000000</v>
       </c>
       <c r="D28" s="33">
         <v>1023000000</v>
       </c>
       <c r="E28" s="33">
         <v>1018000000</v>
       </c>
       <c r="F28" s="33">
         <v>1019000000</v>
       </c>
       <c r="G28" s="33">
         <v>1015000000</v>
       </c>
       <c r="H28" s="33">
         <v>1008000000</v>
       </c>
       <c r="I28" s="33">
         <v>1007000000</v>
       </c>
@@ -4027,55 +4109,58 @@
       </c>
       <c r="AI28" s="33">
         <v>919000000</v>
       </c>
       <c r="AJ28" s="33">
         <v>920000000</v>
       </c>
       <c r="AK28" s="34">
         <v>919000000</v>
       </c>
       <c r="AL28" s="33">
         <v>916000000</v>
       </c>
       <c r="AM28" s="33">
         <v>912000000</v>
       </c>
       <c r="AN28" s="33">
         <v>914000000</v>
       </c>
       <c r="AO28" s="34">
         <v>911000000</v>
       </c>
       <c r="AP28" s="33">
         <v>914000000</v>
       </c>
-      <c r="AQ28" s="3"/>
+      <c r="AQ28" s="33">
+        <v>920000000</v>
+      </c>
+      <c r="AR28" s="3"/>
     </row>
-    <row r="29" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A29" s="11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B29" s="29">
         <v>0.38</v>
       </c>
       <c r="C29" s="29">
         <v>0.38</v>
       </c>
       <c r="D29" s="29">
         <v>0.38</v>
       </c>
       <c r="E29" s="29">
         <v>0.5</v>
       </c>
       <c r="F29" s="29">
         <v>0.5</v>
       </c>
       <c r="G29" s="29">
         <v>0.5</v>
       </c>
       <c r="H29" s="29">
         <v>0.5</v>
       </c>
       <c r="I29" s="29">
         <v>0.62</v>
       </c>
@@ -4156,1088 +4241,1114 @@
       </c>
       <c r="AI29" s="29">
         <v>1.3</v>
       </c>
       <c r="AJ29" s="29">
         <v>1.3</v>
       </c>
       <c r="AK29" s="30">
         <v>1.36</v>
       </c>
       <c r="AL29" s="29">
         <v>1.36</v>
       </c>
       <c r="AM29" s="29">
         <v>1.36</v>
       </c>
       <c r="AN29" s="29">
         <v>1.36</v>
       </c>
       <c r="AO29" s="30">
         <v>1.42</v>
       </c>
       <c r="AP29" s="29">
         <v>1.42</v>
       </c>
-      <c r="AQ29" s="3"/>
+      <c r="AQ29" s="29">
+        <v>1.42</v>
+      </c>
+      <c r="AR29" s="3"/>
     </row>
-    <row r="30" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A30" s="3"/>
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
       <c r="N30" s="3"/>
       <c r="O30" s="3"/>
       <c r="P30" s="3"/>
       <c r="Q30" s="3"/>
       <c r="R30" s="3"/>
       <c r="S30" s="3"/>
       <c r="T30" s="3"/>
       <c r="U30" s="3"/>
       <c r="V30" s="3"/>
       <c r="W30" s="3"/>
       <c r="X30" s="3"/>
       <c r="Y30" s="3"/>
       <c r="Z30" s="3"/>
       <c r="AA30" s="3"/>
       <c r="AB30" s="3"/>
       <c r="AC30" s="3"/>
       <c r="AD30" s="3"/>
       <c r="AE30" s="3"/>
       <c r="AF30" s="3"/>
       <c r="AG30" s="3"/>
       <c r="AH30" s="3"/>
       <c r="AI30" s="3"/>
       <c r="AJ30" s="3"/>
       <c r="AK30" s="3"/>
       <c r="AL30" s="3"/>
       <c r="AM30" s="3"/>
       <c r="AN30" s="3"/>
       <c r="AO30" s="3"/>
       <c r="AP30" s="3"/>
       <c r="AQ30" s="3"/>
+      <c r="AR30" s="3"/>
     </row>
-    <row r="31" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A31" s="3"/>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
       <c r="O31" s="3"/>
       <c r="P31" s="3"/>
       <c r="Q31" s="3"/>
       <c r="R31" s="3"/>
       <c r="S31" s="3"/>
       <c r="T31" s="3"/>
       <c r="U31" s="3"/>
       <c r="V31" s="3"/>
       <c r="W31" s="3"/>
       <c r="X31" s="3"/>
       <c r="Y31" s="3"/>
       <c r="Z31" s="3"/>
       <c r="AA31" s="3"/>
       <c r="AB31" s="3"/>
       <c r="AC31" s="3"/>
       <c r="AD31" s="3"/>
       <c r="AE31" s="3"/>
       <c r="AF31" s="3"/>
       <c r="AG31" s="3"/>
       <c r="AH31" s="3"/>
       <c r="AI31" s="3"/>
       <c r="AJ31" s="3"/>
       <c r="AK31" s="3"/>
       <c r="AL31" s="3"/>
       <c r="AM31" s="3"/>
       <c r="AN31" s="3"/>
       <c r="AO31" s="3"/>
       <c r="AP31" s="3"/>
       <c r="AQ31" s="3"/>
+      <c r="AR31" s="3"/>
     </row>
-    <row r="32" spans="1:43" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:44" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A32" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B32" s="3"/>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
       <c r="K32" s="3"/>
       <c r="L32" s="3"/>
       <c r="M32" s="3"/>
       <c r="N32" s="3"/>
       <c r="O32" s="3"/>
       <c r="P32" s="3"/>
       <c r="Q32" s="3"/>
       <c r="R32" s="3"/>
       <c r="S32" s="3"/>
       <c r="T32" s="3"/>
       <c r="U32" s="3"/>
       <c r="V32" s="3"/>
       <c r="W32" s="3"/>
       <c r="X32" s="3"/>
       <c r="Y32" s="3"/>
       <c r="Z32" s="3"/>
       <c r="AA32" s="3"/>
       <c r="AB32" s="3"/>
       <c r="AC32" s="3"/>
       <c r="AD32" s="3"/>
       <c r="AE32" s="3"/>
       <c r="AF32" s="3"/>
       <c r="AG32" s="3"/>
       <c r="AH32" s="3"/>
       <c r="AI32" s="3"/>
       <c r="AJ32" s="3"/>
       <c r="AK32" s="3"/>
       <c r="AL32" s="3"/>
       <c r="AM32" s="3"/>
       <c r="AN32" s="3"/>
       <c r="AO32" s="3"/>
       <c r="AP32" s="3"/>
       <c r="AQ32" s="3"/>
+      <c r="AR32" s="3"/>
     </row>
-    <row r="33" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A33" s="3"/>
       <c r="B33" s="3"/>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
       <c r="M33" s="3"/>
       <c r="N33" s="3"/>
       <c r="O33" s="3"/>
       <c r="P33" s="3"/>
       <c r="Q33" s="3"/>
       <c r="R33" s="3"/>
       <c r="S33" s="3"/>
       <c r="T33" s="3"/>
       <c r="U33" s="3"/>
       <c r="V33" s="3"/>
       <c r="W33" s="3"/>
       <c r="X33" s="3"/>
       <c r="Y33" s="3"/>
       <c r="Z33" s="3"/>
       <c r="AA33" s="3"/>
       <c r="AB33" s="3"/>
       <c r="AC33" s="3"/>
       <c r="AD33" s="3"/>
       <c r="AE33" s="3"/>
       <c r="AF33" s="3"/>
       <c r="AG33" s="3"/>
       <c r="AH33" s="3"/>
       <c r="AI33" s="3"/>
       <c r="AJ33" s="3"/>
       <c r="AK33" s="3"/>
       <c r="AL33" s="3"/>
       <c r="AM33" s="3"/>
       <c r="AN33" s="3"/>
       <c r="AO33" s="3"/>
       <c r="AP33" s="3"/>
       <c r="AQ33" s="3"/>
+      <c r="AR33" s="3"/>
     </row>
-    <row r="34" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A34" s="13"/>
       <c r="B34" s="3"/>
       <c r="C34" s="3"/>
       <c r="D34" s="3"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="J34" s="3"/>
       <c r="K34" s="3"/>
       <c r="L34" s="3"/>
       <c r="M34" s="3"/>
       <c r="N34" s="3"/>
       <c r="O34" s="3"/>
       <c r="P34" s="3"/>
       <c r="Q34" s="3"/>
       <c r="R34" s="3"/>
       <c r="S34" s="3"/>
       <c r="T34" s="3"/>
       <c r="U34" s="3"/>
       <c r="V34" s="3"/>
       <c r="W34" s="3"/>
       <c r="X34" s="3"/>
       <c r="Y34" s="3"/>
       <c r="Z34" s="3"/>
       <c r="AA34" s="3"/>
       <c r="AB34" s="3"/>
       <c r="AC34" s="3"/>
       <c r="AD34" s="3"/>
       <c r="AE34" s="3"/>
       <c r="AF34" s="3"/>
       <c r="AG34" s="3"/>
       <c r="AH34" s="3"/>
       <c r="AI34" s="3"/>
       <c r="AJ34" s="3"/>
       <c r="AK34" s="3"/>
       <c r="AL34" s="3"/>
       <c r="AM34" s="3"/>
       <c r="AN34" s="3"/>
       <c r="AO34" s="3"/>
       <c r="AP34" s="3"/>
       <c r="AQ34" s="3"/>
+      <c r="AR34" s="3"/>
     </row>
-    <row r="35" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A35" s="3"/>
       <c r="B35" s="3"/>
       <c r="C35" s="3"/>
       <c r="D35" s="3"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3"/>
       <c r="K35" s="3"/>
       <c r="L35" s="3"/>
       <c r="M35" s="3"/>
       <c r="N35" s="3"/>
       <c r="O35" s="3"/>
       <c r="P35" s="3"/>
       <c r="Q35" s="3"/>
       <c r="R35" s="3"/>
       <c r="S35" s="3"/>
       <c r="T35" s="3"/>
       <c r="U35" s="3"/>
       <c r="V35" s="3"/>
       <c r="W35" s="3"/>
       <c r="X35" s="3"/>
       <c r="Y35" s="3"/>
       <c r="Z35" s="3"/>
       <c r="AA35" s="3"/>
       <c r="AB35" s="3"/>
       <c r="AC35" s="3"/>
       <c r="AD35" s="3"/>
       <c r="AE35" s="3"/>
       <c r="AF35" s="3"/>
       <c r="AG35" s="3"/>
       <c r="AH35" s="3"/>
       <c r="AI35" s="3"/>
       <c r="AJ35" s="3"/>
       <c r="AK35" s="3"/>
       <c r="AL35" s="3"/>
       <c r="AM35" s="3"/>
       <c r="AN35" s="3"/>
       <c r="AO35" s="3"/>
       <c r="AP35" s="3"/>
       <c r="AQ35" s="3"/>
+      <c r="AR35" s="3"/>
     </row>
-    <row r="36" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A36" s="3"/>
       <c r="B36" s="3"/>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3"/>
       <c r="K36" s="3"/>
       <c r="L36" s="3"/>
       <c r="M36" s="3"/>
       <c r="N36" s="3"/>
       <c r="O36" s="3"/>
       <c r="P36" s="3"/>
       <c r="Q36" s="3"/>
       <c r="R36" s="3"/>
       <c r="S36" s="3"/>
       <c r="T36" s="3"/>
       <c r="U36" s="3"/>
       <c r="V36" s="3"/>
       <c r="W36" s="3"/>
       <c r="X36" s="3"/>
       <c r="Y36" s="3"/>
       <c r="Z36" s="3"/>
       <c r="AA36" s="3"/>
       <c r="AB36" s="3"/>
       <c r="AC36" s="3"/>
       <c r="AD36" s="3"/>
       <c r="AE36" s="3"/>
       <c r="AF36" s="3"/>
       <c r="AG36" s="3"/>
       <c r="AH36" s="3"/>
       <c r="AI36" s="3"/>
       <c r="AJ36" s="3"/>
       <c r="AK36" s="3"/>
       <c r="AL36" s="3"/>
       <c r="AM36" s="3"/>
       <c r="AN36" s="3"/>
       <c r="AO36" s="3"/>
       <c r="AP36" s="3"/>
       <c r="AQ36" s="3"/>
+      <c r="AR36" s="3"/>
     </row>
-    <row r="37" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A37" s="3"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
       <c r="O37" s="3"/>
       <c r="P37" s="3"/>
       <c r="Q37" s="3"/>
       <c r="R37" s="3"/>
       <c r="S37" s="3"/>
       <c r="T37" s="3"/>
       <c r="U37" s="3"/>
       <c r="V37" s="3"/>
       <c r="W37" s="3"/>
       <c r="X37" s="3"/>
       <c r="Y37" s="3"/>
       <c r="Z37" s="3"/>
       <c r="AA37" s="3"/>
       <c r="AB37" s="3"/>
       <c r="AC37" s="3"/>
       <c r="AD37" s="3"/>
       <c r="AE37" s="3"/>
       <c r="AF37" s="3"/>
       <c r="AG37" s="3"/>
       <c r="AH37" s="3"/>
       <c r="AI37" s="3"/>
       <c r="AJ37" s="3"/>
       <c r="AK37" s="3"/>
       <c r="AL37" s="3"/>
       <c r="AM37" s="3"/>
       <c r="AN37" s="3"/>
       <c r="AO37" s="3"/>
       <c r="AP37" s="3"/>
       <c r="AQ37" s="3"/>
+      <c r="AR37" s="3"/>
     </row>
-    <row r="38" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A38" s="3"/>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
       <c r="O38" s="3"/>
       <c r="P38" s="3"/>
       <c r="Q38" s="3"/>
       <c r="R38" s="3"/>
       <c r="S38" s="3"/>
       <c r="T38" s="3"/>
       <c r="U38" s="3"/>
       <c r="V38" s="3"/>
       <c r="W38" s="3"/>
       <c r="X38" s="3"/>
       <c r="Y38" s="3"/>
       <c r="Z38" s="3"/>
       <c r="AA38" s="3"/>
       <c r="AB38" s="3"/>
       <c r="AC38" s="3"/>
       <c r="AD38" s="3"/>
       <c r="AE38" s="3"/>
       <c r="AF38" s="3"/>
       <c r="AG38" s="3"/>
       <c r="AH38" s="3"/>
       <c r="AI38" s="3"/>
       <c r="AJ38" s="3"/>
       <c r="AK38" s="3"/>
       <c r="AL38" s="3"/>
       <c r="AM38" s="3"/>
       <c r="AN38" s="3"/>
       <c r="AO38" s="3"/>
       <c r="AP38" s="3"/>
       <c r="AQ38" s="3"/>
+      <c r="AR38" s="3"/>
     </row>
-    <row r="39" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A39" s="3"/>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
       <c r="O39" s="3"/>
       <c r="P39" s="3"/>
       <c r="Q39" s="3"/>
       <c r="R39" s="3"/>
       <c r="S39" s="3"/>
       <c r="T39" s="3"/>
       <c r="U39" s="3"/>
       <c r="V39" s="3"/>
       <c r="W39" s="3"/>
       <c r="X39" s="3"/>
       <c r="Y39" s="3"/>
       <c r="Z39" s="3"/>
       <c r="AA39" s="3"/>
       <c r="AB39" s="3"/>
       <c r="AC39" s="3"/>
       <c r="AD39" s="3"/>
       <c r="AE39" s="3"/>
       <c r="AF39" s="3"/>
       <c r="AG39" s="3"/>
       <c r="AH39" s="3"/>
       <c r="AI39" s="3"/>
       <c r="AJ39" s="3"/>
       <c r="AK39" s="3"/>
       <c r="AL39" s="3"/>
       <c r="AM39" s="3"/>
       <c r="AN39" s="3"/>
       <c r="AO39" s="3"/>
       <c r="AP39" s="3"/>
       <c r="AQ39" s="3"/>
+      <c r="AR39" s="3"/>
     </row>
-    <row r="40" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
       <c r="O40" s="3"/>
       <c r="P40" s="3"/>
       <c r="Q40" s="3"/>
       <c r="R40" s="3"/>
       <c r="S40" s="3"/>
       <c r="T40" s="3"/>
       <c r="U40" s="3"/>
       <c r="V40" s="3"/>
       <c r="W40" s="3"/>
       <c r="X40" s="3"/>
       <c r="Y40" s="3"/>
       <c r="Z40" s="3"/>
       <c r="AA40" s="3"/>
       <c r="AB40" s="3"/>
       <c r="AC40" s="3"/>
       <c r="AD40" s="3"/>
       <c r="AE40" s="3"/>
       <c r="AF40" s="3"/>
       <c r="AG40" s="3"/>
       <c r="AH40" s="3"/>
       <c r="AI40" s="3"/>
       <c r="AJ40" s="3"/>
       <c r="AK40" s="3"/>
       <c r="AL40" s="3"/>
       <c r="AM40" s="3"/>
       <c r="AN40" s="3"/>
       <c r="AO40" s="3"/>
       <c r="AP40" s="3"/>
       <c r="AQ40" s="3"/>
+      <c r="AR40" s="3"/>
     </row>
-    <row r="41" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A41" s="3"/>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
       <c r="L41" s="3"/>
       <c r="M41" s="3"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
       <c r="R41" s="3"/>
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
       <c r="U41" s="3"/>
       <c r="V41" s="3"/>
       <c r="W41" s="3"/>
       <c r="X41" s="3"/>
       <c r="Y41" s="3"/>
       <c r="Z41" s="3"/>
       <c r="AA41" s="3"/>
       <c r="AB41" s="3"/>
       <c r="AC41" s="3"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="3"/>
       <c r="AF41" s="3"/>
       <c r="AG41" s="3"/>
       <c r="AH41" s="3"/>
       <c r="AI41" s="3"/>
       <c r="AJ41" s="3"/>
       <c r="AK41" s="3"/>
       <c r="AL41" s="3"/>
       <c r="AM41" s="3"/>
       <c r="AN41" s="3"/>
       <c r="AO41" s="3"/>
       <c r="AP41" s="3"/>
       <c r="AQ41" s="3"/>
+      <c r="AR41" s="3"/>
     </row>
-    <row r="42" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A42" s="3"/>
       <c r="B42" s="3"/>
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
       <c r="O42" s="3"/>
       <c r="P42" s="3"/>
       <c r="Q42" s="3"/>
       <c r="R42" s="3"/>
       <c r="S42" s="3"/>
       <c r="T42" s="3"/>
       <c r="U42" s="3"/>
       <c r="V42" s="3"/>
       <c r="W42" s="3"/>
       <c r="X42" s="3"/>
       <c r="Y42" s="3"/>
       <c r="Z42" s="3"/>
       <c r="AA42" s="3"/>
       <c r="AB42" s="3"/>
       <c r="AC42" s="3"/>
       <c r="AD42" s="3"/>
       <c r="AE42" s="3"/>
       <c r="AF42" s="3"/>
       <c r="AG42" s="3"/>
       <c r="AH42" s="3"/>
       <c r="AI42" s="3"/>
       <c r="AJ42" s="3"/>
       <c r="AK42" s="3"/>
       <c r="AL42" s="3"/>
       <c r="AM42" s="3"/>
       <c r="AN42" s="3"/>
       <c r="AO42" s="3"/>
       <c r="AP42" s="3"/>
       <c r="AQ42" s="3"/>
+      <c r="AR42" s="3"/>
     </row>
-    <row r="43" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A43" s="3"/>
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
       <c r="O43" s="3"/>
       <c r="P43" s="3"/>
       <c r="Q43" s="3"/>
       <c r="R43" s="3"/>
       <c r="S43" s="3"/>
       <c r="T43" s="3"/>
       <c r="U43" s="3"/>
       <c r="V43" s="3"/>
       <c r="W43" s="3"/>
       <c r="X43" s="3"/>
       <c r="Y43" s="3"/>
       <c r="Z43" s="3"/>
       <c r="AA43" s="3"/>
       <c r="AB43" s="3"/>
       <c r="AC43" s="3"/>
       <c r="AD43" s="3"/>
       <c r="AE43" s="3"/>
       <c r="AF43" s="3"/>
       <c r="AG43" s="3"/>
       <c r="AH43" s="3"/>
       <c r="AI43" s="3"/>
       <c r="AJ43" s="3"/>
       <c r="AK43" s="3"/>
       <c r="AL43" s="3"/>
       <c r="AM43" s="3"/>
       <c r="AN43" s="3"/>
       <c r="AO43" s="3"/>
       <c r="AP43" s="3"/>
       <c r="AQ43" s="3"/>
+      <c r="AR43" s="3"/>
     </row>
-    <row r="44" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A44" s="3"/>
       <c r="B44" s="3"/>
       <c r="C44" s="3"/>
       <c r="D44" s="3"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
       <c r="J44" s="3"/>
       <c r="K44" s="3"/>
       <c r="L44" s="3"/>
       <c r="M44" s="3"/>
       <c r="N44" s="3"/>
       <c r="O44" s="3"/>
       <c r="P44" s="3"/>
       <c r="Q44" s="3"/>
       <c r="R44" s="3"/>
       <c r="S44" s="3"/>
       <c r="T44" s="3"/>
       <c r="U44" s="3"/>
       <c r="V44" s="3"/>
       <c r="W44" s="3"/>
       <c r="X44" s="3"/>
       <c r="Y44" s="3"/>
       <c r="Z44" s="3"/>
       <c r="AA44" s="3"/>
       <c r="AB44" s="3"/>
       <c r="AC44" s="3"/>
       <c r="AD44" s="3"/>
       <c r="AE44" s="3"/>
       <c r="AF44" s="3"/>
       <c r="AG44" s="3"/>
       <c r="AH44" s="3"/>
       <c r="AI44" s="3"/>
       <c r="AJ44" s="3"/>
       <c r="AK44" s="3"/>
       <c r="AL44" s="3"/>
       <c r="AM44" s="3"/>
       <c r="AN44" s="3"/>
       <c r="AO44" s="3"/>
       <c r="AP44" s="3"/>
       <c r="AQ44" s="3"/>
+      <c r="AR44" s="3"/>
     </row>
-    <row r="45" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A45" s="3"/>
       <c r="B45" s="3"/>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3"/>
       <c r="K45" s="3"/>
       <c r="L45" s="3"/>
       <c r="M45" s="3"/>
       <c r="N45" s="3"/>
       <c r="O45" s="3"/>
       <c r="P45" s="3"/>
       <c r="Q45" s="3"/>
       <c r="R45" s="3"/>
       <c r="S45" s="3"/>
       <c r="T45" s="3"/>
       <c r="U45" s="3"/>
       <c r="V45" s="3"/>
       <c r="W45" s="3"/>
       <c r="X45" s="3"/>
       <c r="Y45" s="3"/>
       <c r="Z45" s="3"/>
       <c r="AA45" s="3"/>
       <c r="AB45" s="3"/>
       <c r="AC45" s="3"/>
       <c r="AD45" s="3"/>
       <c r="AE45" s="3"/>
       <c r="AF45" s="3"/>
       <c r="AG45" s="3"/>
       <c r="AH45" s="3"/>
       <c r="AI45" s="3"/>
       <c r="AJ45" s="3"/>
       <c r="AK45" s="3"/>
       <c r="AL45" s="3"/>
       <c r="AM45" s="3"/>
       <c r="AN45" s="3"/>
       <c r="AO45" s="3"/>
       <c r="AP45" s="3"/>
       <c r="AQ45" s="3"/>
+      <c r="AR45" s="3"/>
     </row>
-    <row r="46" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A46" s="3"/>
       <c r="B46" s="3"/>
       <c r="C46" s="3"/>
       <c r="D46" s="3"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="3"/>
       <c r="H46" s="3"/>
       <c r="I46" s="3"/>
       <c r="J46" s="3"/>
       <c r="K46" s="3"/>
       <c r="L46" s="3"/>
       <c r="M46" s="3"/>
       <c r="N46" s="3"/>
       <c r="O46" s="3"/>
       <c r="P46" s="3"/>
       <c r="Q46" s="3"/>
       <c r="R46" s="3"/>
       <c r="S46" s="3"/>
       <c r="T46" s="3"/>
       <c r="U46" s="3"/>
       <c r="V46" s="3"/>
       <c r="W46" s="3"/>
       <c r="X46" s="3"/>
       <c r="Y46" s="3"/>
       <c r="Z46" s="3"/>
       <c r="AA46" s="3"/>
       <c r="AB46" s="3"/>
       <c r="AC46" s="3"/>
       <c r="AD46" s="3"/>
       <c r="AE46" s="3"/>
       <c r="AF46" s="3"/>
       <c r="AG46" s="3"/>
       <c r="AH46" s="3"/>
       <c r="AI46" s="3"/>
       <c r="AJ46" s="3"/>
       <c r="AK46" s="3"/>
       <c r="AL46" s="3"/>
       <c r="AM46" s="3"/>
       <c r="AN46" s="3"/>
       <c r="AO46" s="3"/>
       <c r="AP46" s="3"/>
       <c r="AQ46" s="3"/>
+      <c r="AR46" s="3"/>
     </row>
-    <row r="47" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A47" s="3"/>
       <c r="B47" s="3"/>
       <c r="C47" s="3"/>
       <c r="D47" s="3"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="J47" s="3"/>
       <c r="K47" s="3"/>
       <c r="L47" s="3"/>
       <c r="M47" s="3"/>
       <c r="N47" s="3"/>
       <c r="O47" s="3"/>
       <c r="P47" s="3"/>
       <c r="Q47" s="3"/>
       <c r="R47" s="3"/>
       <c r="S47" s="3"/>
       <c r="T47" s="3"/>
       <c r="U47" s="3"/>
       <c r="V47" s="3"/>
       <c r="W47" s="3"/>
       <c r="X47" s="3"/>
       <c r="Y47" s="3"/>
       <c r="Z47" s="3"/>
       <c r="AA47" s="3"/>
       <c r="AB47" s="3"/>
       <c r="AC47" s="3"/>
       <c r="AD47" s="3"/>
       <c r="AE47" s="3"/>
       <c r="AF47" s="3"/>
       <c r="AG47" s="3"/>
       <c r="AH47" s="3"/>
       <c r="AI47" s="3"/>
       <c r="AJ47" s="3"/>
       <c r="AK47" s="3"/>
       <c r="AL47" s="3"/>
       <c r="AM47" s="3"/>
       <c r="AN47" s="3"/>
       <c r="AO47" s="3"/>
       <c r="AP47" s="3"/>
       <c r="AQ47" s="3"/>
+      <c r="AR47" s="3"/>
     </row>
-    <row r="48" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A48" s="3"/>
       <c r="B48" s="3"/>
       <c r="C48" s="3"/>
       <c r="D48" s="3"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="J48" s="3"/>
       <c r="K48" s="3"/>
       <c r="L48" s="3"/>
       <c r="M48" s="3"/>
       <c r="N48" s="3"/>
       <c r="O48" s="3"/>
       <c r="P48" s="3"/>
       <c r="Q48" s="3"/>
       <c r="R48" s="3"/>
       <c r="S48" s="3"/>
       <c r="T48" s="3"/>
       <c r="U48" s="3"/>
       <c r="V48" s="3"/>
       <c r="W48" s="3"/>
       <c r="X48" s="3"/>
       <c r="Y48" s="3"/>
       <c r="Z48" s="3"/>
       <c r="AA48" s="3"/>
       <c r="AB48" s="3"/>
       <c r="AC48" s="3"/>
       <c r="AD48" s="3"/>
       <c r="AE48" s="3"/>
       <c r="AF48" s="3"/>
       <c r="AG48" s="3"/>
       <c r="AH48" s="3"/>
       <c r="AI48" s="3"/>
       <c r="AJ48" s="3"/>
       <c r="AK48" s="3"/>
       <c r="AL48" s="3"/>
       <c r="AM48" s="3"/>
       <c r="AN48" s="3"/>
       <c r="AO48" s="3"/>
       <c r="AP48" s="3"/>
       <c r="AQ48" s="3"/>
+      <c r="AR48" s="3"/>
     </row>
-    <row r="49" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A49" s="3"/>
       <c r="B49" s="3"/>
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3"/>
       <c r="K49" s="3"/>
       <c r="L49" s="3"/>
       <c r="M49" s="3"/>
       <c r="N49" s="3"/>
       <c r="O49" s="3"/>
       <c r="P49" s="3"/>
       <c r="Q49" s="3"/>
       <c r="R49" s="3"/>
       <c r="S49" s="3"/>
       <c r="T49" s="3"/>
       <c r="U49" s="3"/>
       <c r="V49" s="3"/>
       <c r="W49" s="3"/>
       <c r="X49" s="3"/>
       <c r="Y49" s="3"/>
       <c r="Z49" s="3"/>
       <c r="AA49" s="3"/>
       <c r="AB49" s="3"/>
       <c r="AC49" s="3"/>
       <c r="AD49" s="3"/>
       <c r="AE49" s="3"/>
       <c r="AF49" s="3"/>
       <c r="AG49" s="3"/>
       <c r="AH49" s="3"/>
       <c r="AI49" s="3"/>
       <c r="AJ49" s="3"/>
       <c r="AK49" s="3"/>
       <c r="AL49" s="3"/>
       <c r="AM49" s="3"/>
       <c r="AN49" s="3"/>
       <c r="AO49" s="3"/>
       <c r="AP49" s="3"/>
       <c r="AQ49" s="3"/>
+      <c r="AR49" s="3"/>
     </row>
-    <row r="50" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A50" s="3"/>
       <c r="B50" s="3"/>
       <c r="C50" s="3"/>
       <c r="D50" s="3"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="J50" s="3"/>
       <c r="K50" s="3"/>
       <c r="L50" s="3"/>
       <c r="M50" s="3"/>
       <c r="N50" s="3"/>
       <c r="O50" s="3"/>
       <c r="P50" s="3"/>
       <c r="Q50" s="3"/>
       <c r="R50" s="3"/>
       <c r="S50" s="3"/>
       <c r="T50" s="3"/>
       <c r="U50" s="3"/>
       <c r="V50" s="3"/>
       <c r="W50" s="3"/>
       <c r="X50" s="3"/>
       <c r="Y50" s="3"/>
       <c r="Z50" s="3"/>
       <c r="AA50" s="3"/>
       <c r="AB50" s="3"/>
       <c r="AC50" s="3"/>
       <c r="AD50" s="3"/>
       <c r="AE50" s="3"/>
       <c r="AF50" s="3"/>
       <c r="AG50" s="3"/>
       <c r="AH50" s="3"/>
       <c r="AI50" s="3"/>
       <c r="AJ50" s="3"/>
       <c r="AK50" s="3"/>
       <c r="AL50" s="3"/>
       <c r="AM50" s="3"/>
       <c r="AN50" s="3"/>
       <c r="AO50" s="3"/>
       <c r="AP50" s="3"/>
       <c r="AQ50" s="3"/>
+      <c r="AR50" s="3"/>
     </row>
-    <row r="51" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A51" s="3"/>
       <c r="B51" s="3"/>
       <c r="C51" s="3"/>
       <c r="D51" s="3"/>
       <c r="E51" s="3"/>
       <c r="F51" s="3"/>
       <c r="G51" s="3"/>
       <c r="H51" s="3"/>
       <c r="I51" s="3"/>
       <c r="J51" s="3"/>
       <c r="K51" s="3"/>
       <c r="L51" s="3"/>
       <c r="M51" s="3"/>
       <c r="N51" s="3"/>
       <c r="O51" s="3"/>
       <c r="P51" s="3"/>
       <c r="Q51" s="3"/>
       <c r="R51" s="3"/>
       <c r="S51" s="3"/>
       <c r="T51" s="3"/>
       <c r="U51" s="3"/>
       <c r="V51" s="3"/>
       <c r="W51" s="3"/>
       <c r="X51" s="3"/>
       <c r="Y51" s="3"/>
       <c r="Z51" s="3"/>
       <c r="AA51" s="3"/>
       <c r="AB51" s="3"/>
       <c r="AC51" s="3"/>
       <c r="AD51" s="3"/>
       <c r="AE51" s="3"/>
       <c r="AF51" s="3"/>
       <c r="AG51" s="3"/>
       <c r="AH51" s="3"/>
       <c r="AI51" s="3"/>
       <c r="AJ51" s="3"/>
       <c r="AK51" s="3"/>
       <c r="AL51" s="3"/>
       <c r="AM51" s="3"/>
       <c r="AN51" s="3"/>
       <c r="AO51" s="3"/>
       <c r="AP51" s="3"/>
       <c r="AQ51" s="3"/>
+      <c r="AR51" s="3"/>
     </row>
-    <row r="52" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A52" s="3"/>
       <c r="B52" s="3"/>
       <c r="C52" s="3"/>
       <c r="D52" s="3"/>
       <c r="E52" s="3"/>
       <c r="F52" s="3"/>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
       <c r="J52" s="3"/>
       <c r="K52" s="3"/>
       <c r="L52" s="3"/>
       <c r="M52" s="3"/>
       <c r="N52" s="3"/>
       <c r="O52" s="3"/>
       <c r="P52" s="3"/>
       <c r="Q52" s="3"/>
       <c r="R52" s="3"/>
       <c r="S52" s="3"/>
       <c r="T52" s="3"/>
       <c r="U52" s="3"/>
       <c r="V52" s="3"/>
       <c r="W52" s="3"/>
       <c r="X52" s="3"/>
       <c r="Y52" s="3"/>
       <c r="Z52" s="3"/>
       <c r="AA52" s="3"/>
       <c r="AB52" s="3"/>
       <c r="AC52" s="3"/>
       <c r="AD52" s="3"/>
       <c r="AE52" s="3"/>
       <c r="AF52" s="3"/>
       <c r="AG52" s="3"/>
       <c r="AH52" s="3"/>
       <c r="AI52" s="3"/>
       <c r="AJ52" s="3"/>
       <c r="AK52" s="3"/>
       <c r="AL52" s="3"/>
       <c r="AM52" s="3"/>
       <c r="AN52" s="3"/>
       <c r="AO52" s="3"/>
       <c r="AP52" s="3"/>
       <c r="AQ52" s="3"/>
+      <c r="AR52" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Qtr Income Statement Selected </vt:lpstr>
     </vt:vector>