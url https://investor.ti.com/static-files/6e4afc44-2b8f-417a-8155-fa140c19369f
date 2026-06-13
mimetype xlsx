--- v0 (2026-03-20)
+++ v1 (2026-06-13)
@@ -1,165 +1,168 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
-  <workbookPr showInkAnnotation="0" autoCompressPictures="0" defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <workbookPr showInkAnnotation="0" autoCompressPictures="0" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\10-Q &amp; 10-K &amp; ER Files\2025\Q4 2025\Webtables\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\10-Q &amp; 10-K &amp; ER Files\2026\Q1 2026\Webtables\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D25A6ECA-2AB1-497A-ADDC-B482850DEFFA}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2D88C66E-EF33-4E9C-9FE4-DA422E2589D7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12105" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Qtr Statements of Income" sheetId="1" r:id="rId1"/>
     <sheet name="Qtr Consolidated Balance Sheets" sheetId="2" r:id="rId2"/>
-    <sheet name="Qtr Statements of Cash Flows" sheetId="3" r:id="rId3"/>
+    <sheet name="Qtr Statements of Cash Flows" sheetId="4" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="140000"/>
+  <calcPr calcId="140000" concurrentCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="106">
   <si>
     <t>TEXAS INSTRUMENTS INCORPORATED AND SUBSIDIARIES</t>
   </si>
   <si>
     <t>Consolidated Statements of Income</t>
   </si>
   <si>
     <t>(In millions, except per-share amounts)</t>
   </si>
   <si>
     <t>For Three Months Ended</t>
   </si>
   <si>
-    <t>December 31,</t>
+    <t>March 31,</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Cost of revenue (COR)</t>
   </si>
   <si>
     <t>Gross profit</t>
   </si>
   <si>
     <t xml:space="preserve">Research and development (R&amp;D) </t>
   </si>
   <si>
     <t>Selling, general and administrative (SG&amp;A)</t>
   </si>
   <si>
     <t>Acquisition charges</t>
   </si>
   <si>
     <t>Restructuring charges/other</t>
   </si>
   <si>
     <t>Operating profit</t>
   </si>
   <si>
     <t>Other income (expense), net (OI&amp;E)</t>
   </si>
   <si>
     <t>Interest and debt expense</t>
   </si>
   <si>
     <t xml:space="preserve">Income before income taxes </t>
   </si>
   <si>
     <t xml:space="preserve">Provision for income taxes </t>
   </si>
   <si>
     <t xml:space="preserve">Net income </t>
   </si>
   <si>
     <t>Diluted earnings per common share</t>
   </si>
   <si>
-    <t>Average diluted shares outstanding</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Cash dividends declared per common share </t>
+    <t>Average shares outstanding:</t>
+  </si>
+  <si>
+    <t>Basic</t>
+  </si>
+  <si>
+    <t>Diluted</t>
   </si>
   <si>
     <t>A portion of net income is allocated to unvested restricted stock units (RSUs) on which we pay dividend equivalents. Diluted EPS is calculated using the following:</t>
   </si>
   <si>
     <t>Net income</t>
   </si>
   <si>
     <t>Income allocated to RSUs</t>
   </si>
   <si>
     <t>Income allocated to common stock for diluted EPS</t>
   </si>
   <si>
     <t>Consolidated Balance Sheets</t>
   </si>
   <si>
     <t>(In millions, except par value)</t>
   </si>
   <si>
     <t>Assets</t>
   </si>
   <si>
     <t>Current assets:</t>
   </si>
   <si>
     <t>Cash and cash equivalents</t>
   </si>
   <si>
     <t>Short-term investments</t>
   </si>
   <si>
-    <t>Accounts receivable, net of allowances of ($22) and ($21)</t>
+    <t>Accounts receivable, net of allowances of ($32) and ($16)</t>
   </si>
   <si>
     <t>Raw materials</t>
   </si>
   <si>
     <t>Work in process</t>
   </si>
   <si>
     <t>Finished goods</t>
   </si>
   <si>
     <t>Inventories</t>
   </si>
   <si>
     <t>Prepaid expenses and other current assets</t>
   </si>
   <si>
     <t>Total current assets</t>
   </si>
   <si>
     <t>Property, plant and equipment at cost</t>
   </si>
   <si>
     <t>Accumulated depreciation</t>
   </si>
@@ -220,89 +223,86 @@
   <si>
     <t>Other long-term liabilities</t>
   </si>
   <si>
     <t>Total liabilities</t>
   </si>
   <si>
     <t>Stockholders' equity:</t>
   </si>
   <si>
     <t>Preferred stock, $25 par value. Shares authorized – 10; none issued</t>
   </si>
   <si>
     <t>Common stock, $1 par value. Shares authorized – 2,400; shares issued – 1,741</t>
   </si>
   <si>
     <t>Paid-in capital</t>
   </si>
   <si>
     <t>Retained earnings</t>
   </si>
   <si>
     <t>Treasury common stock at cost.</t>
   </si>
   <si>
-    <t>Shares: 2025 – 834; 2024 – 830</t>
+    <t>Shares: March 31, 2026 – 831; March 31, 2025 – 832</t>
   </si>
   <si>
     <t>Accumulated other comprehensive income (loss), net of taxes (AOCI)</t>
   </si>
   <si>
     <t>Total stockholders' equity</t>
   </si>
   <si>
     <t>Total liabilities and stockholders' equity</t>
   </si>
   <si>
     <t>Consolidated Statements of Cash Flows</t>
   </si>
   <si>
     <t>(In millions)</t>
   </si>
   <si>
     <t>Cash flows from operating activities</t>
   </si>
   <si>
     <t>Adjustments to net income:</t>
   </si>
   <si>
     <t>Depreciation</t>
   </si>
   <si>
     <t>Amortization of acquisition-related intangibles</t>
   </si>
   <si>
     <t>Amortization of capitalized software</t>
   </si>
   <si>
     <t>Stock compensation</t>
   </si>
   <si>
-    <t>(Gains) losses on sales of assets</t>
-[...1 lines deleted...]
-  <si>
     <t>Deferred taxes</t>
   </si>
   <si>
     <t>Increase (decrease) from changes in:</t>
   </si>
   <si>
     <t>Accounts receivable</t>
   </si>
   <si>
     <t>Accounts payable and accrued expenses</t>
   </si>
   <si>
     <t>Changes in funded status of retirement plans</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Cash flows from investing activities</t>
   </si>
   <si>
     <t>Capital expenditures</t>
   </si>
   <si>
     <t>Proceeds from U.S. CHIPS and Science Act (CHIPS Act) incentives</t>
@@ -331,188 +331,171 @@
   <si>
     <t>Stock repurchases</t>
   </si>
   <si>
     <t>Proceeds from common stock transactions</t>
   </si>
   <si>
     <t xml:space="preserve">Cash flows from financing activities </t>
   </si>
   <si>
     <t>Net change in cash and cash equivalents</t>
   </si>
   <si>
     <t>Cash and cash equivalents at beginning of period</t>
   </si>
   <si>
     <t>Cash and cash equivalents at end of period</t>
   </si>
   <si>
     <t>Supplemental cash flow information</t>
   </si>
   <si>
     <t>Investment tax credit (ITC) used to reduce income taxes payable</t>
   </si>
   <si>
+    <t>Total cash benefit related to the CHIPS Act</t>
+  </si>
+  <si>
+    <t>Gains on sales of assets</t>
+  </si>
+  <si>
     <t>Proceeds from CHIPS Act incentives</t>
-  </si>
-[...1 lines deleted...]
-    <t>Total cash benefit related to the CHIPS Act</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
-[...3 lines deleted...]
-    <numFmt numFmtId="167" formatCode="&quot;$&quot;* #,##0.00_);&quot;$&quot;* \(#,##0.00\);&quot;$&quot;* &quot;—&quot;_);_(@_)"/>
+  <numFmts count="6">
+    <numFmt numFmtId="164" formatCode="d\ mmmm"/>
+    <numFmt numFmtId="165" formatCode="#0;&quot;-&quot;#0;#0;_(@_)"/>
+    <numFmt numFmtId="166" formatCode="&quot;$&quot;* #,##0,,_);&quot;$&quot;* \(#,##0,,\);&quot;$&quot;* &quot;—&quot;_);_(@_)"/>
+    <numFmt numFmtId="167" formatCode="* #,##0,,;* \(#,##0,,\);* &quot;—&quot;;_(@_)"/>
+    <numFmt numFmtId="168" formatCode="&quot;$&quot;* #,##0.00_);&quot;$&quot;* \(#,##0.00\);&quot;$&quot;* &quot;—&quot;_);_(@_)"/>
+    <numFmt numFmtId="169" formatCode="#0,,;&quot;-&quot;#0,,;#0,,;_(@_)"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFEE2724"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="Arial"/>
-      <family val="2"/>
-[...7 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFEE2724"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
@@ -531,357 +514,372 @@
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="double">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color rgb="FF000000"/>
       </top>
+      <bottom style="double">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="double">
+        <color rgb="FF000000"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1" indent="1"/>
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1" indent="2"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="166" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="6" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="1" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="165" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...70 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Heading 1" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Heading 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Heading 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Table (Normal)" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -889,51 +887,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1000,65 +998,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1079,2301 +1077,2283 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I42"/>
+  <dimension ref="A1:F41"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" showRuler="0" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="64" customWidth="1"/>
     <col min="2" max="2" width="11.85546875" customWidth="1"/>
     <col min="3" max="3" width="1.140625" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" customWidth="1"/>
     <col min="5" max="5" width="3.28515625" customWidth="1"/>
-    <col min="6" max="6" width="9.28515625" customWidth="1"/>
+    <col min="6" max="6" width="42" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A1" s="69" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="69"/>
-[...1 lines deleted...]
-      <c r="D1" s="69"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="69" t="s">
+      <c r="A2" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="69"/>
-[...1 lines deleted...]
-      <c r="D2" s="69"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A3" s="69" t="s">
+      <c r="A3" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="69"/>
-[...1 lines deleted...]
-      <c r="D3" s="69"/>
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A5" s="10"/>
+      <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A6" s="10"/>
-      <c r="B6" s="69" t="s">
+      <c r="A6" s="13"/>
+      <c r="B6" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="69"/>
-      <c r="D6" s="69"/>
+      <c r="C6" s="48"/>
+      <c r="D6" s="48"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A7" s="10"/>
-      <c r="B7" s="70" t="s">
+      <c r="A7" s="13"/>
+      <c r="B7" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="70"/>
-      <c r="D7" s="70"/>
+      <c r="C7" s="49"/>
+      <c r="D7" s="49"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A8" s="10"/>
+      <c r="A8" s="13"/>
       <c r="B8" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C8" s="14"/>
+      <c r="D8" s="2">
         <v>2025</v>
-      </c>
-[...2 lines deleted...]
-        <v>2024</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="3"/>
-      <c r="B9" s="12"/>
+      <c r="B9" s="15"/>
       <c r="C9" s="3"/>
-      <c r="D9" s="12"/>
+      <c r="D9" s="15"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="46">
-[...6 lines deleted...]
-      <c r="E10" s="13"/>
+      <c r="B10" s="54">
+        <v>4825000000</v>
+      </c>
+      <c r="C10" s="32"/>
+      <c r="D10" s="55">
+        <v>4069000000</v>
+      </c>
+      <c r="E10" s="16"/>
       <c r="F10" s="3"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="48">
-[...7 lines deleted...]
-      <c r="F11" s="15"/>
+      <c r="B11" s="56">
+        <v>2026000000</v>
+      </c>
+      <c r="C11" s="36"/>
+      <c r="D11" s="57">
+        <v>1756000000</v>
+      </c>
+      <c r="E11" s="17"/>
+      <c r="F11" s="18"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="50">
-[...7 lines deleted...]
-      <c r="F12" s="16"/>
+      <c r="B12" s="58">
+        <v>2799000000</v>
+      </c>
+      <c r="C12" s="35"/>
+      <c r="D12" s="59">
+        <v>2313000000</v>
+      </c>
+      <c r="E12" s="17"/>
+      <c r="F12" s="19"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="52">
-[...7 lines deleted...]
-      <c r="F13" s="16"/>
+      <c r="B13" s="60">
+        <v>510000000</v>
+      </c>
+      <c r="C13" s="32"/>
+      <c r="D13" s="61">
+        <v>517000000</v>
+      </c>
+      <c r="E13" s="16"/>
+      <c r="F13" s="19"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="52">
-[...9 lines deleted...]
-    <row r="15" spans="1:6" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="60">
+        <v>464000000</v>
+      </c>
+      <c r="C14" s="32"/>
+      <c r="D14" s="61">
+        <v>472000000</v>
+      </c>
+      <c r="E14" s="16"/>
+      <c r="F14" s="18"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="52">
+      <c r="B15" s="60">
+        <v>17000000</v>
+      </c>
+      <c r="C15" s="32"/>
+      <c r="D15" s="61">
         <v>0</v>
       </c>
-      <c r="C15" s="21"/>
-[...6 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="E15" s="16"/>
+      <c r="F15" s="18"/>
+    </row>
+    <row r="16" spans="1:6" hidden="1" x14ac:dyDescent="0.2">
       <c r="A16" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="48">
-[...3 lines deleted...]
-      <c r="D16" s="49">
+      <c r="B16" s="56">
         <v>0</v>
       </c>
-      <c r="E16" s="13"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="C16" s="36"/>
+      <c r="D16" s="57">
+        <v>0</v>
+      </c>
+      <c r="E16" s="16"/>
+      <c r="F16" s="18"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="50">
-[...11 lines deleted...]
-    <row r="18" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="B17" s="58">
+        <v>1808000000</v>
+      </c>
+      <c r="C17" s="35"/>
+      <c r="D17" s="59">
+        <v>1324000000</v>
+      </c>
+      <c r="E17" s="16"/>
+      <c r="F17" s="18"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="52">
-[...9 lines deleted...]
-    <row r="19" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="B18" s="60">
+        <v>47000000</v>
+      </c>
+      <c r="C18" s="32"/>
+      <c r="D18" s="61">
+        <v>80000000</v>
+      </c>
+      <c r="E18" s="16"/>
+      <c r="F18" s="18"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A19" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="48">
+      <c r="B19" s="56">
         <v>141000000</v>
       </c>
-      <c r="C19" s="35"/>
-[...6 lines deleted...]
-    <row r="20" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="C19" s="36"/>
+      <c r="D19" s="57">
+        <v>128000000</v>
+      </c>
+      <c r="E19" s="16"/>
+      <c r="F19" s="18"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B20" s="50">
-[...9 lines deleted...]
-    <row r="21" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="B20" s="58">
+        <v>1714000000</v>
+      </c>
+      <c r="C20" s="35"/>
+      <c r="D20" s="59">
+        <v>1276000000</v>
+      </c>
+      <c r="E20" s="17"/>
+      <c r="F20" s="18"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A21" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B21" s="48">
-[...9 lines deleted...]
-    <row r="22" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="B21" s="56">
+        <v>169000000</v>
+      </c>
+      <c r="C21" s="36"/>
+      <c r="D21" s="57">
+        <v>97000000</v>
+      </c>
+      <c r="E21" s="16"/>
+      <c r="F21" s="19"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="54">
-[...17 lines deleted...]
-    <row r="24" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="B22" s="62">
+        <v>1545000000</v>
+      </c>
+      <c r="C22" s="38"/>
+      <c r="D22" s="63">
+        <v>1179000000</v>
+      </c>
+      <c r="E22" s="16"/>
+      <c r="F22" s="18"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A23" s="20"/>
+      <c r="B23" s="39"/>
+      <c r="C23" s="40"/>
+      <c r="D23" s="40"/>
+      <c r="E23" s="16"/>
+      <c r="F23" s="18"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A24" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="56">
-[...18 lines deleted...]
-      <c r="A26" s="7" t="s">
+      <c r="B24" s="64">
+        <v>1.68</v>
+      </c>
+      <c r="C24" s="65"/>
+      <c r="D24" s="66">
+        <v>1.28</v>
+      </c>
+      <c r="E24" s="16"/>
+      <c r="F24" s="18"/>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A25" s="20"/>
+      <c r="B25" s="21"/>
+      <c r="C25" s="20"/>
+      <c r="D25" s="20"/>
+      <c r="E25" s="16"/>
+      <c r="F25" s="18"/>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A26" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B26" s="59">
-[...18 lines deleted...]
-      <c r="A28" s="7" t="s">
+      <c r="B26" s="13"/>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3"/>
+      <c r="E26" s="16"/>
+      <c r="F26" s="18"/>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A27" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B28" s="56">
-[...18 lines deleted...]
-      <c r="A30" s="67" t="s">
+      <c r="B27" s="67">
+        <v>909000000</v>
+      </c>
+      <c r="C27" s="65"/>
+      <c r="D27" s="68">
+        <v>910000000</v>
+      </c>
+      <c r="E27" s="16"/>
+      <c r="F27" s="18"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A28" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="B30" s="67"/>
-[...9 lines deleted...]
-      <c r="B31" s="20"/>
+      <c r="B28" s="69">
+        <v>914000000</v>
+      </c>
+      <c r="C28" s="70"/>
+      <c r="D28" s="71">
+        <v>916000000</v>
+      </c>
+      <c r="E28" s="16"/>
+      <c r="F28" s="18"/>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A29" s="20"/>
+      <c r="B29" s="21"/>
+      <c r="C29" s="20"/>
+      <c r="D29" s="20"/>
+      <c r="E29" s="16"/>
+      <c r="F29" s="18"/>
+    </row>
+    <row r="30" spans="1:6" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="50" t="s">
+        <v>22</v>
+      </c>
+      <c r="B30" s="50"/>
+      <c r="C30" s="50"/>
+      <c r="D30" s="50"/>
+      <c r="E30" s="16"/>
+      <c r="F30" s="11"/>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A31" s="3"/>
+      <c r="B31" s="1"/>
       <c r="C31" s="3"/>
-      <c r="D31" s="21"/>
-[...3 lines deleted...]
-    <row r="32" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="D31" s="1"/>
+      <c r="E31" s="16"/>
+      <c r="F31" s="18"/>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A32" s="8" t="s">
-        <v>22</v>
-[...9 lines deleted...]
-      <c r="F32" s="15"/>
+        <v>23</v>
+      </c>
+      <c r="B32" s="54">
+        <v>1545000000</v>
+      </c>
+      <c r="C32" s="32"/>
+      <c r="D32" s="55">
+        <v>1179000000</v>
+      </c>
+      <c r="E32" s="16"/>
+      <c r="F32" s="18"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A33" s="9" t="s">
-[...7 lines deleted...]
-        <v>-7000000</v>
+      <c r="A33" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B33" s="56">
+        <v>-9000000</v>
+      </c>
+      <c r="C33" s="36"/>
+      <c r="D33" s="57">
+        <v>-6000000</v>
       </c>
       <c r="E33" s="3"/>
-      <c r="F33" s="15"/>
+      <c r="F33" s="18"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-        <v>1198000000</v>
+        <v>25</v>
+      </c>
+      <c r="B34" s="62">
+        <v>1536000000</v>
+      </c>
+      <c r="C34" s="38"/>
+      <c r="D34" s="63">
+        <v>1173000000</v>
       </c>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A35" s="17"/>
-[...2 lines deleted...]
-      <c r="D35" s="18"/>
+      <c r="A35" s="20"/>
+      <c r="B35" s="21"/>
+      <c r="C35" s="20"/>
+      <c r="D35" s="21"/>
       <c r="E35" s="22"/>
       <c r="F35" s="3"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A36" s="3"/>
-      <c r="B36" s="10"/>
+      <c r="B36" s="13"/>
       <c r="C36" s="3"/>
-      <c r="D36" s="10"/>
+      <c r="D36" s="13"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A37" s="3"/>
-      <c r="B37" s="10"/>
+      <c r="A37" s="17"/>
+      <c r="B37" s="13"/>
       <c r="C37" s="3"/>
-      <c r="D37" s="10"/>
+      <c r="D37" s="13"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A38" s="14"/>
-      <c r="B38" s="10"/>
+      <c r="A38" s="3"/>
+      <c r="B38" s="13"/>
       <c r="C38" s="3"/>
-      <c r="D38" s="10"/>
+      <c r="D38" s="13"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A39" s="3"/>
-      <c r="B39" s="10"/>
+      <c r="B39" s="13"/>
       <c r="C39" s="3"/>
-      <c r="D39" s="10"/>
+      <c r="D39" s="13"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A40" s="3"/>
-      <c r="B40" s="10"/>
+      <c r="B40" s="13"/>
       <c r="C40" s="3"/>
-      <c r="D40" s="10"/>
+      <c r="D40" s="13"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A41" s="3"/>
-      <c r="B41" s="10"/>
+      <c r="A41" s="23"/>
+      <c r="B41" s="13"/>
       <c r="C41" s="3"/>
-      <c r="D41" s="10"/>
+      <c r="D41" s="13"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
     </row>
-    <row r="42" spans="1:6" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="7">
+  <mergeCells count="6">
     <mergeCell ref="A30:D30"/>
-    <mergeCell ref="F30:H30"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B6:D6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:F78"/>
+  <dimension ref="A1:F77"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="76.7109375" customWidth="1"/>
+    <col min="1" max="1" width="78.140625" customWidth="1"/>
     <col min="2" max="2" width="11.85546875" customWidth="1"/>
     <col min="3" max="3" width="1.140625" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" customWidth="1"/>
     <col min="5" max="5" width="2" customWidth="1"/>
-    <col min="6" max="6" width="9.28515625" customWidth="1"/>
-    <col min="7" max="7" width="13" customWidth="1"/>
+    <col min="6" max="6" width="64.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A1" s="69" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="69"/>
-[...1 lines deleted...]
-      <c r="D1" s="69"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="69" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="69"/>
+      <c r="A2" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A3" s="69" t="s">
-[...4 lines deleted...]
-      <c r="D3" s="69"/>
+      <c r="A3" s="48" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A4" s="10"/>
-[...2 lines deleted...]
-      <c r="D4" s="21"/>
+      <c r="A4" s="13"/>
+      <c r="B4" s="31"/>
+      <c r="C4" s="31"/>
+      <c r="D4" s="32"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A5" s="10"/>
-[...3 lines deleted...]
-      <c r="E5" s="3"/>
+      <c r="A5" s="13"/>
+      <c r="B5" s="1"/>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
       <c r="F5" s="3"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A6" s="10"/>
-      <c r="B6" s="70" t="s">
+      <c r="A6" s="13"/>
+      <c r="B6" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="70"/>
-[...2 lines deleted...]
-      <c r="F6" s="31"/>
+      <c r="C6" s="49"/>
+      <c r="D6" s="49"/>
+      <c r="E6" s="13"/>
+      <c r="F6" s="3"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A7" s="10"/>
+      <c r="A7" s="13"/>
       <c r="B7" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C7" s="33"/>
+      <c r="D7" s="2">
         <v>2025</v>
-      </c>
-[...2 lines deleted...]
-        <v>2024</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A8" s="10" t="s">
-[...4 lines deleted...]
-      <c r="D8" s="34"/>
+      <c r="A8" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="34"/>
+      <c r="C8" s="31"/>
+      <c r="D8" s="35"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      <c r="D9" s="21"/>
+        <v>29</v>
+      </c>
+      <c r="B9" s="31"/>
+      <c r="C9" s="32"/>
+      <c r="D9" s="32"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
-        <v>29</v>
-[...6 lines deleted...]
-        <v>3200000000</v>
+        <v>30</v>
+      </c>
+      <c r="B10" s="54">
+        <v>3549000000</v>
+      </c>
+      <c r="C10" s="32"/>
+      <c r="D10" s="55">
+        <v>2763000000</v>
       </c>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="24" t="s">
-        <v>30</v>
-[...6 lines deleted...]
-        <v>4380000000</v>
+        <v>31</v>
+      </c>
+      <c r="B11" s="60">
+        <v>1554000000</v>
+      </c>
+      <c r="C11" s="32"/>
+      <c r="D11" s="61">
+        <v>2242000000</v>
       </c>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
-        <v>31</v>
-[...6 lines deleted...]
-        <v>1719000000</v>
+        <v>32</v>
+      </c>
+      <c r="B12" s="60">
+        <v>2245000000</v>
+      </c>
+      <c r="C12" s="32"/>
+      <c r="D12" s="61">
+        <v>1860000000</v>
       </c>
       <c r="E12" s="3"/>
-      <c r="F12" s="31"/>
+      <c r="F12" s="3"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="25" t="s">
-        <v>32</v>
-[...6 lines deleted...]
-        <v>395000000</v>
+        <v>33</v>
+      </c>
+      <c r="B13" s="60">
+        <v>463000000</v>
+      </c>
+      <c r="C13" s="32"/>
+      <c r="D13" s="61">
+        <v>393000000</v>
       </c>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="25" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-        <v>2214000000</v>
+        <v>34</v>
+      </c>
+      <c r="B14" s="60">
+        <v>2355000000</v>
+      </c>
+      <c r="C14" s="32"/>
+      <c r="D14" s="61">
+        <v>2370000000</v>
       </c>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="26" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-        <v>1918000000</v>
+        <v>35</v>
+      </c>
+      <c r="B15" s="56">
+        <v>1877000000</v>
+      </c>
+      <c r="C15" s="36"/>
+      <c r="D15" s="57">
+        <v>1924000000</v>
       </c>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="27" t="s">
-        <v>35</v>
-[...6 lines deleted...]
-        <v>4527000000</v>
+        <v>36</v>
+      </c>
+      <c r="B16" s="58">
+        <v>4695000000</v>
+      </c>
+      <c r="C16" s="35"/>
+      <c r="D16" s="59">
+        <v>4687000000</v>
       </c>
       <c r="E16" s="3"/>
-      <c r="F16" s="3"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A17" s="28" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-        <v>1200000000</v>
+        <v>37</v>
+      </c>
+      <c r="B17" s="56">
+        <v>1753000000</v>
+      </c>
+      <c r="C17" s="36"/>
+      <c r="D17" s="57">
+        <v>1534000000</v>
       </c>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A18" s="29" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-        <v>15026000000</v>
+        <v>38</v>
+      </c>
+      <c r="B18" s="72">
+        <v>13796000000</v>
+      </c>
+      <c r="C18" s="37"/>
+      <c r="D18" s="73">
+        <v>13086000000</v>
       </c>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-        <v>15254000000</v>
+        <v>39</v>
+      </c>
+      <c r="B19" s="58">
+        <v>17870000000</v>
+      </c>
+      <c r="C19" s="35"/>
+      <c r="D19" s="59">
+        <v>16036000000</v>
       </c>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A20" s="28" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-        <v>-3907000000</v>
+        <v>40</v>
+      </c>
+      <c r="B20" s="56">
+        <v>-5725000000</v>
+      </c>
+      <c r="C20" s="36"/>
+      <c r="D20" s="57">
+        <v>-4225000000</v>
       </c>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A21" s="27" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-        <v>11347000000</v>
+        <v>41</v>
+      </c>
+      <c r="B21" s="58">
+        <v>12145000000</v>
+      </c>
+      <c r="C21" s="35"/>
+      <c r="D21" s="59">
+        <v>11811000000</v>
       </c>
       <c r="E21" s="3"/>
-      <c r="F21" s="3"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B22" s="52">
+        <v>42</v>
+      </c>
+      <c r="B22" s="60">
         <v>4330000000</v>
       </c>
-      <c r="C22" s="21"/>
-      <c r="D22" s="53">
+      <c r="C22" s="32"/>
+      <c r="D22" s="61">
         <v>4362000000</v>
       </c>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-        <v>936000000</v>
+        <v>43</v>
+      </c>
+      <c r="B23" s="60">
+        <v>973000000</v>
+      </c>
+      <c r="C23" s="32"/>
+      <c r="D23" s="61">
+        <v>1030000000</v>
       </c>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-        <v>257000000</v>
+        <v>44</v>
+      </c>
+      <c r="B24" s="60">
+        <v>323000000</v>
+      </c>
+      <c r="C24" s="32"/>
+      <c r="D24" s="61">
+        <v>263000000</v>
       </c>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-        <v>233000000</v>
+        <v>45</v>
+      </c>
+      <c r="B25" s="60">
+        <v>321000000</v>
+      </c>
+      <c r="C25" s="32"/>
+      <c r="D25" s="61">
+        <v>240000000</v>
       </c>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A26" s="4" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-        <v>3348000000</v>
+        <v>46</v>
+      </c>
+      <c r="B26" s="56">
+        <v>2505000000</v>
+      </c>
+      <c r="C26" s="36"/>
+      <c r="D26" s="57">
+        <v>2965000000</v>
       </c>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-        <v>35509000000</v>
+        <v>47</v>
+      </c>
+      <c r="B27" s="62">
+        <v>34393000000</v>
+      </c>
+      <c r="C27" s="38"/>
+      <c r="D27" s="63">
+        <v>33757000000</v>
       </c>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A28" s="17"/>
-[...2 lines deleted...]
-      <c r="D28" s="39"/>
+      <c r="A28" s="20"/>
+      <c r="B28" s="39"/>
+      <c r="C28" s="40"/>
+      <c r="D28" s="40"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A29" s="10" t="s">
-[...4 lines deleted...]
-      <c r="D29" s="21"/>
+      <c r="A29" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="B29" s="31"/>
+      <c r="C29" s="32"/>
+      <c r="D29" s="32"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      <c r="D30" s="21"/>
+        <v>49</v>
+      </c>
+      <c r="B30" s="31"/>
+      <c r="C30" s="32"/>
+      <c r="D30" s="32"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A31" s="24" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-        <v>750000000</v>
+        <v>50</v>
+      </c>
+      <c r="B31" s="54">
+        <v>1149000000</v>
+      </c>
+      <c r="C31" s="32"/>
+      <c r="D31" s="55">
+        <v>0</v>
       </c>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A32" s="24" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-        <v>820000000</v>
+        <v>51</v>
+      </c>
+      <c r="B32" s="60">
+        <v>638000000</v>
+      </c>
+      <c r="C32" s="32"/>
+      <c r="D32" s="61">
+        <v>866000000</v>
       </c>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A33" s="24" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-        <v>839000000</v>
+        <v>52</v>
+      </c>
+      <c r="B33" s="60">
+        <v>389000000</v>
+      </c>
+      <c r="C33" s="32"/>
+      <c r="D33" s="61">
+        <v>418000000</v>
       </c>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A34" s="24" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-        <v>159000000</v>
+        <v>53</v>
+      </c>
+      <c r="B34" s="60">
+        <v>138000000</v>
+      </c>
+      <c r="C34" s="32"/>
+      <c r="D34" s="61">
+        <v>284000000</v>
       </c>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A35" s="28" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-        <v>1075000000</v>
+        <v>54</v>
+      </c>
+      <c r="B35" s="56">
+        <v>782000000</v>
+      </c>
+      <c r="C35" s="36"/>
+      <c r="D35" s="57">
+        <v>921000000</v>
       </c>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A36" s="29" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-        <v>3643000000</v>
+        <v>55</v>
+      </c>
+      <c r="B36" s="72">
+        <v>3096000000</v>
+      </c>
+      <c r="C36" s="37"/>
+      <c r="D36" s="73">
+        <v>2489000000</v>
       </c>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-        <v>12846000000</v>
+        <v>56</v>
+      </c>
+      <c r="B37" s="58">
+        <v>12901000000</v>
+      </c>
+      <c r="C37" s="35"/>
+      <c r="D37" s="59">
+        <v>12848000000</v>
       </c>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-        <v>110000000</v>
+        <v>57</v>
+      </c>
+      <c r="B38" s="60">
+        <v>121000000</v>
+      </c>
+      <c r="C38" s="32"/>
+      <c r="D38" s="61">
+        <v>115000000</v>
       </c>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-        <v>53000000</v>
+        <v>58</v>
+      </c>
+      <c r="B39" s="60">
+        <v>63000000</v>
+      </c>
+      <c r="C39" s="32"/>
+      <c r="D39" s="61">
+        <v>56000000</v>
       </c>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A40" s="4" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-        <v>1954000000</v>
+        <v>59</v>
+      </c>
+      <c r="B40" s="56">
+        <v>1434000000</v>
+      </c>
+      <c r="C40" s="36"/>
+      <c r="D40" s="57">
+        <v>1843000000</v>
       </c>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A41" s="30" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-        <v>18606000000</v>
+        <v>60</v>
+      </c>
+      <c r="B41" s="72">
+        <v>17615000000</v>
+      </c>
+      <c r="C41" s="37"/>
+      <c r="D41" s="73">
+        <v>17351000000</v>
       </c>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A42" s="5"/>
       <c r="B42" s="5"/>
-      <c r="C42" s="34"/>
+      <c r="C42" s="35"/>
       <c r="D42" s="5"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      <c r="D43" s="21"/>
+        <v>61</v>
+      </c>
+      <c r="B43" s="31"/>
+      <c r="C43" s="32"/>
+      <c r="D43" s="32"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A44" s="24" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="B44" s="52">
+        <v>62</v>
+      </c>
+      <c r="B44" s="60">
         <v>0</v>
       </c>
-      <c r="C44" s="21"/>
-      <c r="D44" s="53">
+      <c r="C44" s="32"/>
+      <c r="D44" s="61">
         <v>0</v>
       </c>
       <c r="E44" s="3"/>
-      <c r="F44" s="3"/>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A45" s="24" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B45" s="52">
+        <v>63</v>
+      </c>
+      <c r="B45" s="60">
         <v>1741000000</v>
       </c>
-      <c r="C45" s="21"/>
-      <c r="D45" s="53">
+      <c r="C45" s="32"/>
+      <c r="D45" s="61">
         <v>1741000000</v>
       </c>
       <c r="E45" s="3"/>
-      <c r="F45" s="3"/>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A46" s="24" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-        <v>3935000000</v>
+        <v>64</v>
+      </c>
+      <c r="B46" s="60">
+        <v>4722000000</v>
+      </c>
+      <c r="C46" s="32"/>
+      <c r="D46" s="61">
+        <v>4058000000</v>
       </c>
       <c r="E46" s="3"/>
-      <c r="F46" s="3"/>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A47" s="24" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-        <v>52262000000</v>
+        <v>65</v>
+      </c>
+      <c r="B47" s="60">
+        <v>52483000000</v>
+      </c>
+      <c r="C47" s="32"/>
+      <c r="D47" s="61">
+        <v>52196000000</v>
       </c>
       <c r="E47" s="3"/>
-      <c r="F47" s="3"/>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A48" s="24" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      <c r="D48" s="21"/>
+        <v>66</v>
+      </c>
+      <c r="B48" s="31"/>
+      <c r="C48" s="32"/>
+      <c r="D48" s="32"/>
       <c r="E48" s="3"/>
-      <c r="F48" s="3"/>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A49" s="25" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-        <v>-40895000000</v>
+        <v>67</v>
+      </c>
+      <c r="B49" s="60">
+        <v>-42084000000</v>
+      </c>
+      <c r="C49" s="32"/>
+      <c r="D49" s="61">
+        <v>-41442000000</v>
       </c>
       <c r="E49" s="3"/>
-      <c r="F49" s="3"/>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A50" s="28" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-        <v>-140000000</v>
+        <v>68</v>
+      </c>
+      <c r="B50" s="56">
+        <v>-84000000</v>
+      </c>
+      <c r="C50" s="36"/>
+      <c r="D50" s="57">
+        <v>-147000000</v>
       </c>
       <c r="E50" s="3"/>
-      <c r="F50" s="3"/>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A51" s="30" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-        <v>16903000000</v>
+        <v>69</v>
+      </c>
+      <c r="B51" s="72">
+        <v>16778000000</v>
+      </c>
+      <c r="C51" s="37"/>
+      <c r="D51" s="73">
+        <v>16406000000</v>
       </c>
       <c r="E51" s="3"/>
       <c r="F51" s="3"/>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A52" s="6" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-        <v>35509000000</v>
+        <v>70</v>
+      </c>
+      <c r="B52" s="62">
+        <v>34393000000</v>
+      </c>
+      <c r="C52" s="38"/>
+      <c r="D52" s="63">
+        <v>33757000000</v>
       </c>
       <c r="E52" s="3"/>
       <c r="F52" s="3"/>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A53" s="17"/>
-[...2 lines deleted...]
-      <c r="D53" s="39"/>
+      <c r="A53" s="20"/>
+      <c r="B53" s="39"/>
+      <c r="C53" s="40"/>
+      <c r="D53" s="40"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A54" s="3"/>
-      <c r="B54" s="20"/>
-[...1 lines deleted...]
-      <c r="D54" s="21"/>
+      <c r="B54" s="31"/>
+      <c r="C54" s="32"/>
+      <c r="D54" s="32"/>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A55" s="22"/>
-      <c r="B55" s="20"/>
-[...1 lines deleted...]
-      <c r="D55" s="21"/>
+      <c r="B55" s="31"/>
+      <c r="C55" s="32"/>
+      <c r="D55" s="32"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A56" s="3"/>
-      <c r="B56" s="20"/>
-[...1 lines deleted...]
-      <c r="D56" s="21"/>
+      <c r="B56" s="31"/>
+      <c r="C56" s="32"/>
+      <c r="D56" s="32"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A57" s="3"/>
-      <c r="B57" s="20"/>
-[...1 lines deleted...]
-      <c r="D57" s="21"/>
+      <c r="B57" s="31"/>
+      <c r="C57" s="32"/>
+      <c r="D57" s="32"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A58" s="3"/>
-      <c r="B58" s="20"/>
-[...1 lines deleted...]
-      <c r="D58" s="21"/>
+      <c r="B58" s="31"/>
+      <c r="C58" s="32"/>
+      <c r="D58" s="32"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A59" s="3"/>
-[...2 lines deleted...]
-      <c r="D59" s="21"/>
+      <c r="B59" s="31"/>
+      <c r="C59" s="32"/>
+      <c r="D59" s="32"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A60" s="3"/>
-      <c r="B60" s="20"/>
-[...1 lines deleted...]
-      <c r="D60" s="21"/>
+      <c r="B60" s="31"/>
+      <c r="C60" s="32"/>
+      <c r="D60" s="32"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A61" s="3"/>
-      <c r="B61" s="20"/>
-[...1 lines deleted...]
-      <c r="D61" s="21"/>
+      <c r="B61" s="31"/>
+      <c r="C61" s="32"/>
+      <c r="D61" s="32"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A62" s="3"/>
-      <c r="B62" s="20"/>
-[...1 lines deleted...]
-      <c r="D62" s="21"/>
+      <c r="B62" s="31"/>
+      <c r="C62" s="32"/>
+      <c r="D62" s="32"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A63" s="3"/>
-[...3 lines deleted...]
-      <c r="E63" s="3"/>
+      <c r="A63" s="23"/>
+      <c r="B63" s="13"/>
+      <c r="C63" s="8"/>
+      <c r="D63" s="13"/>
+      <c r="E63" s="8"/>
       <c r="F63" s="3"/>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A64" s="23"/>
-[...3 lines deleted...]
-      <c r="E64" s="8"/>
+      <c r="A64" s="3"/>
+      <c r="B64" s="31"/>
+      <c r="C64" s="32"/>
+      <c r="D64" s="32"/>
+      <c r="E64" s="3"/>
       <c r="F64" s="3"/>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A65" s="3"/>
-      <c r="B65" s="20"/>
-[...1 lines deleted...]
-      <c r="D65" s="21"/>
+      <c r="B65" s="31"/>
+      <c r="C65" s="32"/>
+      <c r="D65" s="32"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A66" s="3"/>
-      <c r="B66" s="20"/>
-[...1 lines deleted...]
-      <c r="D66" s="21"/>
+      <c r="B66" s="31"/>
+      <c r="C66" s="32"/>
+      <c r="D66" s="32"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A67" s="3"/>
-      <c r="B67" s="20"/>
-[...1 lines deleted...]
-      <c r="D67" s="21"/>
+      <c r="B67" s="31"/>
+      <c r="C67" s="32"/>
+      <c r="D67" s="32"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A68" s="3"/>
-      <c r="B68" s="20"/>
-[...1 lines deleted...]
-      <c r="D68" s="21"/>
+      <c r="B68" s="31"/>
+      <c r="C68" s="32"/>
+      <c r="D68" s="32"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A69" s="3"/>
-      <c r="B69" s="20"/>
-[...1 lines deleted...]
-      <c r="D69" s="21"/>
+      <c r="B69" s="31"/>
+      <c r="C69" s="32"/>
+      <c r="D69" s="32"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A70" s="3"/>
-      <c r="B70" s="20"/>
-[...1 lines deleted...]
-      <c r="D70" s="21"/>
+      <c r="B70" s="31"/>
+      <c r="C70" s="32"/>
+      <c r="D70" s="32"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A71" s="3"/>
-      <c r="B71" s="20"/>
-[...1 lines deleted...]
-      <c r="D71" s="21"/>
+      <c r="B71" s="31"/>
+      <c r="C71" s="32"/>
+      <c r="D71" s="32"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A72" s="3"/>
-      <c r="B72" s="20"/>
-[...1 lines deleted...]
-      <c r="D72" s="21"/>
+      <c r="B72" s="31"/>
+      <c r="C72" s="32"/>
+      <c r="D72" s="32"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A73" s="3"/>
-      <c r="B73" s="20"/>
-[...1 lines deleted...]
-      <c r="D73" s="21"/>
+      <c r="B73" s="31"/>
+      <c r="C73" s="32"/>
+      <c r="D73" s="32"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A74" s="3"/>
-      <c r="B74" s="20"/>
-[...1 lines deleted...]
-      <c r="D74" s="21"/>
+      <c r="B74" s="31"/>
+      <c r="C74" s="32"/>
+      <c r="D74" s="32"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A75" s="3"/>
-      <c r="B75" s="20"/>
-[...1 lines deleted...]
-      <c r="D75" s="21"/>
+      <c r="B75" s="31"/>
+      <c r="C75" s="32"/>
+      <c r="D75" s="32"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A76" s="3"/>
-      <c r="B76" s="20"/>
-[...1 lines deleted...]
-      <c r="D76" s="21"/>
+      <c r="B76" s="31"/>
+      <c r="C76" s="32"/>
+      <c r="D76" s="32"/>
       <c r="E76" s="3"/>
       <c r="F76" s="3"/>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A77" s="3"/>
-      <c r="B77" s="20"/>
-[...1 lines deleted...]
-      <c r="D77" s="21"/>
+      <c r="B77" s="31"/>
+      <c r="C77" s="32"/>
+      <c r="D77" s="32"/>
       <c r="E77" s="3"/>
       <c r="F77" s="3"/>
-    </row>
-[...6 lines deleted...]
-      <c r="F78" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="B6:D6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:M62"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CA40891D-6B20-42E8-AED5-AACF446A7C27}">
+  <dimension ref="A1:N60"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="64.5703125" customWidth="1"/>
+    <col min="1" max="1" width="69.28515625" customWidth="1"/>
     <col min="2" max="2" width="11.85546875" customWidth="1"/>
     <col min="3" max="3" width="1.140625" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" customWidth="1"/>
     <col min="5" max="5" width="2.5703125" customWidth="1"/>
     <col min="6" max="7" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A1" s="69" t="s">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="69"/>
-[...1 lines deleted...]
-      <c r="D1" s="69"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="D2" s="69"/>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A2" s="48" t="s">
+        <v>71</v>
+      </c>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="D3" s="69"/>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A3" s="48" t="s">
+        <v>72</v>
+      </c>
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A4" s="10"/>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A4" s="13"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A5" s="10"/>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A5" s="13"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B6" s="69" t="s">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A6" s="13"/>
+      <c r="B6" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="69"/>
-      <c r="D6" s="69"/>
+      <c r="C6" s="48"/>
+      <c r="D6" s="48"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B7" s="70" t="s">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A7" s="42"/>
+      <c r="B7" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="70"/>
-      <c r="D7" s="70"/>
+      <c r="C7" s="49"/>
+      <c r="D7" s="49"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A8" s="10"/>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A8" s="13"/>
       <c r="B8" s="2">
+        <v>2026</v>
+      </c>
+      <c r="C8" s="34"/>
+      <c r="D8" s="2">
         <v>2025</v>
       </c>
-      <c r="C8" s="33"/>
-[...4 lines deleted...]
-      <c r="F8" s="42"/>
+      <c r="E8" s="32"/>
+      <c r="F8" s="43"/>
       <c r="G8" s="3"/>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="F9" s="21"/>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A9" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="B9" s="34"/>
+      <c r="C9" s="31"/>
+      <c r="D9" s="35"/>
+      <c r="E9" s="32"/>
+      <c r="F9" s="32"/>
       <c r="G9" s="3"/>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
-        <v>22</v>
-[...12 lines deleted...]
-    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+      <c r="B10" s="54">
+        <v>1545000000</v>
+      </c>
+      <c r="C10" s="32"/>
+      <c r="D10" s="55">
+        <v>1179000000</v>
+      </c>
+      <c r="E10" s="32"/>
+      <c r="F10" s="32"/>
+      <c r="G10" s="16"/>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="24" t="s">
-        <v>73</v>
-[...8 lines deleted...]
-    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+        <v>74</v>
+      </c>
+      <c r="B11" s="31"/>
+      <c r="C11" s="32"/>
+      <c r="D11" s="32"/>
+      <c r="E11" s="32"/>
+      <c r="F11" s="32"/>
+      <c r="G11" s="16"/>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="25" t="s">
-        <v>74</v>
-[...12 lines deleted...]
-    <row r="13" spans="1:7" hidden="1" x14ac:dyDescent="0.2">
+        <v>75</v>
+      </c>
+      <c r="B12" s="60">
+        <v>541000000</v>
+      </c>
+      <c r="C12" s="32"/>
+      <c r="D12" s="61">
+        <v>424000000</v>
+      </c>
+      <c r="E12" s="32"/>
+      <c r="F12" s="32"/>
+      <c r="G12" s="16"/>
+    </row>
+    <row r="13" spans="1:14" hidden="1" x14ac:dyDescent="0.2">
       <c r="A13" s="25" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B13" s="52">
+        <v>76</v>
+      </c>
+      <c r="B13" s="60">
         <v>0</v>
       </c>
-      <c r="C13" s="21"/>
-      <c r="D13" s="53">
+      <c r="C13" s="32"/>
+      <c r="D13" s="61">
         <v>0</v>
       </c>
-      <c r="E13" s="21"/>
-[...3 lines deleted...]
-    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="E13" s="32"/>
+      <c r="F13" s="32"/>
+      <c r="G13" s="16"/>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="25" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="B14" s="52">
+        <v>77</v>
+      </c>
+      <c r="B14" s="60">
+        <v>21000000</v>
+      </c>
+      <c r="C14" s="32"/>
+      <c r="D14" s="61">
         <v>20000000</v>
       </c>
-      <c r="C14" s="21"/>
-[...7 lines deleted...]
-    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="E14" s="32"/>
+      <c r="F14" s="32"/>
+      <c r="G14" s="16"/>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="25" t="s">
-        <v>77</v>
-[...12 lines deleted...]
-    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+        <v>78</v>
+      </c>
+      <c r="B15" s="60">
+        <v>109000000</v>
+      </c>
+      <c r="C15" s="32"/>
+      <c r="D15" s="61">
+        <v>116000000</v>
+      </c>
+      <c r="E15" s="32"/>
+      <c r="F15" s="32"/>
+      <c r="G15" s="16"/>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="25" t="s">
-        <v>78</v>
-[...10 lines deleted...]
-      <c r="G16" s="13"/>
+        <v>104</v>
+      </c>
+      <c r="B16" s="60">
+        <v>-5000000</v>
+      </c>
+      <c r="C16" s="32"/>
+      <c r="D16" s="61">
+        <v>0</v>
+      </c>
+      <c r="E16" s="32"/>
+      <c r="F16" s="32"/>
+      <c r="G16" s="51"/>
+      <c r="H16" s="51"/>
+      <c r="I16" s="51"/>
+      <c r="J16" s="51"/>
+      <c r="K16" s="51"/>
+      <c r="L16" s="51"/>
+      <c r="M16" s="51"/>
+      <c r="N16" s="51"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="25" t="s">
         <v>79</v>
       </c>
-      <c r="B17" s="52">
-[...8 lines deleted...]
-      <c r="G17" s="13"/>
+      <c r="B17" s="60">
+        <v>-4000000</v>
+      </c>
+      <c r="C17" s="32"/>
+      <c r="D17" s="61">
+        <v>-87000000</v>
+      </c>
+      <c r="E17" s="32"/>
+      <c r="F17" s="32"/>
+      <c r="G17" s="16"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>80</v>
       </c>
-      <c r="B18" s="20"/>
-[...4 lines deleted...]
-      <c r="G18" s="13"/>
+      <c r="B18" s="31"/>
+      <c r="C18" s="32"/>
+      <c r="D18" s="32"/>
+      <c r="E18" s="32"/>
+      <c r="F18" s="32"/>
+      <c r="G18" s="16"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="25" t="s">
         <v>81</v>
       </c>
-      <c r="B19" s="52">
-[...8 lines deleted...]
-      <c r="G19" s="13"/>
+      <c r="B19" s="60">
+        <v>-282000000</v>
+      </c>
+      <c r="C19" s="32"/>
+      <c r="D19" s="61">
+        <v>-141000000</v>
+      </c>
+      <c r="E19" s="32"/>
+      <c r="F19" s="32"/>
+      <c r="G19" s="16"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="25" t="s">
-        <v>35</v>
-[...10 lines deleted...]
-      <c r="G20" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="B20" s="60">
+        <v>109000000</v>
+      </c>
+      <c r="C20" s="32"/>
+      <c r="D20" s="61">
+        <v>-160000000</v>
+      </c>
+      <c r="E20" s="32"/>
+      <c r="F20" s="32"/>
+      <c r="G20" s="16"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="25" t="s">
-        <v>36</v>
-[...10 lines deleted...]
-      <c r="G21" s="13"/>
+        <v>37</v>
+      </c>
+      <c r="B21" s="60">
+        <v>-9000000</v>
+      </c>
+      <c r="C21" s="32"/>
+      <c r="D21" s="61">
+        <v>-7000000</v>
+      </c>
+      <c r="E21" s="32"/>
+      <c r="F21" s="32"/>
+      <c r="G21" s="16"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="25" t="s">
         <v>82</v>
       </c>
-      <c r="B22" s="52">
-[...8 lines deleted...]
-      <c r="G22" s="13"/>
+      <c r="B22" s="60">
+        <v>-125000000</v>
+      </c>
+      <c r="C22" s="32"/>
+      <c r="D22" s="61">
+        <v>-121000000</v>
+      </c>
+      <c r="E22" s="32"/>
+      <c r="F22" s="32"/>
+      <c r="G22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="25" t="s">
-        <v>51</v>
-[...10 lines deleted...]
-      <c r="G23" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="B23" s="60">
+        <v>-447000000</v>
+      </c>
+      <c r="C23" s="32"/>
+      <c r="D23" s="61">
+        <v>-427000000</v>
+      </c>
+      <c r="E23" s="32"/>
+      <c r="F23" s="32"/>
+      <c r="G23" s="16"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="25" t="s">
-        <v>52</v>
-[...10 lines deleted...]
-      <c r="G24" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="B24" s="60">
+        <v>130000000</v>
+      </c>
+      <c r="C24" s="32"/>
+      <c r="D24" s="61">
+        <v>132000000</v>
+      </c>
+      <c r="E24" s="32"/>
+      <c r="F24" s="32"/>
+      <c r="G24" s="16"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A25" s="24" t="s">
         <v>83</v>
       </c>
-      <c r="B25" s="52">
-[...8 lines deleted...]
-      <c r="G25" s="13"/>
+      <c r="B25" s="60">
+        <v>4000000</v>
+      </c>
+      <c r="C25" s="32"/>
+      <c r="D25" s="61">
+        <v>-9000000</v>
+      </c>
+      <c r="E25" s="32"/>
+      <c r="F25" s="32"/>
+      <c r="G25" s="16"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="28" t="s">
         <v>84</v>
       </c>
-      <c r="B26" s="48">
-[...8 lines deleted...]
-      <c r="G26" s="13"/>
+      <c r="B26" s="56">
+        <v>-67000000</v>
+      </c>
+      <c r="C26" s="36"/>
+      <c r="D26" s="57">
+        <v>-70000000</v>
+      </c>
+      <c r="E26" s="32"/>
+      <c r="F26" s="32"/>
+      <c r="G26" s="16"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A27" s="30" t="s">
-        <v>72</v>
-[...10 lines deleted...]
-      <c r="G27" s="13"/>
+        <v>73</v>
+      </c>
+      <c r="B27" s="72">
+        <v>1520000000</v>
+      </c>
+      <c r="C27" s="37"/>
+      <c r="D27" s="73">
+        <v>849000000</v>
+      </c>
+      <c r="E27" s="32"/>
+      <c r="F27" s="32"/>
+      <c r="G27" s="16"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A28" s="5"/>
-      <c r="B28" s="33"/>
-[...4 lines deleted...]
-      <c r="G28" s="15"/>
+      <c r="B28" s="34"/>
+      <c r="C28" s="35"/>
+      <c r="D28" s="35"/>
+      <c r="E28" s="32"/>
+      <c r="F28" s="32"/>
+      <c r="G28" s="18"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A29" s="10" t="s">
+      <c r="A29" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="B29" s="20"/>
-[...4 lines deleted...]
-      <c r="G29" s="15"/>
+      <c r="B29" s="31"/>
+      <c r="C29" s="32"/>
+      <c r="D29" s="32"/>
+      <c r="E29" s="32"/>
+      <c r="F29" s="32"/>
+      <c r="G29" s="18"/>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A30" s="24" t="s">
         <v>86</v>
       </c>
-      <c r="B30" s="52">
-[...10 lines deleted...]
-    <row r="31" spans="1:13" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="60">
+        <v>-676000000</v>
+      </c>
+      <c r="C30" s="32"/>
+      <c r="D30" s="61">
+        <v>-1123000000</v>
+      </c>
+      <c r="E30" s="32"/>
+      <c r="F30" s="32"/>
+      <c r="G30" s="16"/>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A31" s="24" t="s">
         <v>87</v>
       </c>
-      <c r="B31" s="52">
-[...14 lines deleted...]
-      <c r="M31" s="71"/>
+      <c r="B31" s="60">
+        <v>555000000</v>
+      </c>
+      <c r="C31" s="32"/>
+      <c r="D31" s="61">
+        <v>260000000</v>
+      </c>
+      <c r="E31" s="32"/>
+      <c r="F31" s="52"/>
+      <c r="G31" s="52"/>
+      <c r="H31" s="52"/>
+      <c r="I31" s="52"/>
+      <c r="J31" s="52"/>
+      <c r="K31" s="52"/>
+      <c r="L31" s="52"/>
+      <c r="M31" s="52"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A32" s="24" t="s">
         <v>88</v>
       </c>
-      <c r="B32" s="52">
+      <c r="B32" s="60">
+        <v>5000000</v>
+      </c>
+      <c r="C32" s="32"/>
+      <c r="D32" s="61">
         <v>0</v>
       </c>
-      <c r="C32" s="21"/>
-[...5 lines deleted...]
-      <c r="G32" s="14"/>
+      <c r="E32" s="32"/>
+      <c r="F32" s="32"/>
+      <c r="G32" s="17"/>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A33" s="24" t="s">
         <v>89</v>
       </c>
-      <c r="B33" s="52">
-[...8 lines deleted...]
-      <c r="G33" s="13"/>
+      <c r="B33" s="60">
+        <v>-935000000</v>
+      </c>
+      <c r="C33" s="32"/>
+      <c r="D33" s="61">
+        <v>-647000000</v>
+      </c>
+      <c r="E33" s="32"/>
+      <c r="F33" s="32"/>
+      <c r="G33" s="16"/>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A34" s="24" t="s">
         <v>90</v>
       </c>
-      <c r="B34" s="52">
-[...8 lines deleted...]
-      <c r="G34" s="14"/>
+      <c r="B34" s="60">
+        <v>1043000000</v>
+      </c>
+      <c r="C34" s="32"/>
+      <c r="D34" s="61">
+        <v>2807000000</v>
+      </c>
+      <c r="E34" s="32"/>
+      <c r="F34" s="32"/>
+      <c r="G34" s="17"/>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A35" s="28" t="s">
         <v>84</v>
       </c>
-      <c r="B35" s="48">
-[...8 lines deleted...]
-      <c r="G35" s="14"/>
+      <c r="B35" s="56">
+        <v>-39000000</v>
+      </c>
+      <c r="C35" s="36"/>
+      <c r="D35" s="57">
+        <v>-44000000</v>
+      </c>
+      <c r="E35" s="32"/>
+      <c r="F35" s="32"/>
+      <c r="G35" s="17"/>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A36" s="30" t="s">
         <v>85</v>
       </c>
-      <c r="B36" s="61">
-[...4 lines deleted...]
-        <v>614000000</v>
+      <c r="B36" s="72">
+        <v>-47000000</v>
+      </c>
+      <c r="C36" s="37"/>
+      <c r="D36" s="73">
+        <v>1253000000</v>
       </c>
       <c r="E36" s="3"/>
-      <c r="F36" s="21"/>
-      <c r="G36" s="13"/>
+      <c r="F36" s="32"/>
+      <c r="G36" s="16"/>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A37" s="5"/>
-      <c r="B37" s="33"/>
-[...1 lines deleted...]
-      <c r="D37" s="34"/>
+      <c r="B37" s="34"/>
+      <c r="C37" s="35"/>
+      <c r="D37" s="35"/>
       <c r="E37" s="3"/>
-      <c r="F37" s="21"/>
-      <c r="G37" s="15"/>
+      <c r="F37" s="32"/>
+      <c r="G37" s="18"/>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A38" s="10" t="s">
+      <c r="A38" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="B38" s="10"/>
-      <c r="C38" s="21"/>
+      <c r="B38" s="13"/>
+      <c r="C38" s="32"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
-      <c r="G38" s="13"/>
+      <c r="G38" s="16"/>
     </row>
     <row r="39" spans="1:7" hidden="1" x14ac:dyDescent="0.2">
       <c r="A39" s="24" t="s">
         <v>92</v>
       </c>
-      <c r="B39" s="52">
+      <c r="B39" s="60">
         <v>0</v>
       </c>
-      <c r="C39" s="21"/>
-      <c r="D39" s="53">
+      <c r="C39" s="32"/>
+      <c r="D39" s="61">
         <v>0</v>
       </c>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
-      <c r="G39" s="13"/>
+      <c r="G39" s="16"/>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A40" s="24" t="s">
         <v>93</v>
       </c>
-      <c r="B40" s="53">
+      <c r="B40" s="60">
         <v>0</v>
       </c>
-      <c r="C40" s="21"/>
-[...1 lines deleted...]
-        <v>-300000000</v>
+      <c r="C40" s="32"/>
+      <c r="D40" s="61">
+        <v>-750000000</v>
       </c>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
-      <c r="G40" s="13"/>
+      <c r="G40" s="16"/>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A41" s="24" t="s">
         <v>94</v>
       </c>
-      <c r="B41" s="52">
-[...4 lines deleted...]
-        <v>-1240000000</v>
+      <c r="B41" s="60">
+        <v>-1291000000</v>
+      </c>
+      <c r="C41" s="32"/>
+      <c r="D41" s="61">
+        <v>-1238000000</v>
       </c>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
-      <c r="G41" s="13"/>
+      <c r="G41" s="16"/>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A42" s="24" t="s">
         <v>95</v>
       </c>
-      <c r="B42" s="52">
-[...4 lines deleted...]
-        <v>-537000000</v>
+      <c r="B42" s="60">
+        <v>-158000000</v>
+      </c>
+      <c r="C42" s="32"/>
+      <c r="D42" s="61">
+        <v>-653000000</v>
       </c>
       <c r="E42" s="3"/>
-      <c r="F42" s="21"/>
-      <c r="G42" s="13"/>
+      <c r="F42" s="32"/>
+      <c r="G42" s="16"/>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A43" s="24" t="s">
         <v>96</v>
       </c>
-      <c r="B43" s="52">
-[...4 lines deleted...]
-        <v>87000000</v>
+      <c r="B43" s="60">
+        <v>309000000</v>
+      </c>
+      <c r="C43" s="32"/>
+      <c r="D43" s="61">
+        <v>118000000</v>
       </c>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
-      <c r="G43" s="13"/>
+      <c r="G43" s="16"/>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A44" s="28" t="s">
         <v>84</v>
       </c>
-      <c r="B44" s="48">
-[...4 lines deleted...]
-        <v>-11000000</v>
+      <c r="B44" s="56">
+        <v>-9000000</v>
+      </c>
+      <c r="C44" s="36"/>
+      <c r="D44" s="57">
+        <v>-16000000</v>
       </c>
       <c r="E44" s="3"/>
-      <c r="F44" s="21"/>
-      <c r="G44" s="13"/>
+      <c r="F44" s="32"/>
+      <c r="G44" s="16"/>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A45" s="30" t="s">
         <v>97</v>
       </c>
-      <c r="B45" s="61">
-[...4 lines deleted...]
-        <v>-2001000000</v>
+      <c r="B45" s="72">
+        <v>-1149000000</v>
+      </c>
+      <c r="C45" s="37"/>
+      <c r="D45" s="73">
+        <v>-2539000000</v>
       </c>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A46" s="5"/>
-      <c r="B46" s="43"/>
-      <c r="C46" s="34"/>
+      <c r="B46" s="44"/>
+      <c r="C46" s="35"/>
       <c r="D46" s="5"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="3"/>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="B47" s="52">
-[...4 lines deleted...]
-        <v>611000000</v>
+      <c r="B47" s="60">
+        <v>324000000</v>
+      </c>
+      <c r="C47" s="32"/>
+      <c r="D47" s="61">
+        <v>-437000000</v>
       </c>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A48" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="B48" s="48">
-[...4 lines deleted...]
-        <v>2589000000</v>
+      <c r="B48" s="56">
+        <v>3225000000</v>
+      </c>
+      <c r="C48" s="36"/>
+      <c r="D48" s="57">
+        <v>3200000000</v>
       </c>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="3"/>
     </row>
-    <row r="49" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A49" s="6" t="s">
         <v>100</v>
       </c>
-      <c r="B49" s="54">
-[...4 lines deleted...]
-        <v>3200000000</v>
+      <c r="B49" s="62">
+        <v>3549000000</v>
+      </c>
+      <c r="C49" s="38"/>
+      <c r="D49" s="63">
+        <v>2763000000</v>
       </c>
       <c r="E49" s="3"/>
-      <c r="F49" s="21"/>
+      <c r="F49" s="32"/>
       <c r="G49" s="3"/>
     </row>
-    <row r="50" spans="1:13" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="F50" s="21"/>
+    <row r="50" spans="1:13" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="45"/>
+      <c r="B50" s="46"/>
+      <c r="C50" s="40"/>
+      <c r="D50" s="45"/>
+      <c r="E50" s="32"/>
+      <c r="F50" s="32"/>
       <c r="G50" s="3"/>
     </row>
     <row r="51" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A51" s="40" t="s">
+      <c r="A51" s="41" t="s">
         <v>101</v>
       </c>
       <c r="B51" s="1"/>
-      <c r="C51" s="21"/>
-      <c r="D51" s="45"/>
+      <c r="C51" s="32"/>
+      <c r="D51" s="47"/>
       <c r="E51" s="3"/>
       <c r="F51" s="3"/>
       <c r="G51" s="3"/>
     </row>
     <row r="52" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A52" s="24" t="s">
         <v>102</v>
       </c>
-      <c r="B52" s="46">
-[...6 lines deleted...]
-      <c r="E52" s="3"/>
+      <c r="B52" s="54">
+        <v>0</v>
+      </c>
+      <c r="C52" s="32"/>
+      <c r="D52" s="55">
+        <v>0</v>
+      </c>
       <c r="F52" s="3"/>
       <c r="G52" s="3"/>
-    </row>
-    <row r="53" spans="1:13" hidden="1" x14ac:dyDescent="0.2">
+      <c r="H52" s="53"/>
+      <c r="I52" s="53"/>
+      <c r="J52" s="53"/>
+      <c r="K52" s="53"/>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A53" s="28" t="s">
+        <v>105</v>
+      </c>
+      <c r="B53" s="56">
+        <v>555000000</v>
+      </c>
+      <c r="C53" s="36"/>
+      <c r="D53" s="57">
+        <v>260000000</v>
+      </c>
+      <c r="F53" s="52"/>
+      <c r="G53" s="52"/>
+      <c r="H53" s="52"/>
+      <c r="I53" s="52"/>
+      <c r="J53" s="52"/>
+      <c r="K53" s="52"/>
+      <c r="L53" s="52"/>
+      <c r="M53" s="52"/>
+    </row>
+    <row r="54" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="B53" s="48">
-[...41 lines deleted...]
-      <c r="D55" s="17"/>
+      <c r="B54" s="62">
+        <v>555000000</v>
+      </c>
+      <c r="C54" s="38"/>
+      <c r="D54" s="63">
+        <v>260000000</v>
+      </c>
+      <c r="F54" s="52"/>
+      <c r="G54" s="52"/>
+      <c r="H54" s="52"/>
+      <c r="I54" s="52"/>
+      <c r="J54" s="52"/>
+      <c r="K54" s="52"/>
+      <c r="L54" s="52"/>
+      <c r="M54" s="52"/>
+    </row>
+    <row r="55" spans="1:13" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="20"/>
+      <c r="B55" s="21"/>
+      <c r="C55" s="40"/>
+      <c r="D55" s="20"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="3"/>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A56" s="3"/>
-      <c r="B56" s="10"/>
-      <c r="C56" s="21"/>
+      <c r="B56" s="13"/>
+      <c r="C56" s="32"/>
       <c r="D56" s="3"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
       <c r="G56" s="3"/>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A57" s="3"/>
-      <c r="B57" s="10"/>
-      <c r="C57" s="21"/>
+      <c r="B57" s="13"/>
+      <c r="C57" s="32"/>
       <c r="D57" s="3"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="3"/>
     </row>
     <row r="58" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A58" s="3"/>
-      <c r="B58" s="10"/>
-      <c r="C58" s="21"/>
+      <c r="B58" s="13"/>
+      <c r="C58" s="32"/>
       <c r="D58" s="3"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="3"/>
     </row>
     <row r="59" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A59" s="3"/>
-      <c r="B59" s="10"/>
-      <c r="C59" s="21"/>
+      <c r="B59" s="13"/>
+      <c r="C59" s="32"/>
       <c r="D59" s="3"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="3"/>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A60" s="3"/>
-[...1 lines deleted...]
-      <c r="C60" s="21"/>
+      <c r="A60" s="23"/>
+      <c r="B60" s="13"/>
+      <c r="C60" s="8"/>
       <c r="D60" s="3"/>
-      <c r="E60" s="3"/>
-      <c r="F60" s="3"/>
+      <c r="E60" s="13"/>
+      <c r="F60" s="8"/>
       <c r="G60" s="3"/>
     </row>
-    <row r="61" spans="1:13" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="7">
+  <mergeCells count="9">
+    <mergeCell ref="G16:N16"/>
     <mergeCell ref="F31:M31"/>
+    <mergeCell ref="H52:K52"/>
     <mergeCell ref="F53:M54"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B6:D6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>