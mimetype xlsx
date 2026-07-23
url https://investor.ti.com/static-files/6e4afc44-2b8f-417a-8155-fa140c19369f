--- v1 (2026-06-13)
+++ v2 (2026-07-23)
@@ -3,82 +3,95 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" autoCompressPictures="0" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\10-Q &amp; 10-K &amp; ER Files\2026\Q1 2026\Webtables\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\10-Q &amp; 10-K &amp; ER Files\2026\Q2 2026\Webtables\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2D88C66E-EF33-4E9C-9FE4-DA422E2589D7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{449776B2-3708-4CF0-ACBB-F10B73D845AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Qtr Statements of Income" sheetId="1" r:id="rId1"/>
     <sheet name="Qtr Consolidated Balance Sheets" sheetId="2" r:id="rId2"/>
-    <sheet name="Qtr Statements of Cash Flows" sheetId="4" r:id="rId3"/>
+    <sheet name="Qtr Statements of Cash Flows" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="140000" concurrentCalc="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="106">
   <si>
     <t>TEXAS INSTRUMENTS INCORPORATED AND SUBSIDIARIES</t>
   </si>
   <si>
     <t>Consolidated Statements of Income</t>
   </si>
   <si>
     <t>(In millions, except per-share amounts)</t>
   </si>
   <si>
     <t>For Three Months Ended</t>
   </si>
   <si>
-    <t>March 31,</t>
+    <t>June 30,</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Cost of revenue (COR)</t>
   </si>
   <si>
     <t>Gross profit</t>
   </si>
   <si>
     <t xml:space="preserve">Research and development (R&amp;D) </t>
   </si>
   <si>
     <t>Selling, general and administrative (SG&amp;A)</t>
   </si>
   <si>
     <t>Acquisition charges</t>
   </si>
   <si>
     <t>Restructuring charges/other</t>
   </si>
   <si>
     <t>Operating profit</t>
   </si>
@@ -118,51 +131,51 @@
   <si>
     <t>Income allocated to RSUs</t>
   </si>
   <si>
     <t>Income allocated to common stock for diluted EPS</t>
   </si>
   <si>
     <t>Consolidated Balance Sheets</t>
   </si>
   <si>
     <t>(In millions, except par value)</t>
   </si>
   <si>
     <t>Assets</t>
   </si>
   <si>
     <t>Current assets:</t>
   </si>
   <si>
     <t>Cash and cash equivalents</t>
   </si>
   <si>
     <t>Short-term investments</t>
   </si>
   <si>
-    <t>Accounts receivable, net of allowances of ($32) and ($16)</t>
+    <t>Accounts receivable, net of allowances of ($22) and ($24)</t>
   </si>
   <si>
     <t>Raw materials</t>
   </si>
   <si>
     <t>Work in process</t>
   </si>
   <si>
     <t>Finished goods</t>
   </si>
   <si>
     <t>Inventories</t>
   </si>
   <si>
     <t>Prepaid expenses and other current assets</t>
   </si>
   <si>
     <t>Total current assets</t>
   </si>
   <si>
     <t>Property, plant and equipment at cost</t>
   </si>
   <si>
     <t>Accumulated depreciation</t>
   </si>
@@ -223,51 +236,51 @@
   <si>
     <t>Other long-term liabilities</t>
   </si>
   <si>
     <t>Total liabilities</t>
   </si>
   <si>
     <t>Stockholders' equity:</t>
   </si>
   <si>
     <t>Preferred stock, $25 par value. Shares authorized – 10; none issued</t>
   </si>
   <si>
     <t>Common stock, $1 par value. Shares authorized – 2,400; shares issued – 1,741</t>
   </si>
   <si>
     <t>Paid-in capital</t>
   </si>
   <si>
     <t>Retained earnings</t>
   </si>
   <si>
     <t>Treasury common stock at cost.</t>
   </si>
   <si>
-    <t>Shares: March 31, 2026 – 831; March 31, 2025 – 832</t>
+    <t>Shares: June 30, 2026 – 828; June 30, 2025 – 832</t>
   </si>
   <si>
     <t>Accumulated other comprehensive income (loss), net of taxes (AOCI)</t>
   </si>
   <si>
     <t>Total stockholders' equity</t>
   </si>
   <si>
     <t>Total liabilities and stockholders' equity</t>
   </si>
   <si>
     <t>Consolidated Statements of Cash Flows</t>
   </si>
   <si>
     <t>(In millions)</t>
   </si>
   <si>
     <t>Cash flows from operating activities</t>
   </si>
   <si>
     <t>Adjustments to net income:</t>
   </si>
   <si>
     <t>Depreciation</t>
   </si>
@@ -547,51 +560,51 @@
       <top style="double">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -630,57 +643,63 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -1126,449 +1145,449 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F41"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" showRuler="0" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="64" customWidth="1"/>
     <col min="2" max="2" width="11.85546875" customWidth="1"/>
     <col min="3" max="3" width="1.140625" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" customWidth="1"/>
     <col min="5" max="5" width="3.28515625" customWidth="1"/>
     <col min="6" max="6" width="42" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-[...1 lines deleted...]
-      <c r="D1" s="48"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="48"/>
-[...1 lines deleted...]
-      <c r="D2" s="48"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A3" s="48" t="s">
+      <c r="A3" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="48"/>
-[...1 lines deleted...]
-      <c r="D3" s="48"/>
+      <c r="B3" s="50"/>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="13"/>
-      <c r="B6" s="48" t="s">
+      <c r="B6" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="48"/>
-      <c r="D6" s="48"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="13"/>
-      <c r="B7" s="49" t="s">
+      <c r="B7" s="51" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="49"/>
-      <c r="D7" s="49"/>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="13"/>
       <c r="B8" s="2">
         <v>2026</v>
       </c>
       <c r="C8" s="14"/>
       <c r="D8" s="2">
         <v>2025</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="3"/>
       <c r="B9" s="15"/>
       <c r="C9" s="3"/>
       <c r="D9" s="15"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="54">
-[...4 lines deleted...]
-        <v>4069000000</v>
+      <c r="B10" s="56">
+        <v>5463000000</v>
+      </c>
+      <c r="C10" s="34"/>
+      <c r="D10" s="57">
+        <v>4448000000</v>
       </c>
       <c r="E10" s="16"/>
       <c r="F10" s="3"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="56">
-[...4 lines deleted...]
-        <v>1756000000</v>
+      <c r="B11" s="58">
+        <v>2111000000</v>
+      </c>
+      <c r="C11" s="38"/>
+      <c r="D11" s="59">
+        <v>1873000000</v>
       </c>
       <c r="E11" s="17"/>
       <c r="F11" s="18"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="58">
-[...4 lines deleted...]
-        <v>2313000000</v>
+      <c r="B12" s="60">
+        <v>3352000000</v>
+      </c>
+      <c r="C12" s="37"/>
+      <c r="D12" s="61">
+        <v>2575000000</v>
       </c>
       <c r="E12" s="17"/>
       <c r="F12" s="19"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="60">
-[...4 lines deleted...]
-        <v>517000000</v>
+      <c r="B13" s="62">
+        <v>535000000</v>
+      </c>
+      <c r="C13" s="34"/>
+      <c r="D13" s="63">
+        <v>527000000</v>
       </c>
       <c r="E13" s="16"/>
       <c r="F13" s="19"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="60">
-[...4 lines deleted...]
-        <v>472000000</v>
+      <c r="B14" s="62">
+        <v>490000000</v>
+      </c>
+      <c r="C14" s="34"/>
+      <c r="D14" s="63">
+        <v>485000000</v>
       </c>
       <c r="E14" s="16"/>
       <c r="F14" s="18"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="60">
+      <c r="B15" s="62">
         <v>17000000</v>
       </c>
-      <c r="C15" s="32"/>
-      <c r="D15" s="61">
+      <c r="C15" s="34"/>
+      <c r="D15" s="63">
         <v>0</v>
       </c>
       <c r="E15" s="16"/>
       <c r="F15" s="18"/>
     </row>
     <row r="16" spans="1:6" hidden="1" x14ac:dyDescent="0.2">
       <c r="A16" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="56">
+      <c r="B16" s="58">
         <v>0</v>
       </c>
-      <c r="C16" s="36"/>
-      <c r="D16" s="57">
+      <c r="C16" s="38"/>
+      <c r="D16" s="59">
         <v>0</v>
       </c>
       <c r="E16" s="16"/>
       <c r="F16" s="18"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="58">
-[...4 lines deleted...]
-        <v>1324000000</v>
+      <c r="B17" s="60">
+        <v>2310000000</v>
+      </c>
+      <c r="C17" s="37"/>
+      <c r="D17" s="61">
+        <v>1563000000</v>
       </c>
       <c r="E17" s="16"/>
       <c r="F17" s="18"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="60">
-[...4 lines deleted...]
-        <v>80000000</v>
+      <c r="B18" s="62">
+        <v>69000000</v>
+      </c>
+      <c r="C18" s="34"/>
+      <c r="D18" s="63">
+        <v>48000000</v>
       </c>
       <c r="E18" s="16"/>
       <c r="F18" s="18"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A19" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="56">
+      <c r="B19" s="58">
         <v>141000000</v>
       </c>
-      <c r="C19" s="36"/>
-[...1 lines deleted...]
-        <v>128000000</v>
+      <c r="C19" s="38"/>
+      <c r="D19" s="59">
+        <v>133000000</v>
       </c>
       <c r="E19" s="16"/>
       <c r="F19" s="18"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B20" s="58">
-[...4 lines deleted...]
-        <v>1276000000</v>
+      <c r="B20" s="60">
+        <v>2238000000</v>
+      </c>
+      <c r="C20" s="37"/>
+      <c r="D20" s="61">
+        <v>1478000000</v>
       </c>
       <c r="E20" s="17"/>
       <c r="F20" s="18"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A21" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B21" s="56">
-[...4 lines deleted...]
-        <v>97000000</v>
+      <c r="B21" s="58">
+        <v>258000000</v>
+      </c>
+      <c r="C21" s="38"/>
+      <c r="D21" s="59">
+        <v>183000000</v>
       </c>
       <c r="E21" s="16"/>
       <c r="F21" s="19"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="62">
-[...4 lines deleted...]
-        <v>1179000000</v>
+      <c r="B22" s="64">
+        <v>1980000000</v>
+      </c>
+      <c r="C22" s="40"/>
+      <c r="D22" s="65">
+        <v>1295000000</v>
       </c>
       <c r="E22" s="16"/>
       <c r="F22" s="18"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A23" s="20"/>
-      <c r="B23" s="39"/>
-[...1 lines deleted...]
-      <c r="D23" s="40"/>
+      <c r="B23" s="41"/>
+      <c r="C23" s="42"/>
+      <c r="D23" s="42"/>
       <c r="E23" s="16"/>
       <c r="F23" s="18"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A24" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="64">
-[...4 lines deleted...]
-        <v>1.28</v>
+      <c r="B24" s="66">
+        <v>2.14</v>
+      </c>
+      <c r="C24" s="67"/>
+      <c r="D24" s="68">
+        <v>1.41</v>
       </c>
       <c r="E24" s="16"/>
       <c r="F24" s="18"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A25" s="20"/>
-      <c r="B25" s="21"/>
-[...1 lines deleted...]
-      <c r="D25" s="20"/>
+      <c r="B25" s="41"/>
+      <c r="C25" s="42"/>
+      <c r="D25" s="42"/>
       <c r="E25" s="16"/>
       <c r="F25" s="18"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A26" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B26" s="13"/>
-[...1 lines deleted...]
-      <c r="D26" s="3"/>
+      <c r="B26" s="33"/>
+      <c r="C26" s="34"/>
+      <c r="D26" s="34"/>
       <c r="E26" s="16"/>
       <c r="F26" s="18"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A27" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B27" s="67">
-[...4 lines deleted...]
-        <v>910000000</v>
+      <c r="B27" s="69">
+        <v>912000000</v>
+      </c>
+      <c r="C27" s="67"/>
+      <c r="D27" s="70">
+        <v>908000000</v>
       </c>
       <c r="E27" s="16"/>
       <c r="F27" s="18"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A28" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="B28" s="69">
-[...4 lines deleted...]
-        <v>916000000</v>
+      <c r="B28" s="71">
+        <v>920000000</v>
+      </c>
+      <c r="C28" s="72"/>
+      <c r="D28" s="73">
+        <v>912000000</v>
       </c>
       <c r="E28" s="16"/>
       <c r="F28" s="18"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A29" s="20"/>
       <c r="B29" s="21"/>
       <c r="C29" s="20"/>
       <c r="D29" s="20"/>
       <c r="E29" s="16"/>
       <c r="F29" s="18"/>
     </row>
     <row r="30" spans="1:6" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="50" t="s">
+      <c r="A30" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="B30" s="50"/>
-[...1 lines deleted...]
-      <c r="D30" s="50"/>
+      <c r="B30" s="52"/>
+      <c r="C30" s="52"/>
+      <c r="D30" s="52"/>
       <c r="E30" s="16"/>
       <c r="F30" s="11"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A31" s="3"/>
       <c r="B31" s="1"/>
       <c r="C31" s="3"/>
       <c r="D31" s="1"/>
       <c r="E31" s="16"/>
       <c r="F31" s="18"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A32" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="B32" s="54">
-[...4 lines deleted...]
-        <v>1179000000</v>
+      <c r="B32" s="56">
+        <v>1980000000</v>
+      </c>
+      <c r="C32" s="34"/>
+      <c r="D32" s="57">
+        <v>1295000000</v>
       </c>
       <c r="E32" s="16"/>
       <c r="F32" s="18"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A33" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="B33" s="56">
-[...4 lines deleted...]
-        <v>-6000000</v>
+      <c r="B33" s="58">
+        <v>-11000000</v>
+      </c>
+      <c r="C33" s="38"/>
+      <c r="D33" s="59">
+        <v>-7000000</v>
       </c>
       <c r="E33" s="3"/>
       <c r="F33" s="18"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="B34" s="62">
-[...4 lines deleted...]
-        <v>1173000000</v>
+      <c r="B34" s="64">
+        <v>1969000000</v>
+      </c>
+      <c r="C34" s="40"/>
+      <c r="D34" s="65">
+        <v>1288000000</v>
       </c>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A35" s="20"/>
       <c r="B35" s="21"/>
       <c r="C35" s="20"/>
       <c r="D35" s="21"/>
       <c r="E35" s="22"/>
       <c r="F35" s="3"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A36" s="3"/>
       <c r="B36" s="13"/>
       <c r="C36" s="3"/>
       <c r="D36" s="13"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A37" s="17"/>
       <c r="B37" s="13"/>
       <c r="C37" s="3"/>
       <c r="D37" s="13"/>
@@ -1600,1741 +1619,1737 @@
       <c r="F40" s="3"/>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A41" s="23"/>
       <c r="B41" s="13"/>
       <c r="C41" s="3"/>
       <c r="D41" s="13"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A30:D30"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B6:D6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:F77"/>
+  <dimension ref="A1:G77"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="78.140625" customWidth="1"/>
     <col min="2" max="2" width="11.85546875" customWidth="1"/>
     <col min="3" max="3" width="1.140625" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" customWidth="1"/>
     <col min="5" max="5" width="2" customWidth="1"/>
     <col min="6" max="6" width="64.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-[...1 lines deleted...]
-      <c r="D1" s="48"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="50" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="48"/>
-[...1 lines deleted...]
-      <c r="D2" s="48"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A3" s="48" t="s">
+      <c r="A3" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="48"/>
-[...1 lines deleted...]
-      <c r="D3" s="48"/>
+      <c r="B3" s="50"/>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="13"/>
-      <c r="B4" s="31"/>
-[...1 lines deleted...]
-      <c r="D4" s="32"/>
+      <c r="B4" s="33"/>
+      <c r="C4" s="33"/>
+      <c r="D4" s="34"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A5" s="13"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="3"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="13"/>
-      <c r="B6" s="49" t="s">
+      <c r="B6" s="51" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="49"/>
-      <c r="D6" s="49"/>
+      <c r="C6" s="51"/>
+      <c r="D6" s="51"/>
       <c r="E6" s="13"/>
       <c r="F6" s="3"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="13"/>
       <c r="B7" s="2">
         <v>2026</v>
       </c>
-      <c r="C7" s="33"/>
+      <c r="C7" s="35"/>
       <c r="D7" s="2">
         <v>2025</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="B8" s="34"/>
-[...1 lines deleted...]
-      <c r="D8" s="35"/>
+      <c r="B8" s="36"/>
+      <c r="C8" s="33"/>
+      <c r="D8" s="37"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="31"/>
-[...1 lines deleted...]
-      <c r="D9" s="32"/>
+      <c r="B9" s="33"/>
+      <c r="C9" s="34"/>
+      <c r="D9" s="34"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="54">
-[...4 lines deleted...]
-        <v>2763000000</v>
+      <c r="B10" s="56">
+        <v>3660000000</v>
+      </c>
+      <c r="C10" s="34"/>
+      <c r="D10" s="57">
+        <v>3044000000</v>
       </c>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="B11" s="60">
-[...4 lines deleted...]
-        <v>2242000000</v>
+      <c r="B11" s="62">
+        <v>3341000000</v>
+      </c>
+      <c r="C11" s="34"/>
+      <c r="D11" s="63">
+        <v>2315000000</v>
       </c>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="60">
-[...4 lines deleted...]
-        <v>1860000000</v>
+      <c r="B12" s="62">
+        <v>2520000000</v>
+      </c>
+      <c r="C12" s="34"/>
+      <c r="D12" s="63">
+        <v>1934000000</v>
       </c>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="60">
-[...4 lines deleted...]
-        <v>393000000</v>
+      <c r="B13" s="62">
+        <v>467000000</v>
+      </c>
+      <c r="C13" s="34"/>
+      <c r="D13" s="63">
+        <v>402000000</v>
       </c>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="25" t="s">
         <v>34</v>
       </c>
-      <c r="B14" s="60">
-[...4 lines deleted...]
-        <v>2370000000</v>
+      <c r="B14" s="62">
+        <v>2407000000</v>
+      </c>
+      <c r="C14" s="34"/>
+      <c r="D14" s="63">
+        <v>2429000000</v>
       </c>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="26" t="s">
         <v>35</v>
       </c>
-      <c r="B15" s="56">
-[...4 lines deleted...]
-        <v>1924000000</v>
+      <c r="B15" s="58">
+        <v>1731000000</v>
+      </c>
+      <c r="C15" s="38"/>
+      <c r="D15" s="59">
+        <v>1981000000</v>
       </c>
       <c r="E15" s="3"/>
-      <c r="F15" s="3"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="B16" s="58">
-[...4 lines deleted...]
-        <v>4687000000</v>
+      <c r="B16" s="60">
+        <v>4605000000</v>
+      </c>
+      <c r="C16" s="37"/>
+      <c r="D16" s="61">
+        <v>4812000000</v>
       </c>
       <c r="E16" s="3"/>
+      <c r="F16" s="28"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A17" s="28" t="s">
+      <c r="A17" s="29" t="s">
         <v>37</v>
       </c>
-      <c r="B17" s="56">
-[...4 lines deleted...]
-        <v>1534000000</v>
+      <c r="B17" s="58">
+        <v>1631000000</v>
+      </c>
+      <c r="C17" s="38"/>
+      <c r="D17" s="59">
+        <v>2379000000</v>
       </c>
       <c r="E17" s="3"/>
-      <c r="F17" s="3"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A18" s="29" t="s">
+      <c r="A18" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="B18" s="72">
-[...4 lines deleted...]
-        <v>13086000000</v>
+      <c r="B18" s="74">
+        <v>15757000000</v>
+      </c>
+      <c r="C18" s="39"/>
+      <c r="D18" s="75">
+        <v>14484000000</v>
       </c>
       <c r="E18" s="3"/>
-      <c r="F18" s="3"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="B19" s="58">
-[...4 lines deleted...]
-        <v>16036000000</v>
+      <c r="B19" s="60">
+        <v>17856000000</v>
+      </c>
+      <c r="C19" s="37"/>
+      <c r="D19" s="61">
+        <v>16878000000</v>
       </c>
       <c r="E19" s="3"/>
-      <c r="F19" s="3"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A20" s="28" t="s">
+      <c r="A20" s="29" t="s">
         <v>40</v>
       </c>
-      <c r="B20" s="56">
-[...4 lines deleted...]
-        <v>-4225000000</v>
+      <c r="B20" s="58">
+        <v>-5945000000</v>
+      </c>
+      <c r="C20" s="38"/>
+      <c r="D20" s="59">
+        <v>-4557000000</v>
       </c>
       <c r="E20" s="3"/>
-      <c r="F20" s="3"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A21" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="B21" s="58">
-[...4 lines deleted...]
-        <v>11811000000</v>
+      <c r="B21" s="60">
+        <v>11911000000</v>
+      </c>
+      <c r="C21" s="37"/>
+      <c r="D21" s="61">
+        <v>12321000000</v>
       </c>
       <c r="E21" s="3"/>
+      <c r="F21" s="28"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="B22" s="60">
+      <c r="B22" s="62">
         <v>4330000000</v>
       </c>
-      <c r="C22" s="32"/>
-      <c r="D22" s="61">
+      <c r="C22" s="34"/>
+      <c r="D22" s="63">
         <v>4362000000</v>
       </c>
       <c r="E22" s="3"/>
-      <c r="F22" s="3"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="B23" s="60">
-[...4 lines deleted...]
-        <v>1030000000</v>
+      <c r="B23" s="62">
+        <v>1017000000</v>
+      </c>
+      <c r="C23" s="34"/>
+      <c r="D23" s="63">
+        <v>1096000000</v>
       </c>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="B24" s="60">
-[...4 lines deleted...]
-        <v>263000000</v>
+      <c r="B24" s="62">
+        <v>314000000</v>
+      </c>
+      <c r="C24" s="34"/>
+      <c r="D24" s="63">
+        <v>248000000</v>
       </c>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="B25" s="60">
-[...4 lines deleted...]
-        <v>240000000</v>
+      <c r="B25" s="62">
+        <v>316000000</v>
+      </c>
+      <c r="C25" s="34"/>
+      <c r="D25" s="63">
+        <v>253000000</v>
       </c>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A26" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="B26" s="56">
-[...4 lines deleted...]
-        <v>2965000000</v>
+      <c r="B26" s="58">
+        <v>2237000000</v>
+      </c>
+      <c r="C26" s="38"/>
+      <c r="D26" s="59">
+        <v>2169000000</v>
       </c>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="B27" s="62">
-[...4 lines deleted...]
-        <v>33757000000</v>
+      <c r="B27" s="64">
+        <v>35882000000</v>
+      </c>
+      <c r="C27" s="40"/>
+      <c r="D27" s="65">
+        <v>34933000000</v>
       </c>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A28" s="20"/>
-      <c r="B28" s="39"/>
-[...1 lines deleted...]
-      <c r="D28" s="40"/>
+      <c r="B28" s="41"/>
+      <c r="C28" s="42"/>
+      <c r="D28" s="42"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A29" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="B29" s="31"/>
-[...1 lines deleted...]
-      <c r="D29" s="32"/>
+      <c r="B29" s="33"/>
+      <c r="C29" s="34"/>
+      <c r="D29" s="34"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="B30" s="31"/>
-[...1 lines deleted...]
-      <c r="D30" s="32"/>
+      <c r="B30" s="33"/>
+      <c r="C30" s="34"/>
+      <c r="D30" s="34"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A31" s="24" t="s">
         <v>50</v>
       </c>
-      <c r="B31" s="54">
+      <c r="B31" s="56">
         <v>1149000000</v>
       </c>
-      <c r="C31" s="32"/>
-      <c r="D31" s="55">
+      <c r="C31" s="34"/>
+      <c r="D31" s="57">
         <v>0</v>
       </c>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A32" s="24" t="s">
         <v>51</v>
       </c>
-      <c r="B32" s="60">
-[...4 lines deleted...]
-        <v>866000000</v>
+      <c r="B32" s="62">
+        <v>680000000</v>
+      </c>
+      <c r="C32" s="34"/>
+      <c r="D32" s="63">
+        <v>881000000</v>
       </c>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
     </row>
-    <row r="33" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A33" s="24" t="s">
         <v>52</v>
       </c>
-      <c r="B33" s="60">
-[...4 lines deleted...]
-        <v>418000000</v>
+      <c r="B33" s="62">
+        <v>536000000</v>
+      </c>
+      <c r="C33" s="34"/>
+      <c r="D33" s="63">
+        <v>595000000</v>
       </c>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
     </row>
-    <row r="34" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A34" s="24" t="s">
         <v>53</v>
       </c>
-      <c r="B34" s="60">
-[...4 lines deleted...]
-        <v>284000000</v>
+      <c r="B34" s="62">
+        <v>70000000</v>
+      </c>
+      <c r="C34" s="34"/>
+      <c r="D34" s="63">
+        <v>53000000</v>
       </c>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
     </row>
-    <row r="35" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A35" s="28" t="s">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A35" s="29" t="s">
         <v>54</v>
       </c>
-      <c r="B35" s="56">
-[...4 lines deleted...]
-        <v>921000000</v>
+      <c r="B35" s="58">
+        <v>809000000</v>
+      </c>
+      <c r="C35" s="38"/>
+      <c r="D35" s="59">
+        <v>963000000</v>
       </c>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
     </row>
-    <row r="36" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A36" s="29" t="s">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A36" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="B36" s="72">
-[...4 lines deleted...]
-        <v>2489000000</v>
+      <c r="B36" s="74">
+        <v>3244000000</v>
+      </c>
+      <c r="C36" s="39"/>
+      <c r="D36" s="75">
+        <v>2492000000</v>
       </c>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
     </row>
-    <row r="37" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="B37" s="58">
-[...4 lines deleted...]
-        <v>12848000000</v>
+      <c r="B37" s="60">
+        <v>12903000000</v>
+      </c>
+      <c r="C37" s="37"/>
+      <c r="D37" s="61">
+        <v>14043000000</v>
       </c>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
     </row>
-    <row r="38" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="B38" s="60">
-[...4 lines deleted...]
-        <v>115000000</v>
+      <c r="B38" s="62">
+        <v>123000000</v>
+      </c>
+      <c r="C38" s="34"/>
+      <c r="D38" s="63">
+        <v>122000000</v>
       </c>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
     </row>
-    <row r="39" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="B39" s="60">
+      <c r="B39" s="62">
+        <v>55000000</v>
+      </c>
+      <c r="C39" s="34"/>
+      <c r="D39" s="63">
         <v>63000000</v>
-      </c>
-[...2 lines deleted...]
-        <v>56000000</v>
       </c>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
     </row>
-    <row r="40" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A40" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="B40" s="56">
-[...4 lines deleted...]
-        <v>1843000000</v>
+      <c r="B40" s="58">
+        <v>1550000000</v>
+      </c>
+      <c r="C40" s="38"/>
+      <c r="D40" s="59">
+        <v>1810000000</v>
       </c>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
     </row>
-    <row r="41" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A41" s="30" t="s">
+    <row r="41" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A41" s="31" t="s">
         <v>60</v>
       </c>
-      <c r="B41" s="72">
-[...4 lines deleted...]
-        <v>17351000000</v>
+      <c r="B41" s="74">
+        <v>17875000000</v>
+      </c>
+      <c r="C41" s="39"/>
+      <c r="D41" s="75">
+        <v>18530000000</v>
       </c>
       <c r="E41" s="3"/>
-      <c r="F41" s="3"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:6" x14ac:dyDescent="0.2">
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A42" s="5"/>
       <c r="B42" s="5"/>
-      <c r="C42" s="35"/>
+      <c r="C42" s="37"/>
       <c r="D42" s="5"/>
       <c r="E42" s="3"/>
-      <c r="F42" s="3"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:6" x14ac:dyDescent="0.2">
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="B43" s="31"/>
-[...1 lines deleted...]
-      <c r="D43" s="32"/>
+      <c r="B43" s="33"/>
+      <c r="C43" s="34"/>
+      <c r="D43" s="34"/>
       <c r="E43" s="3"/>
-      <c r="F43" s="3"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:6" x14ac:dyDescent="0.2">
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A44" s="24" t="s">
         <v>62</v>
       </c>
-      <c r="B44" s="60">
+      <c r="B44" s="62">
         <v>0</v>
       </c>
-      <c r="C44" s="32"/>
-      <c r="D44" s="61">
+      <c r="C44" s="34"/>
+      <c r="D44" s="63">
         <v>0</v>
       </c>
       <c r="E44" s="3"/>
-    </row>
-    <row r="45" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F44" s="28"/>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A45" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="B45" s="60">
+      <c r="B45" s="62">
         <v>1741000000</v>
       </c>
-      <c r="C45" s="32"/>
-      <c r="D45" s="61">
+      <c r="C45" s="34"/>
+      <c r="D45" s="63">
         <v>1741000000</v>
       </c>
       <c r="E45" s="3"/>
-    </row>
-    <row r="46" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="F45" s="28"/>
+      <c r="G45" s="32"/>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A46" s="24" t="s">
         <v>64</v>
       </c>
-      <c r="B46" s="60">
-[...4 lines deleted...]
-        <v>4058000000</v>
+      <c r="B46" s="62">
+        <v>5129000000</v>
+      </c>
+      <c r="C46" s="34"/>
+      <c r="D46" s="63">
+        <v>4245000000</v>
       </c>
       <c r="E46" s="3"/>
     </row>
-    <row r="47" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A47" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="B47" s="60">
-[...4 lines deleted...]
-        <v>52196000000</v>
+      <c r="B47" s="62">
+        <v>53161000000</v>
+      </c>
+      <c r="C47" s="34"/>
+      <c r="D47" s="63">
+        <v>52249000000</v>
       </c>
       <c r="E47" s="3"/>
     </row>
-    <row r="48" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A48" s="24" t="s">
         <v>66</v>
       </c>
-      <c r="B48" s="31"/>
-[...1 lines deleted...]
-      <c r="D48" s="32"/>
+      <c r="B48" s="33"/>
+      <c r="C48" s="34"/>
+      <c r="D48" s="34"/>
       <c r="E48" s="3"/>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A49" s="25" t="s">
         <v>67</v>
       </c>
-      <c r="B49" s="60">
-[...4 lines deleted...]
-        <v>-41442000000</v>
+      <c r="B49" s="62">
+        <v>-41941000000</v>
+      </c>
+      <c r="C49" s="34"/>
+      <c r="D49" s="63">
+        <v>-41676000000</v>
       </c>
       <c r="E49" s="3"/>
+      <c r="F49" s="28"/>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A50" s="28" t="s">
+      <c r="A50" s="29" t="s">
         <v>68</v>
       </c>
-      <c r="B50" s="56">
-[...4 lines deleted...]
-        <v>-147000000</v>
+      <c r="B50" s="58">
+        <v>-83000000</v>
+      </c>
+      <c r="C50" s="38"/>
+      <c r="D50" s="59">
+        <v>-156000000</v>
       </c>
       <c r="E50" s="3"/>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A51" s="30" t="s">
+      <c r="A51" s="31" t="s">
         <v>69</v>
       </c>
-      <c r="B51" s="72">
-[...4 lines deleted...]
-        <v>16406000000</v>
+      <c r="B51" s="74">
+        <v>18007000000</v>
+      </c>
+      <c r="C51" s="39"/>
+      <c r="D51" s="75">
+        <v>16403000000</v>
       </c>
       <c r="E51" s="3"/>
-      <c r="F51" s="3"/>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A52" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="B52" s="62">
-[...4 lines deleted...]
-        <v>33757000000</v>
+      <c r="B52" s="64">
+        <v>35882000000</v>
+      </c>
+      <c r="C52" s="40"/>
+      <c r="D52" s="65">
+        <v>34933000000</v>
       </c>
       <c r="E52" s="3"/>
       <c r="F52" s="3"/>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A53" s="20"/>
-      <c r="B53" s="39"/>
-[...1 lines deleted...]
-      <c r="D53" s="40"/>
+      <c r="B53" s="41"/>
+      <c r="C53" s="42"/>
+      <c r="D53" s="42"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A54" s="3"/>
-      <c r="B54" s="31"/>
-[...1 lines deleted...]
-      <c r="D54" s="32"/>
+      <c r="B54" s="33"/>
+      <c r="C54" s="34"/>
+      <c r="D54" s="34"/>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A55" s="22"/>
-      <c r="B55" s="31"/>
-[...1 lines deleted...]
-      <c r="D55" s="32"/>
+      <c r="B55" s="33"/>
+      <c r="C55" s="34"/>
+      <c r="D55" s="34"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A56" s="3"/>
-      <c r="B56" s="31"/>
-[...1 lines deleted...]
-      <c r="D56" s="32"/>
+      <c r="B56" s="33"/>
+      <c r="C56" s="34"/>
+      <c r="D56" s="34"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A57" s="3"/>
-      <c r="B57" s="31"/>
-[...1 lines deleted...]
-      <c r="D57" s="32"/>
+      <c r="B57" s="33"/>
+      <c r="C57" s="34"/>
+      <c r="D57" s="34"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A58" s="3"/>
-      <c r="B58" s="31"/>
-[...1 lines deleted...]
-      <c r="D58" s="32"/>
+      <c r="B58" s="33"/>
+      <c r="C58" s="34"/>
+      <c r="D58" s="34"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="B59" s="31"/>
-[...1 lines deleted...]
-      <c r="D59" s="32"/>
+      <c r="B59" s="33"/>
+      <c r="C59" s="34"/>
+      <c r="D59" s="34"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A60" s="3"/>
-      <c r="B60" s="31"/>
-[...1 lines deleted...]
-      <c r="D60" s="32"/>
+      <c r="B60" s="33"/>
+      <c r="C60" s="34"/>
+      <c r="D60" s="34"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A61" s="3"/>
-      <c r="B61" s="31"/>
-[...1 lines deleted...]
-      <c r="D61" s="32"/>
+      <c r="B61" s="33"/>
+      <c r="C61" s="34"/>
+      <c r="D61" s="34"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A62" s="3"/>
-      <c r="B62" s="31"/>
-[...1 lines deleted...]
-      <c r="D62" s="32"/>
+      <c r="B62" s="33"/>
+      <c r="C62" s="34"/>
+      <c r="D62" s="34"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A63" s="23"/>
       <c r="B63" s="13"/>
       <c r="C63" s="8"/>
       <c r="D63" s="13"/>
       <c r="E63" s="8"/>
       <c r="F63" s="3"/>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A64" s="3"/>
-      <c r="B64" s="31"/>
-[...1 lines deleted...]
-      <c r="D64" s="32"/>
+      <c r="B64" s="33"/>
+      <c r="C64" s="34"/>
+      <c r="D64" s="34"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A65" s="3"/>
-      <c r="B65" s="31"/>
-[...1 lines deleted...]
-      <c r="D65" s="32"/>
+      <c r="B65" s="33"/>
+      <c r="C65" s="34"/>
+      <c r="D65" s="34"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A66" s="3"/>
-      <c r="B66" s="31"/>
-[...1 lines deleted...]
-      <c r="D66" s="32"/>
+      <c r="B66" s="33"/>
+      <c r="C66" s="34"/>
+      <c r="D66" s="34"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A67" s="3"/>
-      <c r="B67" s="31"/>
-[...1 lines deleted...]
-      <c r="D67" s="32"/>
+      <c r="B67" s="33"/>
+      <c r="C67" s="34"/>
+      <c r="D67" s="34"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A68" s="3"/>
-      <c r="B68" s="31"/>
-[...1 lines deleted...]
-      <c r="D68" s="32"/>
+      <c r="B68" s="33"/>
+      <c r="C68" s="34"/>
+      <c r="D68" s="34"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A69" s="3"/>
-      <c r="B69" s="31"/>
-[...1 lines deleted...]
-      <c r="D69" s="32"/>
+      <c r="B69" s="33"/>
+      <c r="C69" s="34"/>
+      <c r="D69" s="34"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A70" s="3"/>
-      <c r="B70" s="31"/>
-[...1 lines deleted...]
-      <c r="D70" s="32"/>
+      <c r="B70" s="33"/>
+      <c r="C70" s="34"/>
+      <c r="D70" s="34"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A71" s="3"/>
-      <c r="B71" s="31"/>
-[...1 lines deleted...]
-      <c r="D71" s="32"/>
+      <c r="B71" s="33"/>
+      <c r="C71" s="34"/>
+      <c r="D71" s="34"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A72" s="3"/>
-      <c r="B72" s="31"/>
-[...1 lines deleted...]
-      <c r="D72" s="32"/>
+      <c r="B72" s="33"/>
+      <c r="C72" s="34"/>
+      <c r="D72" s="34"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A73" s="3"/>
-      <c r="B73" s="31"/>
-[...1 lines deleted...]
-      <c r="D73" s="32"/>
+      <c r="B73" s="33"/>
+      <c r="C73" s="34"/>
+      <c r="D73" s="34"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A74" s="3"/>
-      <c r="B74" s="31"/>
-[...1 lines deleted...]
-      <c r="D74" s="32"/>
+      <c r="B74" s="33"/>
+      <c r="C74" s="34"/>
+      <c r="D74" s="34"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A75" s="3"/>
-      <c r="B75" s="31"/>
-[...1 lines deleted...]
-      <c r="D75" s="32"/>
+      <c r="B75" s="33"/>
+      <c r="C75" s="34"/>
+      <c r="D75" s="34"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A76" s="3"/>
-      <c r="B76" s="31"/>
-[...1 lines deleted...]
-      <c r="D76" s="32"/>
+      <c r="B76" s="33"/>
+      <c r="C76" s="34"/>
+      <c r="D76" s="34"/>
       <c r="E76" s="3"/>
       <c r="F76" s="3"/>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A77" s="3"/>
-      <c r="B77" s="31"/>
-[...1 lines deleted...]
-      <c r="D77" s="32"/>
+      <c r="B77" s="33"/>
+      <c r="C77" s="34"/>
+      <c r="D77" s="34"/>
       <c r="E77" s="3"/>
       <c r="F77" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="B6:D6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CA40891D-6B20-42E8-AED5-AACF446A7C27}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:N60"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="69.28515625" customWidth="1"/>
     <col min="2" max="2" width="11.85546875" customWidth="1"/>
     <col min="3" max="3" width="1.140625" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" customWidth="1"/>
     <col min="5" max="5" width="2.5703125" customWidth="1"/>
     <col min="6" max="7" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-[...1 lines deleted...]
-      <c r="D1" s="48"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="50" t="s">
         <v>71</v>
       </c>
-      <c r="B2" s="48"/>
-[...1 lines deleted...]
-      <c r="D2" s="48"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A3" s="48" t="s">
+      <c r="A3" s="50" t="s">
         <v>72</v>
       </c>
-      <c r="B3" s="48"/>
-[...1 lines deleted...]
-      <c r="D3" s="48"/>
+      <c r="B3" s="50"/>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A4" s="13"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A5" s="13"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="13"/>
-      <c r="B6" s="48" t="s">
+      <c r="B6" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="48"/>
-      <c r="D6" s="48"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A7" s="42"/>
-      <c r="B7" s="49" t="s">
+      <c r="A7" s="44"/>
+      <c r="B7" s="51" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="49"/>
-      <c r="D7" s="49"/>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="13"/>
       <c r="B8" s="2">
         <v>2026</v>
       </c>
-      <c r="C8" s="34"/>
+      <c r="C8" s="36"/>
       <c r="D8" s="2">
         <v>2025</v>
       </c>
-      <c r="E8" s="32"/>
-      <c r="F8" s="43"/>
+      <c r="E8" s="34"/>
+      <c r="F8" s="45"/>
       <c r="G8" s="3"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B9" s="34"/>
-[...3 lines deleted...]
-      <c r="F9" s="32"/>
+      <c r="B9" s="36"/>
+      <c r="C9" s="33"/>
+      <c r="D9" s="37"/>
+      <c r="E9" s="34"/>
+      <c r="F9" s="34"/>
       <c r="G9" s="3"/>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="B10" s="54">
-[...7 lines deleted...]
-      <c r="F10" s="32"/>
+      <c r="B10" s="56">
+        <v>1980000000</v>
+      </c>
+      <c r="C10" s="34"/>
+      <c r="D10" s="57">
+        <v>1295000000</v>
+      </c>
+      <c r="E10" s="34"/>
+      <c r="F10" s="34"/>
       <c r="G10" s="16"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="24" t="s">
         <v>74</v>
       </c>
-      <c r="B11" s="31"/>
-[...3 lines deleted...]
-      <c r="F11" s="32"/>
+      <c r="B11" s="33"/>
+      <c r="C11" s="34"/>
+      <c r="D11" s="34"/>
+      <c r="E11" s="34"/>
+      <c r="F11" s="34"/>
       <c r="G11" s="16"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="25" t="s">
         <v>75</v>
       </c>
-      <c r="B12" s="60">
-[...7 lines deleted...]
-      <c r="F12" s="32"/>
+      <c r="B12" s="62">
+        <v>547000000</v>
+      </c>
+      <c r="C12" s="34"/>
+      <c r="D12" s="63">
+        <v>460000000</v>
+      </c>
+      <c r="E12" s="34"/>
+      <c r="F12" s="34"/>
       <c r="G12" s="16"/>
     </row>
     <row r="13" spans="1:14" hidden="1" x14ac:dyDescent="0.2">
       <c r="A13" s="25" t="s">
         <v>76</v>
       </c>
-      <c r="B13" s="60">
+      <c r="B13" s="62">
         <v>0</v>
       </c>
-      <c r="C13" s="32"/>
-      <c r="D13" s="61">
+      <c r="C13" s="34"/>
+      <c r="D13" s="63">
         <v>0</v>
       </c>
-      <c r="E13" s="32"/>
-      <c r="F13" s="32"/>
+      <c r="E13" s="34"/>
+      <c r="F13" s="34"/>
       <c r="G13" s="16"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="25" t="s">
         <v>77</v>
       </c>
-      <c r="B14" s="60">
+      <c r="B14" s="62">
         <v>21000000</v>
       </c>
-      <c r="C14" s="32"/>
-[...4 lines deleted...]
-      <c r="F14" s="32"/>
+      <c r="C14" s="34"/>
+      <c r="D14" s="63">
+        <v>21000000</v>
+      </c>
+      <c r="E14" s="34"/>
+      <c r="F14" s="34"/>
       <c r="G14" s="16"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="25" t="s">
         <v>78</v>
       </c>
-      <c r="B15" s="60">
-[...7 lines deleted...]
-      <c r="F15" s="32"/>
+      <c r="B15" s="62">
+        <v>127000000</v>
+      </c>
+      <c r="C15" s="34"/>
+      <c r="D15" s="63">
+        <v>129000000</v>
+      </c>
+      <c r="E15" s="34"/>
+      <c r="F15" s="34"/>
       <c r="G15" s="16"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="25" t="s">
         <v>104</v>
       </c>
-      <c r="B16" s="60">
-[...3 lines deleted...]
-      <c r="D16" s="61">
+      <c r="B16" s="62">
+        <v>-8000000</v>
+      </c>
+      <c r="C16" s="34"/>
+      <c r="D16" s="63">
         <v>0</v>
       </c>
-      <c r="E16" s="32"/>
-[...8 lines deleted...]
-      <c r="N16" s="51"/>
+      <c r="E16" s="34"/>
+      <c r="F16" s="34"/>
+      <c r="G16" s="53"/>
+      <c r="H16" s="53"/>
+      <c r="I16" s="53"/>
+      <c r="J16" s="53"/>
+      <c r="K16" s="53"/>
+      <c r="L16" s="53"/>
+      <c r="M16" s="53"/>
+      <c r="N16" s="53"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="25" t="s">
         <v>79</v>
       </c>
-      <c r="B17" s="60">
-[...7 lines deleted...]
-      <c r="F17" s="32"/>
+      <c r="B17" s="62">
+        <v>-62000000</v>
+      </c>
+      <c r="C17" s="34"/>
+      <c r="D17" s="63">
+        <v>-50000000</v>
+      </c>
+      <c r="E17" s="34"/>
+      <c r="F17" s="34"/>
       <c r="G17" s="16"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>80</v>
       </c>
-      <c r="B18" s="31"/>
-[...3 lines deleted...]
-      <c r="F18" s="32"/>
+      <c r="B18" s="33"/>
+      <c r="C18" s="34"/>
+      <c r="D18" s="34"/>
+      <c r="E18" s="34"/>
+      <c r="F18" s="34"/>
       <c r="G18" s="16"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="25" t="s">
         <v>81</v>
       </c>
-      <c r="B19" s="60">
-[...7 lines deleted...]
-      <c r="F19" s="32"/>
+      <c r="B19" s="62">
+        <v>-275000000</v>
+      </c>
+      <c r="C19" s="34"/>
+      <c r="D19" s="63">
+        <v>-74000000</v>
+      </c>
+      <c r="E19" s="34"/>
+      <c r="F19" s="34"/>
       <c r="G19" s="16"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="60">
-[...7 lines deleted...]
-      <c r="F20" s="32"/>
+      <c r="B20" s="62">
+        <v>90000000</v>
+      </c>
+      <c r="C20" s="34"/>
+      <c r="D20" s="63">
+        <v>-125000000</v>
+      </c>
+      <c r="E20" s="34"/>
+      <c r="F20" s="34"/>
       <c r="G20" s="16"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="25" t="s">
         <v>37</v>
       </c>
-      <c r="B21" s="60">
+      <c r="B21" s="62">
+        <v>2000000</v>
+      </c>
+      <c r="C21" s="34"/>
+      <c r="D21" s="63">
         <v>-9000000</v>
       </c>
-      <c r="C21" s="32"/>
-[...4 lines deleted...]
-      <c r="F21" s="32"/>
+      <c r="E21" s="34"/>
+      <c r="F21" s="34"/>
       <c r="G21" s="16"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="25" t="s">
         <v>82</v>
       </c>
-      <c r="B22" s="60">
-[...7 lines deleted...]
-      <c r="F22" s="32"/>
+      <c r="B22" s="62">
+        <v>101000000</v>
+      </c>
+      <c r="C22" s="34"/>
+      <c r="D22" s="63">
+        <v>92000000</v>
+      </c>
+      <c r="E22" s="34"/>
+      <c r="F22" s="34"/>
       <c r="G22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="25" t="s">
         <v>52</v>
       </c>
-      <c r="B23" s="60">
-[...7 lines deleted...]
-      <c r="F23" s="32"/>
+      <c r="B23" s="62">
+        <v>142000000</v>
+      </c>
+      <c r="C23" s="34"/>
+      <c r="D23" s="63">
+        <v>172000000</v>
+      </c>
+      <c r="E23" s="34"/>
+      <c r="F23" s="34"/>
       <c r="G23" s="16"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="25" t="s">
         <v>53</v>
       </c>
-      <c r="B24" s="60">
-[...7 lines deleted...]
-      <c r="F24" s="32"/>
+      <c r="B24" s="62">
+        <v>-14000000</v>
+      </c>
+      <c r="C24" s="34"/>
+      <c r="D24" s="63">
+        <v>-71000000</v>
+      </c>
+      <c r="E24" s="34"/>
+      <c r="F24" s="34"/>
       <c r="G24" s="16"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A25" s="24" t="s">
         <v>83</v>
       </c>
-      <c r="B25" s="60">
-[...7 lines deleted...]
-      <c r="F25" s="32"/>
+      <c r="B25" s="62">
+        <v>3000000</v>
+      </c>
+      <c r="C25" s="34"/>
+      <c r="D25" s="63">
+        <v>-18000000</v>
+      </c>
+      <c r="E25" s="34"/>
+      <c r="F25" s="34"/>
       <c r="G25" s="16"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A26" s="28" t="s">
+      <c r="A26" s="29" t="s">
         <v>84</v>
       </c>
-      <c r="B26" s="56">
-[...7 lines deleted...]
-      <c r="F26" s="32"/>
+      <c r="B26" s="58">
+        <v>49000000</v>
+      </c>
+      <c r="C26" s="38"/>
+      <c r="D26" s="59">
+        <v>38000000</v>
+      </c>
+      <c r="E26" s="34"/>
+      <c r="F26" s="34"/>
       <c r="G26" s="16"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A27" s="30" t="s">
+      <c r="A27" s="31" t="s">
         <v>73</v>
       </c>
-      <c r="B27" s="72">
-[...7 lines deleted...]
-      <c r="F27" s="32"/>
+      <c r="B27" s="74">
+        <v>2703000000</v>
+      </c>
+      <c r="C27" s="39"/>
+      <c r="D27" s="75">
+        <v>1860000000</v>
+      </c>
+      <c r="E27" s="34"/>
+      <c r="F27" s="34"/>
       <c r="G27" s="16"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A28" s="5"/>
-      <c r="B28" s="34"/>
-[...3 lines deleted...]
-      <c r="F28" s="32"/>
+      <c r="B28" s="36"/>
+      <c r="C28" s="37"/>
+      <c r="D28" s="37"/>
+      <c r="E28" s="34"/>
+      <c r="F28" s="34"/>
       <c r="G28" s="18"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A29" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="B29" s="31"/>
-[...3 lines deleted...]
-      <c r="F29" s="32"/>
+      <c r="B29" s="33"/>
+      <c r="C29" s="34"/>
+      <c r="D29" s="34"/>
+      <c r="E29" s="34"/>
+      <c r="F29" s="34"/>
       <c r="G29" s="18"/>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A30" s="24" t="s">
         <v>86</v>
       </c>
-      <c r="B30" s="60">
-[...7 lines deleted...]
-      <c r="F30" s="32"/>
+      <c r="B30" s="62">
+        <v>-514000000</v>
+      </c>
+      <c r="C30" s="34"/>
+      <c r="D30" s="63">
+        <v>-1305000000</v>
+      </c>
+      <c r="E30" s="34"/>
+      <c r="F30" s="34"/>
       <c r="G30" s="16"/>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A31" s="24" t="s">
         <v>87</v>
       </c>
-      <c r="B31" s="60">
-[...14 lines deleted...]
-      <c r="M31" s="52"/>
+      <c r="B31" s="62">
+        <v>549000000</v>
+      </c>
+      <c r="C31" s="34"/>
+      <c r="D31" s="63">
+        <v>0</v>
+      </c>
+      <c r="E31" s="34"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="54"/>
+      <c r="H31" s="54"/>
+      <c r="I31" s="54"/>
+      <c r="J31" s="54"/>
+      <c r="K31" s="54"/>
+      <c r="L31" s="54"/>
+      <c r="M31" s="54"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A32" s="24" t="s">
         <v>88</v>
       </c>
-      <c r="B32" s="60">
-[...3 lines deleted...]
-      <c r="D32" s="61">
+      <c r="B32" s="62">
+        <v>32000000</v>
+      </c>
+      <c r="C32" s="34"/>
+      <c r="D32" s="63">
         <v>0</v>
       </c>
-      <c r="E32" s="32"/>
-      <c r="F32" s="32"/>
+      <c r="E32" s="34"/>
+      <c r="F32" s="34"/>
       <c r="G32" s="17"/>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A33" s="24" t="s">
         <v>89</v>
       </c>
-      <c r="B33" s="60">
-[...7 lines deleted...]
-      <c r="F33" s="32"/>
+      <c r="B33" s="62">
+        <v>-2407000000</v>
+      </c>
+      <c r="C33" s="34"/>
+      <c r="D33" s="63">
+        <v>-1192000000</v>
+      </c>
+      <c r="E33" s="34"/>
+      <c r="F33" s="34"/>
       <c r="G33" s="16"/>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A34" s="24" t="s">
         <v>90</v>
       </c>
-      <c r="B34" s="60">
-[...7 lines deleted...]
-      <c r="F34" s="32"/>
+      <c r="B34" s="62">
+        <v>636000000</v>
+      </c>
+      <c r="C34" s="34"/>
+      <c r="D34" s="63">
+        <v>1131000000</v>
+      </c>
+      <c r="E34" s="34"/>
+      <c r="F34" s="34"/>
       <c r="G34" s="17"/>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A35" s="28" t="s">
+      <c r="A35" s="29" t="s">
         <v>84</v>
       </c>
-      <c r="B35" s="56">
-[...7 lines deleted...]
-      <c r="F35" s="32"/>
+      <c r="B35" s="58">
+        <v>2000000</v>
+      </c>
+      <c r="C35" s="38"/>
+      <c r="D35" s="59">
+        <v>31000000</v>
+      </c>
+      <c r="E35" s="34"/>
+      <c r="F35" s="34"/>
       <c r="G35" s="17"/>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A36" s="30" t="s">
+      <c r="A36" s="31" t="s">
         <v>85</v>
       </c>
-      <c r="B36" s="72">
-[...4 lines deleted...]
-        <v>1253000000</v>
+      <c r="B36" s="74">
+        <v>-1702000000</v>
+      </c>
+      <c r="C36" s="39"/>
+      <c r="D36" s="75">
+        <v>-1335000000</v>
       </c>
       <c r="E36" s="3"/>
-      <c r="F36" s="32"/>
+      <c r="F36" s="34"/>
       <c r="G36" s="16"/>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A37" s="5"/>
-      <c r="B37" s="34"/>
-[...1 lines deleted...]
-      <c r="D37" s="35"/>
+      <c r="B37" s="36"/>
+      <c r="C37" s="37"/>
+      <c r="D37" s="37"/>
       <c r="E37" s="3"/>
-      <c r="F37" s="32"/>
+      <c r="F37" s="34"/>
       <c r="G37" s="18"/>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A38" s="13" t="s">
         <v>91</v>
       </c>
       <c r="B38" s="13"/>
-      <c r="C38" s="32"/>
+      <c r="C38" s="34"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="16"/>
     </row>
-    <row r="39" spans="1:7" hidden="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A39" s="24" t="s">
         <v>92</v>
       </c>
-      <c r="B39" s="60">
+      <c r="B39" s="62">
         <v>0</v>
       </c>
-      <c r="C39" s="32"/>
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="C39" s="34"/>
+      <c r="D39" s="63">
+        <v>1199000000</v>
       </c>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="16"/>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:7" hidden="1" x14ac:dyDescent="0.2">
       <c r="A40" s="24" t="s">
         <v>93</v>
       </c>
-      <c r="B40" s="60">
+      <c r="B40" s="62">
         <v>0</v>
       </c>
-      <c r="C40" s="32"/>
-[...1 lines deleted...]
-        <v>-750000000</v>
+      <c r="C40" s="34"/>
+      <c r="D40" s="63">
+        <v>0</v>
       </c>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="16"/>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A41" s="24" t="s">
         <v>94</v>
       </c>
-      <c r="B41" s="60">
-[...4 lines deleted...]
-        <v>-1238000000</v>
+      <c r="B41" s="62">
+        <v>-1295000000</v>
+      </c>
+      <c r="C41" s="34"/>
+      <c r="D41" s="63">
+        <v>-1235000000</v>
       </c>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="16"/>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A42" s="24" t="s">
         <v>95</v>
       </c>
-      <c r="B42" s="60">
-[...4 lines deleted...]
-        <v>-653000000</v>
+      <c r="B42" s="62">
+        <v>-27000000</v>
+      </c>
+      <c r="C42" s="34"/>
+      <c r="D42" s="63">
+        <v>-302000000</v>
       </c>
       <c r="E42" s="3"/>
-      <c r="F42" s="32"/>
+      <c r="F42" s="34"/>
       <c r="G42" s="16"/>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A43" s="24" t="s">
         <v>96</v>
       </c>
-      <c r="B43" s="60">
-[...4 lines deleted...]
-        <v>118000000</v>
+      <c r="B43" s="62">
+        <v>445000000</v>
+      </c>
+      <c r="C43" s="34"/>
+      <c r="D43" s="63">
+        <v>115000000</v>
       </c>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="16"/>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A44" s="28" t="s">
+      <c r="A44" s="29" t="s">
         <v>84</v>
       </c>
-      <c r="B44" s="56">
-[...4 lines deleted...]
-        <v>-16000000</v>
+      <c r="B44" s="58">
+        <v>-13000000</v>
+      </c>
+      <c r="C44" s="38"/>
+      <c r="D44" s="59">
+        <v>-21000000</v>
       </c>
       <c r="E44" s="3"/>
-      <c r="F44" s="32"/>
+      <c r="F44" s="34"/>
       <c r="G44" s="16"/>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A45" s="30" t="s">
+      <c r="A45" s="31" t="s">
         <v>97</v>
       </c>
-      <c r="B45" s="72">
-[...4 lines deleted...]
-        <v>-2539000000</v>
+      <c r="B45" s="74">
+        <v>-890000000</v>
+      </c>
+      <c r="C45" s="39"/>
+      <c r="D45" s="75">
+        <v>-244000000</v>
       </c>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A46" s="5"/>
-      <c r="B46" s="44"/>
-      <c r="C46" s="35"/>
+      <c r="B46" s="46"/>
+      <c r="C46" s="37"/>
       <c r="D46" s="5"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="3"/>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="B47" s="60">
-[...4 lines deleted...]
-        <v>-437000000</v>
+      <c r="B47" s="62">
+        <v>111000000</v>
+      </c>
+      <c r="C47" s="34"/>
+      <c r="D47" s="63">
+        <v>281000000</v>
       </c>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A48" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="B48" s="56">
-[...4 lines deleted...]
-        <v>3200000000</v>
+      <c r="B48" s="58">
+        <v>3549000000</v>
+      </c>
+      <c r="C48" s="38"/>
+      <c r="D48" s="59">
+        <v>2763000000</v>
       </c>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="3"/>
     </row>
-    <row r="49" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
         <v>100</v>
       </c>
-      <c r="B49" s="62">
-[...4 lines deleted...]
-        <v>2763000000</v>
+      <c r="B49" s="64">
+        <v>3660000000</v>
+      </c>
+      <c r="C49" s="40"/>
+      <c r="D49" s="65">
+        <v>3044000000</v>
       </c>
       <c r="E49" s="3"/>
-      <c r="F49" s="32"/>
+      <c r="F49" s="34"/>
       <c r="G49" s="3"/>
     </row>
-    <row r="50" spans="1:13" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="F50" s="32"/>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A50" s="47"/>
+      <c r="B50" s="48"/>
+      <c r="C50" s="42"/>
+      <c r="D50" s="47"/>
+      <c r="E50" s="34"/>
+      <c r="F50" s="34"/>
       <c r="G50" s="3"/>
     </row>
     <row r="51" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A51" s="41" t="s">
+      <c r="A51" s="43" t="s">
         <v>101</v>
       </c>
       <c r="B51" s="1"/>
-      <c r="C51" s="32"/>
-      <c r="D51" s="47"/>
+      <c r="C51" s="34"/>
+      <c r="D51" s="49"/>
       <c r="E51" s="3"/>
       <c r="F51" s="3"/>
       <c r="G51" s="3"/>
     </row>
     <row r="52" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A52" s="24" t="s">
         <v>102</v>
       </c>
-      <c r="B52" s="54">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B52" s="56">
+        <v>301000000</v>
+      </c>
+      <c r="C52" s="34"/>
+      <c r="D52" s="57">
+        <v>203000000</v>
       </c>
       <c r="F52" s="3"/>
       <c r="G52" s="3"/>
-      <c r="H52" s="53"/>
-[...2 lines deleted...]
-      <c r="K52" s="53"/>
+      <c r="H52" s="55"/>
+      <c r="I52" s="55"/>
+      <c r="J52" s="55"/>
+      <c r="K52" s="55"/>
     </row>
     <row r="53" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A53" s="28" t="s">
+      <c r="A53" s="29" t="s">
         <v>105</v>
       </c>
-      <c r="B53" s="56">
-[...15 lines deleted...]
-    <row r="54" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B53" s="58">
+        <v>549000000</v>
+      </c>
+      <c r="C53" s="38"/>
+      <c r="D53" s="59">
+        <v>0</v>
+      </c>
+      <c r="F53" s="54"/>
+      <c r="G53" s="54"/>
+      <c r="H53" s="54"/>
+      <c r="I53" s="54"/>
+      <c r="J53" s="54"/>
+      <c r="K53" s="54"/>
+      <c r="L53" s="54"/>
+      <c r="M53" s="54"/>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A54" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="B54" s="62">
-[...15 lines deleted...]
-    <row r="55" spans="1:13" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="64">
+        <v>850000000</v>
+      </c>
+      <c r="C54" s="40"/>
+      <c r="D54" s="65">
+        <v>203000000</v>
+      </c>
+      <c r="F54" s="54"/>
+      <c r="G54" s="54"/>
+      <c r="H54" s="54"/>
+      <c r="I54" s="54"/>
+      <c r="J54" s="54"/>
+      <c r="K54" s="54"/>
+      <c r="L54" s="54"/>
+      <c r="M54" s="54"/>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A55" s="20"/>
       <c r="B55" s="21"/>
-      <c r="C55" s="40"/>
+      <c r="C55" s="42"/>
       <c r="D55" s="20"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="3"/>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A56" s="3"/>
       <c r="B56" s="13"/>
-      <c r="C56" s="32"/>
+      <c r="C56" s="34"/>
       <c r="D56" s="3"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
       <c r="G56" s="3"/>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A57" s="3"/>
       <c r="B57" s="13"/>
-      <c r="C57" s="32"/>
+      <c r="C57" s="34"/>
       <c r="D57" s="3"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="3"/>
     </row>
     <row r="58" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A58" s="3"/>
       <c r="B58" s="13"/>
-      <c r="C58" s="32"/>
+      <c r="C58" s="34"/>
       <c r="D58" s="3"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="3"/>
     </row>
     <row r="59" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A59" s="3"/>
       <c r="B59" s="13"/>
-      <c r="C59" s="32"/>
+      <c r="C59" s="34"/>
       <c r="D59" s="3"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="3"/>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A60" s="23"/>
       <c r="B60" s="13"/>
       <c r="C60" s="8"/>
       <c r="D60" s="3"/>
       <c r="E60" s="13"/>
       <c r="F60" s="8"/>
       <c r="G60" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="G16:N16"/>
     <mergeCell ref="F31:M31"/>
     <mergeCell ref="H52:K52"/>
     <mergeCell ref="F53:M54"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B6:D6"/>