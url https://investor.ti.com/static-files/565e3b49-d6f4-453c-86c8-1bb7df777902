--- v2 (2026-07-23)
+++ v3 (2026-11-02)
@@ -3,81 +3,81 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" autoCompressPictures="0" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\10-Q &amp; 10-K &amp; ER Files\2026\Q2 2026\Webtables\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\10-Q &amp; 10-K &amp; ER Files\2026\Q3 2026\Webtables\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7D05ADD3-DDA3-475F-877A-ECDCCC6ABBC9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{21215A2A-745D-4DE2-90BF-A3E0DC0443A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Yr CF Selected Items" sheetId="1" r:id="rId1"/>
     <sheet name="Qtr CF Selected Items" sheetId="2" r:id="rId2"/>
     <sheet name="TTM CF Selected Items" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="82">
   <si>
     <t>Texas Instruments Incorporated</t>
   </si>
   <si>
     <t>Cash Flows Selected Items *</t>
   </si>
   <si>
     <t>(In millions)</t>
   </si>
   <si>
     <t>Net income</t>
   </si>
   <si>
     <t>Less income from discontinued operations</t>
   </si>
   <si>
     <t>Depreciation</t>
   </si>
   <si>
     <t>Amortization of acquisition-related intangibles</t>
   </si>
   <si>
     <t>Amortization of capitalized software</t>
   </si>
   <si>
@@ -255,50 +255,53 @@
     <t>Q2 2024</t>
   </si>
   <si>
     <t>Q3 2024</t>
   </si>
   <si>
     <t>Q4 2024</t>
   </si>
   <si>
     <t>Q1 2025</t>
   </si>
   <si>
     <t>Q2 2025</t>
   </si>
   <si>
     <t>Q3 2025</t>
   </si>
   <si>
     <t>Q4 2025</t>
   </si>
   <si>
     <t>Q1 2026</t>
   </si>
   <si>
     <t>Q2 2026</t>
+  </si>
+  <si>
+    <t>Q3 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Dividends paid </t>
   </si>
   <si>
     <t xml:space="preserve">Debt (decrease) increase </t>
   </si>
   <si>
     <t>Cash Flows Selected Items - Trailing Twelve Months *</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Cash flow from operations</t>
   </si>
   <si>
     <t>Free cash flow</t>
   </si>
   <si>
     <t>Free cash flow % of revenue</t>
   </si>
 </sst>
 </file>
 
@@ -418,51 +421,51 @@
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -544,50 +547,51 @@
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Heading 1" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Heading 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Heading 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Table (Normal)" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -898,51 +902,51 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P44"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="65.85546875" customWidth="1"/>
+    <col min="1" max="1" width="65.85546875" style="43" customWidth="1"/>
     <col min="2" max="11" width="7.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
       <c r="B1" s="11"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="H1" s="2"/>
       <c r="K1" s="11"/>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="H2" s="2"/>
       <c r="K2" s="2"/>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
@@ -2018,193 +2022,193 @@
     <row r="40" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K40" s="2"/>
     </row>
     <row r="41" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K41" s="2"/>
     </row>
     <row r="42" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K42" s="2"/>
     </row>
     <row r="43" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K43" s="2"/>
     </row>
     <row r="44" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K44" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="L18:P18"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:AZ38"/>
+  <dimension ref="A1:BA38"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="AJ7" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="O15" sqref="O15"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="AI7" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="B7" sqref="B7"/>
+      <selection pane="topRight" activeCell="B7" sqref="B7"/>
+      <selection pane="bottomLeft" activeCell="B7" sqref="B7"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="66.42578125" customWidth="1"/>
-    <col min="2" max="50" width="9.42578125" customWidth="1"/>
+    <col min="1" max="1" width="66.42578125" style="43" customWidth="1"/>
+    <col min="2" max="51" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
       <c r="B1" s="11"/>
       <c r="C1" s="11"/>
       <c r="D1" s="11"/>
       <c r="E1" s="11"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
-      <c r="AR1" s="2"/>
       <c r="AS1" s="2"/>
       <c r="AT1" s="2"/>
       <c r="AU1" s="2"/>
       <c r="AV1" s="2"/>
       <c r="AW1" s="2"/>
       <c r="AX1" s="2"/>
-    </row>
-    <row r="2" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY1" s="2"/>
+    </row>
+    <row r="2" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
-      <c r="AR2" s="2"/>
       <c r="AS2" s="2"/>
       <c r="AT2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="AW2" s="2"/>
       <c r="AX2" s="2"/>
-    </row>
-    <row r="3" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY2" s="2"/>
+    </row>
+    <row r="3" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
-      <c r="AR3" s="2"/>
       <c r="AS3" s="2"/>
       <c r="AT3" s="2"/>
       <c r="AU3" s="2"/>
       <c r="AV3" s="2"/>
       <c r="AW3" s="2"/>
       <c r="AX3" s="2"/>
-    </row>
-    <row r="4" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY3" s="2"/>
+    </row>
+    <row r="4" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
-      <c r="AR4" s="2"/>
       <c r="AS4" s="2"/>
       <c r="AT4" s="2"/>
       <c r="AU4" s="2"/>
       <c r="AV4" s="2"/>
       <c r="AW4" s="2"/>
       <c r="AX4" s="2"/>
-    </row>
-    <row r="5" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY4" s="2"/>
+    </row>
+    <row r="5" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
-      <c r="AR5" s="2"/>
       <c r="AS5" s="2"/>
       <c r="AT5" s="2"/>
       <c r="AU5" s="2"/>
       <c r="AV5" s="2"/>
       <c r="AW5" s="2"/>
       <c r="AX5" s="2"/>
-    </row>
-    <row r="6" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY5" s="2"/>
+    </row>
+    <row r="6" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A6" s="12"/>
       <c r="B6" s="16" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>36</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>37</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>39</v>
       </c>
@@ -2288,59 +2292,62 @@
       </c>
       <c r="AJ6" s="17" t="s">
         <v>66</v>
       </c>
       <c r="AK6" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AL6" s="17" t="s">
         <v>68</v>
       </c>
       <c r="AM6" s="17" t="s">
         <v>69</v>
       </c>
       <c r="AN6" s="17" t="s">
         <v>70</v>
       </c>
       <c r="AO6" s="17" t="s">
         <v>71</v>
       </c>
       <c r="AP6" s="17" t="s">
         <v>72</v>
       </c>
       <c r="AQ6" s="17" t="s">
         <v>73</v>
       </c>
-      <c r="AR6" s="19"/>
+      <c r="AR6" s="17" t="s">
+        <v>74</v>
+      </c>
       <c r="AS6" s="19"/>
       <c r="AT6" s="19"/>
       <c r="AU6" s="19"/>
       <c r="AV6" s="19"/>
       <c r="AW6" s="19"/>
       <c r="AX6" s="19"/>
-    </row>
-    <row r="7" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY6" s="19"/>
+    </row>
+    <row r="7" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="26">
         <v>711000000</v>
       </c>
       <c r="C7" s="26">
         <v>819000000</v>
       </c>
       <c r="D7" s="26">
         <v>1018000000</v>
       </c>
       <c r="E7" s="26">
         <v>1047000000</v>
       </c>
       <c r="F7" s="26">
         <v>997000000</v>
       </c>
       <c r="G7" s="26">
         <v>1056000000</v>
       </c>
       <c r="H7" s="26">
         <v>1285000000</v>
       </c>
       <c r="I7" s="26">
@@ -2426,59 +2433,62 @@
       </c>
       <c r="AJ7" s="27">
         <v>1362000000</v>
       </c>
       <c r="AK7" s="27">
         <v>1205000000</v>
       </c>
       <c r="AL7" s="27">
         <v>1179000000</v>
       </c>
       <c r="AM7" s="27">
         <v>1295000000</v>
       </c>
       <c r="AN7" s="27">
         <v>1364000000</v>
       </c>
       <c r="AO7" s="27">
         <v>1163000000</v>
       </c>
       <c r="AP7" s="27">
         <v>1545000000</v>
       </c>
       <c r="AQ7" s="27">
         <v>1980000000</v>
       </c>
-      <c r="AR7" s="15"/>
+      <c r="AR7" s="27">
+        <v>2425000000</v>
+      </c>
       <c r="AS7" s="15"/>
       <c r="AT7" s="15"/>
       <c r="AU7" s="15"/>
       <c r="AV7" s="15"/>
       <c r="AW7" s="15"/>
       <c r="AX7" s="15"/>
-    </row>
-    <row r="8" spans="1:50" hidden="1" x14ac:dyDescent="0.2">
+      <c r="AY7" s="15"/>
+    </row>
+    <row r="8" spans="1:51" hidden="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="28">
         <v>0</v>
       </c>
       <c r="C8" s="28">
         <v>0</v>
       </c>
       <c r="D8" s="28">
         <v>0</v>
       </c>
       <c r="E8" s="28">
         <v>0</v>
       </c>
       <c r="F8" s="28">
         <v>0</v>
       </c>
       <c r="G8" s="28">
         <v>0</v>
       </c>
       <c r="H8" s="28">
         <v>0</v>
       </c>
       <c r="I8" s="28">
@@ -2564,59 +2574,62 @@
       </c>
       <c r="AJ8" s="29">
         <v>0</v>
       </c>
       <c r="AK8" s="29">
         <v>0</v>
       </c>
       <c r="AL8" s="29">
         <v>0</v>
       </c>
       <c r="AM8" s="29">
         <v>0</v>
       </c>
       <c r="AN8" s="29">
         <v>0</v>
       </c>
       <c r="AO8" s="29">
         <v>0</v>
       </c>
       <c r="AP8" s="29">
         <v>0</v>
       </c>
       <c r="AQ8" s="29">
         <v>0</v>
       </c>
-      <c r="AR8" s="15"/>
+      <c r="AR8" s="29">
+        <v>0</v>
+      </c>
       <c r="AS8" s="15"/>
       <c r="AT8" s="15"/>
       <c r="AU8" s="15"/>
       <c r="AV8" s="15"/>
       <c r="AW8" s="15"/>
       <c r="AX8" s="15"/>
-    </row>
-    <row r="9" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY8" s="15"/>
+    </row>
+    <row r="9" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="28">
         <v>161000000</v>
       </c>
       <c r="C9" s="28">
         <v>155000000</v>
       </c>
       <c r="D9" s="28">
         <v>150000000</v>
       </c>
       <c r="E9" s="28">
         <v>139000000</v>
       </c>
       <c r="F9" s="28">
         <v>139000000</v>
       </c>
       <c r="G9" s="28">
         <v>134000000</v>
       </c>
       <c r="H9" s="28">
         <v>133000000</v>
       </c>
       <c r="I9" s="28">
@@ -2702,59 +2715,62 @@
       </c>
       <c r="AJ9" s="29">
         <v>383000000</v>
       </c>
       <c r="AK9" s="29">
         <v>416000000</v>
       </c>
       <c r="AL9" s="29">
         <v>424000000</v>
       </c>
       <c r="AM9" s="29">
         <v>460000000</v>
       </c>
       <c r="AN9" s="29">
         <v>497000000</v>
       </c>
       <c r="AO9" s="29">
         <v>537000000</v>
       </c>
       <c r="AP9" s="29">
         <v>541000000</v>
       </c>
       <c r="AQ9" s="29">
         <v>547000000</v>
       </c>
-      <c r="AR9" s="15"/>
+      <c r="AR9" s="29">
+        <v>555000000</v>
+      </c>
       <c r="AS9" s="15"/>
       <c r="AT9" s="15"/>
       <c r="AU9" s="15"/>
       <c r="AV9" s="15"/>
       <c r="AW9" s="15"/>
       <c r="AX9" s="15"/>
-    </row>
-    <row r="10" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY9" s="15"/>
+    </row>
+    <row r="10" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="28">
         <v>80000000</v>
       </c>
       <c r="C10" s="28">
         <v>79000000</v>
       </c>
       <c r="D10" s="28">
         <v>80000000</v>
       </c>
       <c r="E10" s="28">
         <v>80000000</v>
       </c>
       <c r="F10" s="28">
         <v>80000000</v>
       </c>
       <c r="G10" s="28">
         <v>79000000</v>
       </c>
       <c r="H10" s="28">
         <v>80000000</v>
       </c>
       <c r="I10" s="28">
@@ -2840,59 +2856,62 @@
       </c>
       <c r="AJ10" s="29">
         <v>0</v>
       </c>
       <c r="AK10" s="29">
         <v>0</v>
       </c>
       <c r="AL10" s="29">
         <v>0</v>
       </c>
       <c r="AM10" s="29">
         <v>0</v>
       </c>
       <c r="AN10" s="29">
         <v>0</v>
       </c>
       <c r="AO10" s="29">
         <v>0</v>
       </c>
       <c r="AP10" s="29">
         <v>0</v>
       </c>
       <c r="AQ10" s="29">
         <v>0</v>
       </c>
-      <c r="AR10" s="15"/>
+      <c r="AR10" s="29">
+        <v>0</v>
+      </c>
       <c r="AS10" s="15"/>
       <c r="AT10" s="15"/>
       <c r="AU10" s="15"/>
       <c r="AV10" s="15"/>
       <c r="AW10" s="15"/>
       <c r="AX10" s="15"/>
-    </row>
-    <row r="11" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY10" s="15"/>
+    </row>
+    <row r="11" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="28">
         <v>8000000</v>
       </c>
       <c r="C11" s="28">
         <v>8000000</v>
       </c>
       <c r="D11" s="28">
         <v>7000000</v>
       </c>
       <c r="E11" s="28">
         <v>8000000</v>
       </c>
       <c r="F11" s="28">
         <v>11000000</v>
       </c>
       <c r="G11" s="28">
         <v>12000000</v>
       </c>
       <c r="H11" s="28">
         <v>12000000</v>
       </c>
       <c r="I11" s="28">
@@ -2978,59 +2997,62 @@
       </c>
       <c r="AJ11" s="29">
         <v>19000000</v>
       </c>
       <c r="AK11" s="29">
         <v>19000000</v>
       </c>
       <c r="AL11" s="29">
         <v>20000000</v>
       </c>
       <c r="AM11" s="29">
         <v>21000000</v>
       </c>
       <c r="AN11" s="29">
         <v>20000000</v>
       </c>
       <c r="AO11" s="29">
         <v>20000000</v>
       </c>
       <c r="AP11" s="29">
         <v>21000000</v>
       </c>
       <c r="AQ11" s="29">
         <v>21000000</v>
       </c>
-      <c r="AR11" s="15"/>
+      <c r="AR11" s="29">
+        <v>21000000</v>
+      </c>
       <c r="AS11" s="15"/>
       <c r="AT11" s="15"/>
       <c r="AU11" s="15"/>
       <c r="AV11" s="15"/>
       <c r="AW11" s="15"/>
       <c r="AX11" s="15"/>
-    </row>
-    <row r="12" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY11" s="15"/>
+    </row>
+    <row r="12" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="28">
         <v>72000000</v>
       </c>
       <c r="C12" s="28">
         <v>76000000</v>
       </c>
       <c r="D12" s="28">
         <v>56000000</v>
       </c>
       <c r="E12" s="28">
         <v>48000000</v>
       </c>
       <c r="F12" s="28">
         <v>68000000</v>
       </c>
       <c r="G12" s="28">
         <v>75000000</v>
       </c>
       <c r="H12" s="28">
         <v>54000000</v>
       </c>
       <c r="I12" s="28">
@@ -3116,59 +3138,62 @@
       </c>
       <c r="AJ12" s="29">
         <v>87000000</v>
       </c>
       <c r="AK12" s="29">
         <v>78000000</v>
       </c>
       <c r="AL12" s="29">
         <v>116000000</v>
       </c>
       <c r="AM12" s="29">
         <v>129000000</v>
       </c>
       <c r="AN12" s="29">
         <v>93000000</v>
       </c>
       <c r="AO12" s="29">
         <v>81000000</v>
       </c>
       <c r="AP12" s="29">
         <v>109000000</v>
       </c>
       <c r="AQ12" s="29">
         <v>127000000</v>
       </c>
-      <c r="AR12" s="15"/>
+      <c r="AR12" s="29">
+        <v>95000000</v>
+      </c>
       <c r="AS12" s="15"/>
       <c r="AT12" s="15"/>
       <c r="AU12" s="15"/>
       <c r="AV12" s="15"/>
       <c r="AW12" s="15"/>
       <c r="AX12" s="15"/>
-    </row>
-    <row r="13" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY12" s="15"/>
+    </row>
+    <row r="13" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="28">
         <v>-403000000</v>
       </c>
       <c r="C13" s="28">
         <v>7000000</v>
       </c>
       <c r="D13" s="28">
         <v>275000000</v>
       </c>
       <c r="E13" s="28">
         <v>274000000</v>
       </c>
       <c r="F13" s="28">
         <v>-477000000</v>
       </c>
       <c r="G13" s="28">
         <v>-395000000</v>
       </c>
       <c r="H13" s="28">
         <v>161000000</v>
       </c>
       <c r="I13" s="28">
@@ -3254,59 +3279,62 @@
       </c>
       <c r="AJ13" s="29">
         <v>-47000000</v>
       </c>
       <c r="AK13" s="29">
         <v>300000000</v>
       </c>
       <c r="AL13" s="29">
         <v>-724000000</v>
       </c>
       <c r="AM13" s="29">
         <v>-15000000</v>
       </c>
       <c r="AN13" s="29">
         <v>187000000</v>
       </c>
       <c r="AO13" s="29">
         <v>281000000</v>
       </c>
       <c r="AP13" s="29">
         <v>-624000000</v>
       </c>
       <c r="AQ13" s="29">
         <v>46000000</v>
       </c>
-      <c r="AR13" s="15"/>
+      <c r="AR13" s="29">
+        <v>378000000</v>
+      </c>
       <c r="AS13" s="15"/>
       <c r="AT13" s="15"/>
       <c r="AU13" s="15"/>
       <c r="AV13" s="15"/>
       <c r="AW13" s="15"/>
       <c r="AX13" s="15"/>
-    </row>
-    <row r="14" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY13" s="15"/>
+    </row>
+    <row r="14" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="30">
         <v>24000000</v>
       </c>
       <c r="C14" s="30">
         <v>-35000000</v>
       </c>
       <c r="D14" s="30">
         <v>-121000000</v>
       </c>
       <c r="E14" s="30">
         <v>-209000000</v>
       </c>
       <c r="F14" s="30">
         <v>-23000000</v>
       </c>
       <c r="G14" s="30">
         <v>-44000000</v>
       </c>
       <c r="H14" s="30">
         <v>-3000000</v>
       </c>
       <c r="I14" s="30">
@@ -3392,59 +3420,62 @@
       </c>
       <c r="AJ14" s="31">
         <v>-72000000</v>
       </c>
       <c r="AK14" s="31">
         <v>-20000000</v>
       </c>
       <c r="AL14" s="31">
         <v>-166000000</v>
       </c>
       <c r="AM14" s="31">
         <v>-30000000</v>
       </c>
       <c r="AN14" s="31">
         <v>29000000</v>
       </c>
       <c r="AO14" s="31">
         <v>172000000</v>
       </c>
       <c r="AP14" s="31">
         <v>-72000000</v>
       </c>
       <c r="AQ14" s="31">
         <v>-18000000</v>
       </c>
-      <c r="AR14" s="15"/>
+      <c r="AR14" s="31">
+        <v>-55000000</v>
+      </c>
       <c r="AS14" s="15"/>
       <c r="AT14" s="15"/>
       <c r="AU14" s="15"/>
       <c r="AV14" s="15"/>
       <c r="AW14" s="15"/>
       <c r="AX14" s="15"/>
-    </row>
-    <row r="15" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY14" s="15"/>
+    </row>
+    <row r="15" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="32">
         <v>653000000</v>
       </c>
       <c r="C15" s="32">
         <v>1109000000</v>
       </c>
       <c r="D15" s="32">
         <v>1465000000</v>
       </c>
       <c r="E15" s="32">
         <v>1387000000</v>
       </c>
       <c r="F15" s="32">
         <v>795000000</v>
       </c>
       <c r="G15" s="32">
         <v>917000000</v>
       </c>
       <c r="H15" s="32">
         <v>1722000000</v>
       </c>
       <c r="I15" s="32">
@@ -3530,111 +3561,115 @@
       </c>
       <c r="AJ15" s="33">
         <v>1732000000</v>
       </c>
       <c r="AK15" s="33">
         <v>1998000000</v>
       </c>
       <c r="AL15" s="33">
         <v>849000000</v>
       </c>
       <c r="AM15" s="33">
         <v>1860000000</v>
       </c>
       <c r="AN15" s="33">
         <v>2190000000</v>
       </c>
       <c r="AO15" s="33">
         <v>2254000000</v>
       </c>
       <c r="AP15" s="33">
         <v>1520000000</v>
       </c>
       <c r="AQ15" s="33">
         <v>2703000000</v>
       </c>
-      <c r="AR15" s="15"/>
+      <c r="AR15" s="33">
+        <v>3419000000</v>
+      </c>
       <c r="AS15" s="15"/>
       <c r="AT15" s="15"/>
       <c r="AU15" s="15"/>
       <c r="AV15" s="15"/>
       <c r="AW15" s="15"/>
       <c r="AX15" s="15"/>
-    </row>
-    <row r="16" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY15" s="15"/>
+    </row>
+    <row r="16" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A16" s="5"/>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="13"/>
       <c r="G16" s="13"/>
       <c r="H16" s="13"/>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="13"/>
       <c r="N16" s="13"/>
       <c r="O16" s="13"/>
       <c r="P16" s="14"/>
       <c r="Q16" s="14"/>
       <c r="R16" s="14"/>
       <c r="S16" s="14"/>
       <c r="T16" s="14"/>
       <c r="U16" s="14"/>
       <c r="V16" s="14"/>
       <c r="W16" s="14"/>
       <c r="X16" s="14"/>
       <c r="Y16" s="14"/>
       <c r="Z16" s="14"/>
       <c r="AA16" s="14"/>
       <c r="AB16" s="14"/>
       <c r="AC16" s="14"/>
       <c r="AD16" s="14"/>
       <c r="AE16" s="14"/>
       <c r="AF16" s="14"/>
       <c r="AG16" s="14"/>
       <c r="AH16" s="14"/>
       <c r="AI16" s="14"/>
       <c r="AJ16" s="14"/>
       <c r="AK16" s="14"/>
       <c r="AL16" s="14"/>
       <c r="AM16" s="14"/>
       <c r="AN16" s="14"/>
       <c r="AO16" s="14"/>
       <c r="AP16" s="14"/>
       <c r="AQ16" s="14"/>
-      <c r="AR16" s="15"/>
+      <c r="AR16" s="14"/>
       <c r="AS16" s="15"/>
       <c r="AT16" s="15"/>
       <c r="AU16" s="15"/>
       <c r="AV16" s="15"/>
       <c r="AW16" s="15"/>
       <c r="AX16" s="15"/>
-    </row>
-    <row r="17" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY16" s="15"/>
+    </row>
+    <row r="17" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="28">
         <v>-124000000</v>
       </c>
       <c r="C17" s="28">
         <v>-158000000</v>
       </c>
       <c r="D17" s="28">
         <v>-139000000</v>
       </c>
       <c r="E17" s="28">
         <v>-110000000</v>
       </c>
       <c r="F17" s="28">
         <v>-127000000</v>
       </c>
       <c r="G17" s="28">
         <v>-151000000</v>
       </c>
       <c r="H17" s="28">
         <v>-186000000</v>
       </c>
       <c r="I17" s="28">
@@ -3720,59 +3755,62 @@
       </c>
       <c r="AJ17" s="29">
         <v>-1316000000</v>
       </c>
       <c r="AK17" s="29">
         <v>-1192000000</v>
       </c>
       <c r="AL17" s="29">
         <v>-1123000000</v>
       </c>
       <c r="AM17" s="29">
         <v>-1305000000</v>
       </c>
       <c r="AN17" s="29">
         <v>-1197000000</v>
       </c>
       <c r="AO17" s="29">
         <v>-925000000</v>
       </c>
       <c r="AP17" s="29">
         <v>-676000000</v>
       </c>
       <c r="AQ17" s="29">
         <v>-514000000</v>
       </c>
-      <c r="AR17" s="15"/>
+      <c r="AR17" s="29">
+        <v>-463000000</v>
+      </c>
       <c r="AS17" s="15"/>
       <c r="AT17" s="15"/>
       <c r="AU17" s="15"/>
       <c r="AV17" s="15"/>
       <c r="AW17" s="15"/>
       <c r="AX17" s="15"/>
-    </row>
-    <row r="18" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY17" s="15"/>
+    </row>
+    <row r="18" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="28">
         <v>0</v>
       </c>
       <c r="C18" s="28">
         <v>0</v>
       </c>
       <c r="D18" s="28">
         <v>0</v>
       </c>
       <c r="E18" s="28">
         <v>0</v>
       </c>
       <c r="F18" s="28">
         <v>0</v>
       </c>
       <c r="G18" s="28">
         <v>0</v>
       </c>
       <c r="H18" s="28">
         <v>0</v>
       </c>
       <c r="I18" s="28">
@@ -3858,59 +3896,62 @@
       </c>
       <c r="AJ18" s="29">
         <v>0</v>
       </c>
       <c r="AK18" s="29">
         <v>0</v>
       </c>
       <c r="AL18" s="29">
         <v>260000000</v>
       </c>
       <c r="AM18" s="29">
         <v>0</v>
       </c>
       <c r="AN18" s="29">
         <v>75000000</v>
       </c>
       <c r="AO18" s="29">
         <v>0</v>
       </c>
       <c r="AP18" s="29">
         <v>555000000</v>
       </c>
       <c r="AQ18" s="29">
         <v>549000000</v>
       </c>
-      <c r="AR18" s="15"/>
+      <c r="AR18" s="29">
+        <v>0</v>
+      </c>
       <c r="AS18" s="15"/>
       <c r="AT18" s="15"/>
       <c r="AU18" s="15"/>
       <c r="AV18" s="15"/>
       <c r="AW18" s="15"/>
       <c r="AX18" s="15"/>
-    </row>
-    <row r="19" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY18" s="15"/>
+    </row>
+    <row r="19" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="28">
         <v>0</v>
       </c>
       <c r="C19" s="28">
         <v>0</v>
       </c>
       <c r="D19" s="28">
         <v>0</v>
       </c>
       <c r="E19" s="28">
         <v>0</v>
       </c>
       <c r="F19" s="28">
         <v>40000000</v>
       </c>
       <c r="G19" s="28">
         <v>0</v>
       </c>
       <c r="H19" s="28">
         <v>0</v>
       </c>
       <c r="I19" s="28">
@@ -3996,61 +4037,64 @@
       </c>
       <c r="AJ19" s="29">
         <v>0</v>
       </c>
       <c r="AK19" s="29">
         <v>1000000</v>
       </c>
       <c r="AL19" s="29">
         <v>0</v>
       </c>
       <c r="AM19" s="29">
         <v>0</v>
       </c>
       <c r="AN19" s="29">
         <v>1000000</v>
       </c>
       <c r="AO19" s="29">
         <v>0</v>
       </c>
       <c r="AP19" s="29">
         <v>5000000</v>
       </c>
       <c r="AQ19" s="29">
         <v>32000000</v>
       </c>
-      <c r="AR19" s="15"/>
+      <c r="AR19" s="29">
+        <v>0</v>
+      </c>
       <c r="AS19" s="15"/>
       <c r="AT19" s="15"/>
       <c r="AU19" s="15"/>
       <c r="AV19" s="15"/>
       <c r="AW19" s="15"/>
       <c r="AX19" s="15"/>
-    </row>
-    <row r="20" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY19" s="15"/>
+    </row>
+    <row r="20" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B20" s="28">
         <v>-383000000</v>
       </c>
       <c r="C20" s="28">
         <v>-382000000</v>
       </c>
       <c r="D20" s="28">
         <v>-382000000</v>
       </c>
       <c r="E20" s="28">
         <v>-499000000</v>
       </c>
       <c r="F20" s="28">
         <v>-500000000</v>
       </c>
       <c r="G20" s="28">
         <v>-498000000</v>
       </c>
       <c r="H20" s="28">
         <v>-495000000</v>
       </c>
       <c r="I20" s="28">
         <v>-611000000</v>
       </c>
@@ -4134,61 +4178,64 @@
       </c>
       <c r="AJ20" s="29">
         <v>-1187000000</v>
       </c>
       <c r="AK20" s="29">
         <v>-1240000000</v>
       </c>
       <c r="AL20" s="29">
         <v>-1238000000</v>
       </c>
       <c r="AM20" s="29">
         <v>-1235000000</v>
       </c>
       <c r="AN20" s="29">
         <v>-1236000000</v>
       </c>
       <c r="AO20" s="29">
         <v>-1290000000</v>
       </c>
       <c r="AP20" s="29">
         <v>-1291000000</v>
       </c>
       <c r="AQ20" s="29">
         <v>-1295000000</v>
       </c>
-      <c r="AR20" s="15"/>
+      <c r="AR20" s="29">
+        <v>-1298000000</v>
+      </c>
       <c r="AS20" s="15"/>
       <c r="AT20" s="15"/>
       <c r="AU20" s="15"/>
       <c r="AV20" s="15"/>
       <c r="AW20" s="15"/>
       <c r="AX20" s="15"/>
-    </row>
-    <row r="21" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY20" s="15"/>
+    </row>
+    <row r="21" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B21" s="28">
         <v>0</v>
       </c>
       <c r="C21" s="28">
         <v>-501000000</v>
       </c>
       <c r="D21" s="28">
         <v>0</v>
       </c>
       <c r="E21" s="28">
         <v>0</v>
       </c>
       <c r="F21" s="28">
         <v>-250000000</v>
       </c>
       <c r="G21" s="28">
         <v>230000000</v>
       </c>
       <c r="H21" s="28">
         <v>0</v>
       </c>
       <c r="I21" s="28">
         <v>494000000</v>
       </c>
@@ -4272,59 +4319,62 @@
       </c>
       <c r="AJ21" s="29">
         <v>0</v>
       </c>
       <c r="AK21" s="29">
         <v>-300000000</v>
       </c>
       <c r="AL21" s="29">
         <v>-750000000</v>
       </c>
       <c r="AM21" s="29">
         <v>1199000000</v>
       </c>
       <c r="AN21" s="29">
         <v>0</v>
       </c>
       <c r="AO21" s="29">
         <v>0</v>
       </c>
       <c r="AP21" s="29">
         <v>0</v>
       </c>
       <c r="AQ21" s="29">
         <v>0</v>
       </c>
-      <c r="AR21" s="15"/>
+      <c r="AR21" s="29">
+        <v>-500000000</v>
+      </c>
       <c r="AS21" s="15"/>
       <c r="AT21" s="15"/>
       <c r="AU21" s="15"/>
       <c r="AV21" s="15"/>
       <c r="AW21" s="15"/>
       <c r="AX21" s="15"/>
-    </row>
-    <row r="22" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY21" s="15"/>
+    </row>
+    <row r="22" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A22" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="28">
         <v>-562000000</v>
       </c>
       <c r="C22" s="28">
         <v>-334000000</v>
       </c>
       <c r="D22" s="28">
         <v>-346000000</v>
       </c>
       <c r="E22" s="28">
         <v>-418000000</v>
       </c>
       <c r="F22" s="28">
         <v>-389000000</v>
       </c>
       <c r="G22" s="28">
         <v>-566000000</v>
       </c>
       <c r="H22" s="28">
         <v>-574000000</v>
       </c>
       <c r="I22" s="28">
@@ -4410,59 +4460,62 @@
       </c>
       <c r="AJ22" s="29">
         <v>-201000000</v>
       </c>
       <c r="AK22" s="29">
         <v>-450000000</v>
       </c>
       <c r="AL22" s="29">
         <v>-535000000</v>
       </c>
       <c r="AM22" s="29">
         <v>-187000000</v>
       </c>
       <c r="AN22" s="29">
         <v>6000000</v>
       </c>
       <c r="AO22" s="29">
         <v>-361000000</v>
       </c>
       <c r="AP22" s="29">
         <v>151000000</v>
       </c>
       <c r="AQ22" s="29">
         <v>418000000</v>
       </c>
-      <c r="AR22" s="15"/>
+      <c r="AR22" s="29">
+        <v>-32000000</v>
+      </c>
       <c r="AS22" s="15"/>
       <c r="AT22" s="15"/>
       <c r="AU22" s="15"/>
       <c r="AV22" s="15"/>
       <c r="AW22" s="15"/>
       <c r="AX22" s="15"/>
-    </row>
-    <row r="23" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY22" s="15"/>
+    </row>
+    <row r="23" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="28">
         <v>700000000</v>
       </c>
       <c r="C23" s="28">
         <v>217000000</v>
       </c>
       <c r="D23" s="28">
         <v>-463000000</v>
       </c>
       <c r="E23" s="28">
         <v>-567000000</v>
       </c>
       <c r="F23" s="28">
         <v>363000000</v>
       </c>
       <c r="G23" s="28">
         <v>135000000</v>
       </c>
       <c r="H23" s="28">
         <v>-298000000</v>
       </c>
       <c r="I23" s="28">
@@ -4548,59 +4601,62 @@
       </c>
       <c r="AJ23" s="29">
         <v>855000000</v>
       </c>
       <c r="AK23" s="29">
         <v>1817000000</v>
       </c>
       <c r="AL23" s="29">
         <v>2160000000</v>
       </c>
       <c r="AM23" s="29">
         <v>-61000000</v>
       </c>
       <c r="AN23" s="29">
         <v>455000000</v>
       </c>
       <c r="AO23" s="29">
         <v>230000000</v>
       </c>
       <c r="AP23" s="29">
         <v>108000000</v>
       </c>
       <c r="AQ23" s="29">
         <v>-1771000000</v>
       </c>
-      <c r="AR23" s="15"/>
+      <c r="AR23" s="29">
+        <v>-570000000</v>
+      </c>
       <c r="AS23" s="15"/>
       <c r="AT23" s="15"/>
       <c r="AU23" s="15"/>
       <c r="AV23" s="15"/>
       <c r="AW23" s="15"/>
       <c r="AX23" s="15"/>
-    </row>
-    <row r="24" spans="1:50" hidden="1" x14ac:dyDescent="0.2">
+      <c r="AY23" s="15"/>
+    </row>
+    <row r="24" spans="1:51" hidden="1" x14ac:dyDescent="0.2">
       <c r="A24" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="28">
         <v>0</v>
       </c>
       <c r="C24" s="28">
         <v>0</v>
       </c>
       <c r="D24" s="28">
         <v>0</v>
       </c>
       <c r="E24" s="28">
         <v>0</v>
       </c>
       <c r="F24" s="28">
         <v>0</v>
       </c>
       <c r="G24" s="28">
         <v>0</v>
       </c>
       <c r="H24" s="28">
         <v>0</v>
       </c>
       <c r="I24" s="28">
@@ -4686,59 +4742,62 @@
       </c>
       <c r="AJ24" s="29">
         <v>0</v>
       </c>
       <c r="AK24" s="29">
         <v>0</v>
       </c>
       <c r="AL24" s="29">
         <v>0</v>
       </c>
       <c r="AM24" s="29">
         <v>0</v>
       </c>
       <c r="AN24" s="29">
         <v>0</v>
       </c>
       <c r="AO24" s="29">
         <v>0</v>
       </c>
       <c r="AP24" s="29">
         <v>0</v>
       </c>
       <c r="AQ24" s="29">
         <v>0</v>
       </c>
-      <c r="AR24" s="15"/>
+      <c r="AR24" s="29">
+        <v>0</v>
+      </c>
       <c r="AS24" s="15"/>
       <c r="AT24" s="15"/>
       <c r="AU24" s="15"/>
       <c r="AV24" s="15"/>
       <c r="AW24" s="15"/>
       <c r="AX24" s="15"/>
-    </row>
-    <row r="25" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY24" s="15"/>
+    </row>
+    <row r="25" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="30">
         <v>-3000000</v>
       </c>
       <c r="C25" s="30">
         <v>3000000</v>
       </c>
       <c r="D25" s="30">
         <v>-1000000</v>
       </c>
       <c r="E25" s="30">
         <v>-8000000</v>
       </c>
       <c r="F25" s="30">
         <v>-13000000</v>
       </c>
       <c r="G25" s="30">
         <v>0</v>
       </c>
       <c r="H25" s="30">
         <v>-13000000</v>
       </c>
       <c r="I25" s="30">
@@ -4824,58 +4883,61 @@
       </c>
       <c r="AJ25" s="31">
         <v>-34000000</v>
       </c>
       <c r="AK25" s="31">
         <v>-23000000</v>
       </c>
       <c r="AL25" s="31">
         <v>-60000000</v>
       </c>
       <c r="AM25" s="31">
         <v>10000000</v>
       </c>
       <c r="AN25" s="31">
         <v>-27000000</v>
       </c>
       <c r="AO25" s="31">
         <v>6000000</v>
       </c>
       <c r="AP25" s="31">
         <v>-48000000</v>
       </c>
       <c r="AQ25" s="31">
         <v>-11000000</v>
       </c>
-      <c r="AS25" s="15"/>
+      <c r="AR25" s="31">
+        <v>-5000000</v>
+      </c>
       <c r="AT25" s="15"/>
       <c r="AU25" s="15"/>
       <c r="AV25" s="15"/>
       <c r="AW25" s="15"/>
       <c r="AX25" s="15"/>
-    </row>
-    <row r="26" spans="1:50" hidden="1" x14ac:dyDescent="0.2">
+      <c r="AY25" s="15"/>
+    </row>
+    <row r="26" spans="1:51" hidden="1" x14ac:dyDescent="0.2">
       <c r="A26" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="32">
         <v>0</v>
       </c>
       <c r="C26" s="32">
         <v>0</v>
       </c>
       <c r="D26" s="32">
         <v>0</v>
       </c>
       <c r="E26" s="32">
         <v>0</v>
       </c>
       <c r="F26" s="32">
         <v>0</v>
       </c>
       <c r="G26" s="32">
         <v>0</v>
       </c>
       <c r="H26" s="32">
         <v>0</v>
       </c>
       <c r="I26" s="32">
@@ -4961,59 +5023,62 @@
       </c>
       <c r="AJ26" s="33">
         <v>0</v>
       </c>
       <c r="AK26" s="33">
         <v>0</v>
       </c>
       <c r="AL26" s="33">
         <v>0</v>
       </c>
       <c r="AM26" s="33">
         <v>0</v>
       </c>
       <c r="AN26" s="33">
         <v>0</v>
       </c>
       <c r="AO26" s="33">
         <v>0</v>
       </c>
       <c r="AP26" s="33">
         <v>0</v>
       </c>
       <c r="AQ26" s="33">
         <v>0</v>
       </c>
-      <c r="AR26" s="15"/>
+      <c r="AR26" s="33">
+        <v>0</v>
+      </c>
       <c r="AS26" s="15"/>
       <c r="AT26" s="15"/>
       <c r="AU26" s="15"/>
       <c r="AV26" s="15"/>
       <c r="AW26" s="15"/>
       <c r="AX26" s="15"/>
-    </row>
-    <row r="27" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY26" s="15"/>
+    </row>
+    <row r="27" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A27" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="32">
         <v>281000000</v>
       </c>
       <c r="C27" s="32">
         <v>-46000000</v>
       </c>
       <c r="D27" s="32">
         <v>134000000</v>
       </c>
       <c r="E27" s="32">
         <v>-215000000</v>
       </c>
       <c r="F27" s="32">
         <v>-81000000</v>
       </c>
       <c r="G27" s="32">
         <v>67000000</v>
       </c>
       <c r="H27" s="32">
         <v>156000000</v>
       </c>
       <c r="I27" s="32">
@@ -5099,59 +5164,62 @@
       </c>
       <c r="AJ27" s="33">
         <v>-151000000</v>
       </c>
       <c r="AK27" s="33">
         <v>611000000</v>
       </c>
       <c r="AL27" s="33">
         <v>-437000000</v>
       </c>
       <c r="AM27" s="33">
         <v>281000000</v>
       </c>
       <c r="AN27" s="33">
         <v>267000000</v>
       </c>
       <c r="AO27" s="33">
         <v>-86000000</v>
       </c>
       <c r="AP27" s="33">
         <v>324000000</v>
       </c>
       <c r="AQ27" s="33">
         <v>111000000</v>
       </c>
-      <c r="AR27" s="15"/>
+      <c r="AR27" s="33">
+        <v>551000000</v>
+      </c>
       <c r="AS27" s="15"/>
       <c r="AT27" s="15"/>
       <c r="AU27" s="15"/>
       <c r="AV27" s="15"/>
       <c r="AW27" s="15"/>
       <c r="AX27" s="15"/>
-    </row>
-    <row r="28" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY27" s="15"/>
+    </row>
+    <row r="28" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A28" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="34">
         <v>1000000000</v>
       </c>
       <c r="C28" s="34">
         <v>1281000000</v>
       </c>
       <c r="D28" s="34">
         <v>1235000000</v>
       </c>
       <c r="E28" s="34">
         <v>1369000000</v>
       </c>
       <c r="F28" s="34">
         <v>1154000000</v>
       </c>
       <c r="G28" s="34">
         <v>1073000000</v>
       </c>
       <c r="H28" s="34">
         <v>1140000000</v>
       </c>
       <c r="I28" s="34">
@@ -5237,59 +5305,62 @@
       </c>
       <c r="AJ28" s="35">
         <v>2740000000</v>
       </c>
       <c r="AK28" s="35">
         <v>2589000000</v>
       </c>
       <c r="AL28" s="35">
         <v>3200000000</v>
       </c>
       <c r="AM28" s="35">
         <v>2763000000</v>
       </c>
       <c r="AN28" s="35">
         <v>3044000000</v>
       </c>
       <c r="AO28" s="35">
         <v>3311000000</v>
       </c>
       <c r="AP28" s="35">
         <v>3225000000</v>
       </c>
       <c r="AQ28" s="35">
         <v>3549000000</v>
       </c>
-      <c r="AR28" s="15"/>
+      <c r="AR28" s="35">
+        <v>3660000000</v>
+      </c>
       <c r="AS28" s="15"/>
       <c r="AT28" s="15"/>
       <c r="AU28" s="15"/>
       <c r="AV28" s="15"/>
       <c r="AW28" s="15"/>
       <c r="AX28" s="15"/>
-    </row>
-    <row r="29" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY28" s="15"/>
+    </row>
+    <row r="29" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A29" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="30">
         <v>1281000000</v>
       </c>
       <c r="C29" s="30">
         <v>1235000000</v>
       </c>
       <c r="D29" s="30">
         <v>1369000000</v>
       </c>
       <c r="E29" s="30">
         <v>1154000000</v>
       </c>
       <c r="F29" s="30">
         <v>1073000000</v>
       </c>
       <c r="G29" s="30">
         <v>1140000000</v>
       </c>
       <c r="H29" s="30">
         <v>1296000000</v>
       </c>
       <c r="I29" s="30">
@@ -5375,59 +5446,62 @@
       </c>
       <c r="AJ29" s="31">
         <v>2589000000</v>
       </c>
       <c r="AK29" s="31">
         <v>3200000000</v>
       </c>
       <c r="AL29" s="31">
         <v>2763000000</v>
       </c>
       <c r="AM29" s="31">
         <v>3044000000</v>
       </c>
       <c r="AN29" s="31">
         <v>3311000000</v>
       </c>
       <c r="AO29" s="31">
         <v>3225000000</v>
       </c>
       <c r="AP29" s="31">
         <v>3549000000</v>
       </c>
       <c r="AQ29" s="31">
         <v>3660000000</v>
       </c>
-      <c r="AR29" s="15"/>
+      <c r="AR29" s="31">
+        <v>4211000000</v>
+      </c>
       <c r="AS29" s="15"/>
       <c r="AT29" s="15"/>
       <c r="AU29" s="15"/>
       <c r="AV29" s="15"/>
       <c r="AW29" s="15"/>
       <c r="AX29" s="15"/>
-    </row>
-    <row r="30" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY29" s="15"/>
+    </row>
+    <row r="30" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A30" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="32">
         <v>1519000000</v>
       </c>
       <c r="C30" s="32">
         <v>1304000000</v>
       </c>
       <c r="D30" s="32">
         <v>1768000000</v>
       </c>
       <c r="E30" s="32">
         <v>2336000000</v>
       </c>
       <c r="F30" s="32">
         <v>1976000000</v>
       </c>
       <c r="G30" s="32">
         <v>1844000000</v>
       </c>
       <c r="H30" s="32">
         <v>2148000000</v>
       </c>
       <c r="I30" s="32">
@@ -5513,59 +5587,62 @@
       </c>
       <c r="AJ30" s="33">
         <v>6163000000</v>
       </c>
       <c r="AK30" s="33">
         <v>4380000000</v>
       </c>
       <c r="AL30" s="33">
         <v>2242000000</v>
       </c>
       <c r="AM30" s="33">
         <v>2315000000</v>
       </c>
       <c r="AN30" s="33">
         <v>1875000000</v>
       </c>
       <c r="AO30" s="33">
         <v>1656000000</v>
       </c>
       <c r="AP30" s="33">
         <v>1554000000</v>
       </c>
       <c r="AQ30" s="33">
         <v>3341000000</v>
       </c>
-      <c r="AR30" s="15"/>
+      <c r="AR30" s="33">
+        <v>3931000000</v>
+      </c>
       <c r="AS30" s="15"/>
       <c r="AT30" s="15"/>
       <c r="AU30" s="15"/>
       <c r="AV30" s="15"/>
       <c r="AW30" s="15"/>
       <c r="AX30" s="15"/>
-    </row>
-    <row r="31" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY30" s="15"/>
+    </row>
+    <row r="31" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A31" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="36">
         <v>2800000000</v>
       </c>
       <c r="C31" s="36">
         <v>2539000000</v>
       </c>
       <c r="D31" s="36">
         <v>3137000000</v>
       </c>
       <c r="E31" s="36">
         <v>3490000000</v>
       </c>
       <c r="F31" s="36">
         <v>3049000000</v>
       </c>
       <c r="G31" s="36">
         <v>2984000000</v>
       </c>
       <c r="H31" s="36">
         <v>3444000000</v>
       </c>
       <c r="I31" s="36">
@@ -5651,165 +5728,170 @@
       </c>
       <c r="AJ31" s="37">
         <v>8752000000</v>
       </c>
       <c r="AK31" s="37">
         <v>7580000000</v>
       </c>
       <c r="AL31" s="37">
         <v>5005000000</v>
       </c>
       <c r="AM31" s="37">
         <v>5359000000</v>
       </c>
       <c r="AN31" s="37">
         <v>5186000000</v>
       </c>
       <c r="AO31" s="37">
         <v>4881000000</v>
       </c>
       <c r="AP31" s="37">
         <v>5103000000</v>
       </c>
       <c r="AQ31" s="37">
         <v>7001000000</v>
       </c>
-      <c r="AR31" s="2"/>
+      <c r="AR31" s="37">
+        <v>8142000000</v>
+      </c>
       <c r="AS31" s="2"/>
       <c r="AT31" s="2"/>
       <c r="AU31" s="2"/>
       <c r="AV31" s="2"/>
       <c r="AW31" s="2"/>
       <c r="AX31" s="2"/>
-    </row>
-    <row r="32" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY31" s="2"/>
+    </row>
+    <row r="32" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A32" s="5"/>
       <c r="B32" s="13"/>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="13"/>
       <c r="G32" s="13"/>
       <c r="H32" s="13"/>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="13"/>
       <c r="O32" s="13"/>
       <c r="P32" s="14"/>
       <c r="Q32" s="14"/>
       <c r="R32" s="14"/>
       <c r="S32" s="14"/>
       <c r="T32" s="14"/>
       <c r="U32" s="14"/>
       <c r="V32" s="14"/>
       <c r="W32" s="14"/>
       <c r="X32" s="14"/>
       <c r="Y32" s="14"/>
       <c r="Z32" s="14"/>
       <c r="AA32" s="14"/>
       <c r="AB32" s="14"/>
       <c r="AC32" s="14"/>
       <c r="AD32" s="14"/>
       <c r="AE32" s="14"/>
       <c r="AF32" s="14"/>
       <c r="AG32" s="14"/>
       <c r="AH32" s="14"/>
       <c r="AI32" s="14"/>
       <c r="AJ32" s="14"/>
       <c r="AK32" s="14"/>
       <c r="AL32" s="14"/>
       <c r="AM32" s="14"/>
       <c r="AN32" s="14"/>
       <c r="AO32" s="13"/>
       <c r="AP32" s="14"/>
       <c r="AQ32" s="14"/>
-      <c r="AR32" s="2"/>
+      <c r="AR32" s="14"/>
       <c r="AS32" s="2"/>
       <c r="AT32" s="2"/>
       <c r="AU32" s="2"/>
       <c r="AV32" s="2"/>
       <c r="AW32" s="2"/>
       <c r="AX32" s="2"/>
-    </row>
-    <row r="33" spans="1:52" x14ac:dyDescent="0.2">
+      <c r="AY32" s="2"/>
+    </row>
+    <row r="33" spans="1:53" x14ac:dyDescent="0.2">
       <c r="A33" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="39"/>
       <c r="C33" s="39"/>
       <c r="D33" s="39"/>
       <c r="E33" s="39"/>
       <c r="F33" s="39"/>
       <c r="G33" s="39"/>
       <c r="H33" s="39"/>
       <c r="I33" s="39"/>
       <c r="J33" s="39"/>
       <c r="K33" s="39"/>
       <c r="L33" s="39"/>
       <c r="M33" s="39"/>
       <c r="N33" s="39"/>
       <c r="O33" s="39"/>
       <c r="P33" s="39"/>
       <c r="Q33" s="39"/>
       <c r="R33" s="39"/>
       <c r="S33" s="39"/>
       <c r="T33" s="39"/>
       <c r="U33" s="39"/>
       <c r="V33" s="39"/>
       <c r="W33" s="39"/>
       <c r="X33" s="39"/>
       <c r="Y33" s="39"/>
       <c r="Z33" s="39"/>
       <c r="AA33" s="39"/>
       <c r="AB33" s="39"/>
       <c r="AC33" s="39"/>
       <c r="AD33" s="39"/>
       <c r="AE33" s="39"/>
       <c r="AF33" s="39"/>
       <c r="AG33" s="39"/>
       <c r="AH33" s="39"/>
       <c r="AI33" s="39"/>
       <c r="AJ33" s="39"/>
       <c r="AK33" s="39"/>
       <c r="AL33" s="39"/>
       <c r="AM33" s="39"/>
       <c r="AN33" s="39"/>
       <c r="AO33" s="15"/>
-      <c r="AP33" s="18"/>
-[...1 lines deleted...]
-      <c r="AT33" s="15"/>
+      <c r="AP33" s="39"/>
+      <c r="AQ33" s="18"/>
+      <c r="AR33" s="39"/>
       <c r="AU33" s="15"/>
       <c r="AV33" s="15"/>
       <c r="AW33" s="15"/>
       <c r="AX33" s="15"/>
       <c r="AY33" s="15"/>
       <c r="AZ33" s="15"/>
-    </row>
-    <row r="34" spans="1:52" x14ac:dyDescent="0.2">
+      <c r="BA33" s="15"/>
+    </row>
+    <row r="34" spans="1:53" x14ac:dyDescent="0.2">
       <c r="A34" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="29">
         <v>0</v>
       </c>
       <c r="C34" s="29">
         <v>0</v>
       </c>
       <c r="D34" s="29">
         <v>0</v>
       </c>
       <c r="E34" s="29">
         <v>0</v>
       </c>
       <c r="F34" s="29">
         <v>0</v>
       </c>
       <c r="G34" s="29">
         <v>0</v>
       </c>
       <c r="H34" s="29">
         <v>0</v>
       </c>
       <c r="I34" s="29">
@@ -5895,59 +5977,62 @@
       </c>
       <c r="AJ34" s="40">
         <v>220000000</v>
       </c>
       <c r="AK34" s="40">
         <v>56000000</v>
       </c>
       <c r="AL34" s="40">
         <v>0</v>
       </c>
       <c r="AM34" s="40">
         <v>203000000</v>
       </c>
       <c r="AN34" s="40">
         <v>43000000</v>
       </c>
       <c r="AO34" s="40">
         <v>89000000</v>
       </c>
       <c r="AP34" s="40">
         <v>0</v>
       </c>
       <c r="AQ34" s="40">
         <v>301000000</v>
       </c>
-      <c r="AT34" s="15"/>
+      <c r="AR34" s="40">
+        <v>79000000</v>
+      </c>
       <c r="AU34" s="15"/>
       <c r="AV34" s="15"/>
       <c r="AW34" s="15"/>
       <c r="AX34" s="15"/>
       <c r="AY34" s="15"/>
       <c r="AZ34" s="15"/>
-    </row>
-    <row r="35" spans="1:52" x14ac:dyDescent="0.2">
+      <c r="BA34" s="15"/>
+    </row>
+    <row r="35" spans="1:53" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="30">
         <v>0</v>
       </c>
       <c r="C35" s="30">
         <v>0</v>
       </c>
       <c r="D35" s="30">
         <v>0</v>
       </c>
       <c r="E35" s="30">
         <v>0</v>
       </c>
       <c r="F35" s="30">
         <v>0</v>
       </c>
       <c r="G35" s="30">
         <v>0</v>
       </c>
       <c r="H35" s="30">
         <v>0</v>
       </c>
       <c r="I35" s="30">
@@ -6033,59 +6118,62 @@
       </c>
       <c r="AJ35" s="31">
         <v>0</v>
       </c>
       <c r="AK35" s="31">
         <v>0</v>
       </c>
       <c r="AL35" s="31">
         <v>260000000</v>
       </c>
       <c r="AM35" s="31">
         <v>0</v>
       </c>
       <c r="AN35" s="31">
         <v>75000000</v>
       </c>
       <c r="AO35" s="31">
         <v>0</v>
       </c>
       <c r="AP35" s="31">
         <v>555000000</v>
       </c>
       <c r="AQ35" s="31">
         <v>549000000</v>
       </c>
-      <c r="AT35" s="15"/>
+      <c r="AR35" s="31">
+        <v>0</v>
+      </c>
       <c r="AU35" s="15"/>
       <c r="AV35" s="15"/>
       <c r="AW35" s="15"/>
       <c r="AX35" s="15"/>
       <c r="AY35" s="15"/>
       <c r="AZ35" s="15"/>
-    </row>
-    <row r="36" spans="1:52" x14ac:dyDescent="0.2">
+      <c r="BA35" s="15"/>
+    </row>
+    <row r="36" spans="1:53" x14ac:dyDescent="0.2">
       <c r="A36" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="34">
         <v>0</v>
       </c>
       <c r="C36" s="34">
         <v>0</v>
       </c>
       <c r="D36" s="34">
         <v>0</v>
       </c>
       <c r="E36" s="34">
         <v>0</v>
       </c>
       <c r="F36" s="34">
         <v>0</v>
       </c>
       <c r="G36" s="34">
         <v>0</v>
       </c>
       <c r="H36" s="34">
         <v>0</v>
       </c>
       <c r="I36" s="34">
@@ -6171,186 +6259,190 @@
       </c>
       <c r="AJ36" s="27">
         <v>220000000</v>
       </c>
       <c r="AK36" s="27">
         <v>56000000</v>
       </c>
       <c r="AL36" s="27">
         <v>260000000</v>
       </c>
       <c r="AM36" s="27">
         <v>203000000</v>
       </c>
       <c r="AN36" s="27">
         <v>118000000</v>
       </c>
       <c r="AO36" s="27">
         <v>89000000</v>
       </c>
       <c r="AP36" s="27">
         <v>555000000</v>
       </c>
       <c r="AQ36" s="27">
         <v>850000000</v>
       </c>
-      <c r="AT36" s="15"/>
+      <c r="AR36" s="27">
+        <v>79000000</v>
+      </c>
       <c r="AU36" s="15"/>
       <c r="AV36" s="15"/>
       <c r="AW36" s="15"/>
       <c r="AX36" s="15"/>
       <c r="AY36" s="15"/>
       <c r="AZ36" s="15"/>
-    </row>
-    <row r="37" spans="1:52" x14ac:dyDescent="0.2">
+      <c r="BA36" s="15"/>
+    </row>
+    <row r="37" spans="1:53" x14ac:dyDescent="0.2">
       <c r="A37" s="2"/>
       <c r="B37" s="15"/>
       <c r="C37" s="15"/>
       <c r="D37" s="15"/>
       <c r="E37" s="15"/>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15"/>
       <c r="I37" s="15"/>
       <c r="J37" s="15"/>
       <c r="K37" s="15"/>
       <c r="L37" s="15"/>
       <c r="M37" s="15"/>
       <c r="N37" s="15"/>
       <c r="O37" s="15"/>
       <c r="P37" s="15"/>
       <c r="Q37" s="15"/>
-      <c r="AT37" s="15"/>
       <c r="AU37" s="15"/>
       <c r="AV37" s="15"/>
       <c r="AW37" s="15"/>
       <c r="AX37" s="15"/>
       <c r="AY37" s="15"/>
       <c r="AZ37" s="15"/>
-    </row>
-    <row r="38" spans="1:52" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="BA37" s="15"/>
+    </row>
+    <row r="38" spans="1:53" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="20"/>
       <c r="C38" s="20"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
       <c r="M38" s="2"/>
       <c r="N38" s="2"/>
       <c r="O38" s="2"/>
-      <c r="AR38" s="2"/>
       <c r="AS38" s="2"/>
       <c r="AT38" s="2"/>
       <c r="AU38" s="2"/>
       <c r="AV38" s="2"/>
       <c r="AW38" s="2"/>
       <c r="AX38" s="2"/>
+      <c r="AY38" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:AX13"/>
+  <dimension ref="A1:AY13"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="AH7" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="O15" sqref="O15"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="AI7" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="B7" sqref="B7"/>
+      <selection pane="topRight" activeCell="B7" sqref="B7"/>
+      <selection pane="bottomLeft" activeCell="B7" sqref="B7"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="53.7109375" customWidth="1"/>
-    <col min="2" max="50" width="9.28515625" customWidth="1"/>
+    <col min="1" max="1" width="53.7109375" style="43" customWidth="1"/>
+    <col min="2" max="51" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
       <c r="AA1" s="2"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="2"/>
       <c r="AE1" s="2"/>
       <c r="AF1" s="2"/>
       <c r="AG1" s="2"/>
       <c r="AH1" s="2"/>
       <c r="AI1" s="2"/>
       <c r="AJ1" s="2"/>
       <c r="AK1" s="2"/>
       <c r="AL1" s="2"/>
       <c r="AM1" s="2"/>
       <c r="AN1" s="2"/>
       <c r="AO1" s="2"/>
       <c r="AP1" s="2"/>
       <c r="AQ1" s="2"/>
       <c r="AR1" s="2"/>
       <c r="AS1" s="2"/>
       <c r="AT1" s="2"/>
       <c r="AU1" s="2"/>
       <c r="AV1" s="2"/>
       <c r="AW1" s="2"/>
       <c r="AX1" s="2"/>
-    </row>
-    <row r="2" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY1" s="2"/>
+    </row>
+    <row r="2" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
@@ -6359,106 +6451,108 @@
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2"/>
       <c r="AD2" s="2"/>
       <c r="AE2" s="2"/>
       <c r="AF2" s="2"/>
       <c r="AG2" s="2"/>
       <c r="AH2" s="2"/>
       <c r="AI2" s="2"/>
       <c r="AJ2" s="2"/>
       <c r="AK2" s="2"/>
       <c r="AL2" s="2"/>
       <c r="AM2" s="2"/>
       <c r="AN2" s="2"/>
       <c r="AO2" s="2"/>
       <c r="AP2" s="2"/>
       <c r="AQ2" s="2"/>
       <c r="AR2" s="2"/>
       <c r="AS2" s="2"/>
       <c r="AT2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="AW2" s="2"/>
       <c r="AX2" s="2"/>
-    </row>
-    <row r="3" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY2" s="2"/>
+    </row>
+    <row r="3" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A3" s="8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
       <c r="X3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="Z3" s="2"/>
       <c r="AA3" s="2"/>
       <c r="AB3" s="2"/>
       <c r="AC3" s="2"/>
       <c r="AD3" s="2"/>
       <c r="AE3" s="2"/>
       <c r="AF3" s="2"/>
       <c r="AG3" s="2"/>
       <c r="AH3" s="2"/>
       <c r="AI3" s="2"/>
       <c r="AJ3" s="2"/>
       <c r="AK3" s="2"/>
       <c r="AL3" s="2"/>
       <c r="AM3" s="2"/>
       <c r="AN3" s="2"/>
       <c r="AO3" s="2"/>
       <c r="AP3" s="2"/>
       <c r="AQ3" s="2"/>
       <c r="AR3" s="2"/>
       <c r="AS3" s="2"/>
       <c r="AT3" s="2"/>
       <c r="AU3" s="2"/>
       <c r="AV3" s="2"/>
       <c r="AW3" s="2"/>
       <c r="AX3" s="2"/>
-    </row>
-    <row r="4" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY3" s="2"/>
+    </row>
+    <row r="4" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
@@ -6466,104 +6560,106 @@
       <c r="Z4" s="2"/>
       <c r="AA4" s="2"/>
       <c r="AB4" s="2"/>
       <c r="AC4" s="2"/>
       <c r="AD4" s="2"/>
       <c r="AE4" s="2"/>
       <c r="AF4" s="2"/>
       <c r="AG4" s="2"/>
       <c r="AH4" s="2"/>
       <c r="AI4" s="2"/>
       <c r="AJ4" s="2"/>
       <c r="AK4" s="2"/>
       <c r="AL4" s="2"/>
       <c r="AM4" s="2"/>
       <c r="AN4" s="2"/>
       <c r="AO4" s="2"/>
       <c r="AP4" s="2"/>
       <c r="AQ4" s="2"/>
       <c r="AR4" s="2"/>
       <c r="AS4" s="2"/>
       <c r="AT4" s="2"/>
       <c r="AU4" s="2"/>
       <c r="AV4" s="2"/>
       <c r="AW4" s="2"/>
       <c r="AX4" s="2"/>
-    </row>
-    <row r="5" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY4" s="2"/>
+    </row>
+    <row r="5" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
       <c r="AA5" s="2"/>
       <c r="AB5" s="2"/>
       <c r="AC5" s="2"/>
       <c r="AD5" s="2"/>
       <c r="AE5" s="2"/>
       <c r="AF5" s="2"/>
       <c r="AG5" s="2"/>
       <c r="AH5" s="2"/>
       <c r="AI5" s="2"/>
       <c r="AJ5" s="2"/>
       <c r="AK5" s="2"/>
       <c r="AL5" s="2"/>
       <c r="AM5" s="2"/>
       <c r="AN5" s="2"/>
       <c r="AO5" s="2"/>
       <c r="AP5" s="2"/>
       <c r="AQ5" s="2"/>
       <c r="AR5" s="2"/>
       <c r="AS5" s="2"/>
       <c r="AT5" s="2"/>
       <c r="AU5" s="2"/>
       <c r="AV5" s="2"/>
       <c r="AW5" s="2"/>
       <c r="AX5" s="2"/>
-    </row>
-    <row r="6" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY5" s="2"/>
+    </row>
+    <row r="6" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A6" s="12"/>
       <c r="B6" s="16" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>36</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>37</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>39</v>
       </c>
@@ -6647,61 +6743,64 @@
       </c>
       <c r="AJ6" s="17" t="s">
         <v>66</v>
       </c>
       <c r="AK6" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AL6" s="17" t="s">
         <v>68</v>
       </c>
       <c r="AM6" s="17" t="s">
         <v>69</v>
       </c>
       <c r="AN6" s="17" t="s">
         <v>70</v>
       </c>
       <c r="AO6" s="17" t="s">
         <v>71</v>
       </c>
       <c r="AP6" s="17" t="s">
         <v>72</v>
       </c>
       <c r="AQ6" s="17" t="s">
         <v>73</v>
       </c>
-      <c r="AR6" s="19"/>
+      <c r="AR6" s="17" t="s">
+        <v>74</v>
+      </c>
       <c r="AS6" s="19"/>
       <c r="AT6" s="19"/>
       <c r="AU6" s="19"/>
       <c r="AV6" s="19"/>
       <c r="AW6" s="19"/>
       <c r="AX6" s="19"/>
-    </row>
-    <row r="7" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY6" s="19"/>
+    </row>
+    <row r="7" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A7" s="21" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B7" s="34">
         <v>12858000000</v>
       </c>
       <c r="C7" s="34">
         <v>12899000000</v>
       </c>
       <c r="D7" s="34">
         <v>13145000000</v>
       </c>
       <c r="E7" s="34">
         <v>13370000000</v>
       </c>
       <c r="F7" s="34">
         <v>13764000000</v>
       </c>
       <c r="G7" s="34">
         <v>14184000000</v>
       </c>
       <c r="H7" s="34">
         <v>14625000000</v>
       </c>
       <c r="I7" s="34">
         <v>14961000000</v>
       </c>
@@ -6785,61 +6884,64 @@
       </c>
       <c r="AJ7" s="35">
         <v>15711000000</v>
       </c>
       <c r="AK7" s="35">
         <v>15641000000</v>
       </c>
       <c r="AL7" s="35">
         <v>16049000000</v>
       </c>
       <c r="AM7" s="35">
         <v>16675000000</v>
       </c>
       <c r="AN7" s="35">
         <v>17266000000</v>
       </c>
       <c r="AO7" s="34">
         <v>17682000000</v>
       </c>
       <c r="AP7" s="35">
         <v>18438000000</v>
       </c>
       <c r="AQ7" s="35">
         <v>19453000000</v>
       </c>
-      <c r="AR7" s="2"/>
+      <c r="AR7" s="35">
+        <v>20766000000</v>
+      </c>
       <c r="AS7" s="2"/>
       <c r="AT7" s="2"/>
       <c r="AU7" s="2"/>
       <c r="AV7" s="2"/>
       <c r="AW7" s="2"/>
       <c r="AX7" s="2"/>
-    </row>
-    <row r="8" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY7" s="2"/>
+    </row>
+    <row r="8" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A8" s="22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B8" s="28">
         <v>4347000000</v>
       </c>
       <c r="C8" s="28">
         <v>4624000000</v>
       </c>
       <c r="D8" s="28">
         <v>4673000000</v>
       </c>
       <c r="E8" s="28">
         <v>4614000000</v>
       </c>
       <c r="F8" s="28">
         <v>4756000000</v>
       </c>
       <c r="G8" s="28">
         <v>4564000000</v>
       </c>
       <c r="H8" s="28">
         <v>4821000000</v>
       </c>
       <c r="I8" s="28">
         <v>5363000000</v>
       </c>
@@ -6923,59 +7025,62 @@
       </c>
       <c r="AJ8" s="29">
         <v>6244000000</v>
       </c>
       <c r="AK8" s="29">
         <v>6318000000</v>
       </c>
       <c r="AL8" s="29">
         <v>6150000000</v>
       </c>
       <c r="AM8" s="29">
         <v>6439000000</v>
       </c>
       <c r="AN8" s="29">
         <v>6897000000</v>
       </c>
       <c r="AO8" s="28">
         <v>7153000000</v>
       </c>
       <c r="AP8" s="29">
         <v>7824000000</v>
       </c>
       <c r="AQ8" s="29">
         <v>8667000000</v>
       </c>
-      <c r="AR8" s="2"/>
+      <c r="AR8" s="29">
+        <v>9896000000</v>
+      </c>
       <c r="AS8" s="2"/>
       <c r="AT8" s="2"/>
       <c r="AU8" s="2"/>
       <c r="AV8" s="2"/>
       <c r="AW8" s="2"/>
       <c r="AX8" s="2"/>
-    </row>
-    <row r="9" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY8" s="2"/>
+    </row>
+    <row r="9" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A9" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="28">
         <v>-552000000</v>
       </c>
       <c r="C9" s="28">
         <v>-585000000</v>
       </c>
       <c r="D9" s="28">
         <v>-585000000</v>
       </c>
       <c r="E9" s="28">
         <v>-531000000</v>
       </c>
       <c r="F9" s="28">
         <v>-534000000</v>
       </c>
       <c r="G9" s="28">
         <v>-527000000</v>
       </c>
       <c r="H9" s="28">
         <v>-574000000</v>
       </c>
       <c r="I9" s="28">
@@ -7061,61 +7166,64 @@
       </c>
       <c r="AJ9" s="29">
         <v>-4776000000</v>
       </c>
       <c r="AK9" s="29">
         <v>-4820000000</v>
       </c>
       <c r="AL9" s="29">
         <v>-4695000000</v>
       </c>
       <c r="AM9" s="29">
         <v>-4936000000</v>
       </c>
       <c r="AN9" s="29">
         <v>-4817000000</v>
       </c>
       <c r="AO9" s="28">
         <v>-4550000000</v>
       </c>
       <c r="AP9" s="29">
         <v>-4103000000</v>
       </c>
       <c r="AQ9" s="29">
         <v>-3312000000</v>
       </c>
-      <c r="AR9" s="2"/>
+      <c r="AR9" s="29">
+        <v>-2578000000</v>
+      </c>
       <c r="AS9" s="2"/>
       <c r="AT9" s="2"/>
       <c r="AU9" s="2"/>
       <c r="AV9" s="2"/>
       <c r="AW9" s="2"/>
       <c r="AX9" s="2"/>
-    </row>
-    <row r="10" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY9" s="2"/>
+    </row>
+    <row r="10" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A10" s="22" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B10" s="28">
         <v>3795000000</v>
       </c>
       <c r="C10" s="28">
         <v>4039000000</v>
       </c>
       <c r="D10" s="28">
         <v>4088000000</v>
       </c>
       <c r="E10" s="28">
         <v>4083000000</v>
       </c>
       <c r="F10" s="28">
         <v>4222000000</v>
       </c>
       <c r="G10" s="28">
         <v>4037000000</v>
       </c>
       <c r="H10" s="28">
         <v>4247000000</v>
       </c>
       <c r="I10" s="28">
         <v>4668000000</v>
       </c>
@@ -7199,61 +7307,64 @@
       </c>
       <c r="AJ10" s="29">
         <v>1468000000</v>
       </c>
       <c r="AK10" s="29">
         <v>1498000000</v>
       </c>
       <c r="AL10" s="29">
         <v>1715000000</v>
       </c>
       <c r="AM10" s="29">
         <v>1763000000</v>
       </c>
       <c r="AN10" s="29">
         <v>2415000000</v>
       </c>
       <c r="AO10" s="28">
         <v>2938000000</v>
       </c>
       <c r="AP10" s="29">
         <v>4351000000</v>
       </c>
       <c r="AQ10" s="29">
         <v>6534000000</v>
       </c>
-      <c r="AR10" s="2"/>
+      <c r="AR10" s="29">
+        <v>8422000000</v>
+      </c>
       <c r="AS10" s="2"/>
       <c r="AT10" s="2"/>
       <c r="AU10" s="2"/>
       <c r="AV10" s="2"/>
       <c r="AW10" s="2"/>
       <c r="AX10" s="2"/>
-    </row>
-    <row r="11" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY10" s="2"/>
+    </row>
+    <row r="11" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A11" s="23" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B11" s="41">
         <v>0.29514699020065299</v>
       </c>
       <c r="C11" s="41">
         <v>0.31312504845336803</v>
       </c>
       <c r="D11" s="41">
         <v>0.31099277291745903</v>
       </c>
       <c r="E11" s="41">
         <v>0.30538519072550502</v>
       </c>
       <c r="F11" s="41">
         <v>0.30674222609706497</v>
       </c>
       <c r="G11" s="41">
         <v>0.28461646926113898</v>
       </c>
       <c r="H11" s="41">
         <v>0.29039316239316199</v>
       </c>
       <c r="I11" s="41">
         <v>0.31201122919590901</v>
       </c>
@@ -7337,111 +7448,115 @@
       </c>
       <c r="AJ11" s="42">
         <v>9.3437718795748206E-2</v>
       </c>
       <c r="AK11" s="42">
         <v>9.5773927498241804E-2</v>
       </c>
       <c r="AL11" s="42">
         <v>0.106860240513428</v>
       </c>
       <c r="AM11" s="42">
         <v>0.105727136431784</v>
       </c>
       <c r="AN11" s="42">
         <v>0.13987026526120699</v>
       </c>
       <c r="AO11" s="41">
         <v>0.16615767447121399</v>
       </c>
       <c r="AP11" s="42">
         <v>0.235980041219221</v>
       </c>
       <c r="AQ11" s="42">
         <v>0.33588649565619699</v>
       </c>
-      <c r="AR11" s="2"/>
+      <c r="AR11" s="42">
+        <v>0.40556679187132799</v>
+      </c>
       <c r="AS11" s="2"/>
       <c r="AT11" s="2"/>
       <c r="AU11" s="2"/>
       <c r="AV11" s="2"/>
       <c r="AW11" s="2"/>
       <c r="AX11" s="2"/>
-    </row>
-    <row r="12" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AY11" s="2"/>
+    </row>
+    <row r="12" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5"/>
       <c r="AF12" s="5"/>
       <c r="AG12" s="5"/>
       <c r="AH12" s="5"/>
       <c r="AI12" s="5"/>
       <c r="AJ12" s="5"/>
       <c r="AK12" s="5"/>
       <c r="AL12" s="5"/>
       <c r="AM12" s="5"/>
       <c r="AN12" s="5"/>
       <c r="AO12" s="5"/>
       <c r="AP12" s="5"/>
       <c r="AQ12" s="5"/>
-      <c r="AR12" s="2"/>
+      <c r="AR12" s="5"/>
       <c r="AS12" s="2"/>
       <c r="AT12" s="2"/>
       <c r="AU12" s="2"/>
       <c r="AV12" s="2"/>
       <c r="AW12" s="2"/>
       <c r="AX12" s="2"/>
-    </row>
-    <row r="13" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="AY12" s="2"/>
+    </row>
+    <row r="13" spans="1:51" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
@@ -7450,50 +7565,51 @@
       <c r="Z13" s="2"/>
       <c r="AA13" s="2"/>
       <c r="AB13" s="2"/>
       <c r="AC13" s="2"/>
       <c r="AD13" s="2"/>
       <c r="AE13" s="2"/>
       <c r="AF13" s="2"/>
       <c r="AG13" s="2"/>
       <c r="AH13" s="2"/>
       <c r="AI13" s="2"/>
       <c r="AJ13" s="2"/>
       <c r="AK13" s="2"/>
       <c r="AL13" s="2"/>
       <c r="AM13" s="2"/>
       <c r="AN13" s="2"/>
       <c r="AO13" s="2"/>
       <c r="AP13" s="2"/>
       <c r="AQ13" s="2"/>
       <c r="AR13" s="2"/>
       <c r="AS13" s="2"/>
       <c r="AT13" s="2"/>
       <c r="AU13" s="2"/>
       <c r="AV13" s="2"/>
       <c r="AW13" s="2"/>
       <c r="AX13" s="2"/>
+      <c r="AY13" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Yr CF Selected Items</vt:lpstr>
       <vt:lpstr>Qtr CF Selected Items</vt:lpstr>