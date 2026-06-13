--- v0 (2026-03-20)
+++ v1 (2026-06-13)
@@ -1,70 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
-  <workbookPr showInkAnnotation="0" autoCompressPictures="0" defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <workbookPr showInkAnnotation="0" autoCompressPictures="0" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Xle3090dm41\sbe\10-Q &amp; 10-K &amp; ER Files\2025\Q4 2025\Webtables\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\10-Q &amp; 10-K &amp; ER Files\2026\Q1 2026\Webtables\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A8BEFA43-F6B4-42DA-93A5-85BAE51D7F3C}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0FC4D9A8-3CCF-47D8-8728-9754E9DF4309}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12105" tabRatio="500" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Yr CF Selected Items" sheetId="1" r:id="rId1"/>
     <sheet name="Qtr CF Selected Items" sheetId="2" r:id="rId2"/>
     <sheet name="TTM CF Selected Items" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="140000"/>
+  <calcPr calcId="191029" concurrentCalc="0"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="80">
   <si>
     <t>Texas Instruments Incorporated</t>
   </si>
   <si>
     <t>Cash Flows Selected Items *</t>
   </si>
   <si>
     <t>(In millions)</t>
   </si>
   <si>
     <t>Net income</t>
   </si>
   <si>
     <t>Less income from discontinued operations</t>
   </si>
   <si>
     <t>Depreciation</t>
   </si>
   <si>
     <t>Amortization of acquisition-related intangibles</t>
   </si>
   <si>
     <t>Amortization of capitalized software</t>
   </si>
   <si>
@@ -226,161 +239,154 @@
   <si>
     <t>Q1 2023</t>
   </si>
   <si>
     <t>Q2 2023</t>
   </si>
   <si>
     <t>Q3 2023</t>
   </si>
   <si>
     <t>Q4 2023</t>
   </si>
   <si>
     <t>Q1 2024</t>
   </si>
   <si>
     <t>Q2 2024</t>
   </si>
   <si>
     <t>Q3 2024</t>
   </si>
   <si>
     <t>Q4 2024</t>
   </si>
   <si>
-    <t xml:space="preserve"> Q1 2025 </t>
-[...8 lines deleted...]
-    <t xml:space="preserve"> Q4 2025 </t>
+    <t>Q1 2025</t>
+  </si>
+  <si>
+    <t>Q2 2025</t>
+  </si>
+  <si>
+    <t>Q3 2025</t>
+  </si>
+  <si>
+    <t>Q4 2025</t>
+  </si>
+  <si>
+    <t>Q1 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Dividends paid </t>
   </si>
   <si>
     <t xml:space="preserve">Debt (decrease) increase </t>
   </si>
   <si>
     <t>Cash Flows Selected Items - Trailing Twelve Months *</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Cash flow from operations</t>
   </si>
   <si>
     <t>Free cash flow</t>
   </si>
   <si>
     <t>Free cash flow % of revenue</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="* #0;* \(#0\);* &quot;—&quot;;_(@_)"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;* #,##0,,_);&quot;$&quot;* \(#,##0,,\);&quot;$&quot;* &quot;—&quot;_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="* #,##0,,;* \(#,##0,,\);* &quot;—&quot;;_(@_)"/>
     <numFmt numFmtId="167" formatCode="#0.0%;&quot;-&quot;#0.0%;#0.0%;_(@_)"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFEE2724"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
-[...5 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -409,227 +415,252 @@
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Heading 1" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Heading 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Heading 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Table (Normal)" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -637,51 +668,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -748,65 +779,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -827,9929 +858,6524 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:T44"/>
+  <dimension ref="A1:P55"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight" activeCell="B1" sqref="B1"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="J29" sqref="J29"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="66.42578125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16" max="16" width="9.28515625" customWidth="1"/>
+    <col min="1" max="1" width="65.85546875" style="41" customWidth="1"/>
+    <col min="2" max="11" width="7.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A1" s="11"/>
-      <c r="B1" s="12"/>
-[...36 lines deleted...]
-      <c r="A3" s="2" t="s">
+      <c r="B1" s="2"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="H1" s="4"/>
+      <c r="K1" s="2"/>
+    </row>
+    <row r="2" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="K2" s="4"/>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="3"/>
-[...16 lines deleted...]
-      <c r="A4" s="3" t="s">
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="H3" s="4"/>
+      <c r="K3" s="4"/>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="3"/>
-[...35 lines deleted...]
-      <c r="B6" s="4">
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="H4" s="4"/>
+      <c r="K4" s="4"/>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A5" s="4"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="K5" s="4"/>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A6" s="12"/>
+      <c r="B6" s="38">
         <v>2016</v>
       </c>
-      <c r="C6" s="4">
+      <c r="C6" s="38">
         <v>2017</v>
       </c>
-      <c r="D6" s="4">
+      <c r="D6" s="39">
         <v>2018</v>
       </c>
-      <c r="E6" s="4">
+      <c r="E6" s="39">
         <v>2019</v>
       </c>
-      <c r="F6" s="4">
+      <c r="F6" s="39">
         <v>2020</v>
       </c>
-      <c r="G6" s="4">
+      <c r="G6" s="39">
         <v>2021</v>
       </c>
-      <c r="H6" s="4">
+      <c r="H6" s="39">
         <v>2022</v>
       </c>
-      <c r="I6" s="4">
+      <c r="I6" s="39">
         <v>2023</v>
       </c>
-      <c r="J6" s="4">
+      <c r="J6" s="39">
         <v>2024</v>
       </c>
-      <c r="K6" s="4">
+      <c r="K6" s="39">
         <v>2025</v>
       </c>
-      <c r="L6" s="3"/>
-[...5 lines deleted...]
-    <row r="7" spans="1:16" x14ac:dyDescent="0.2">
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="20">
+      <c r="B7" s="25">
         <v>3595000000</v>
       </c>
-      <c r="C7" s="20">
+      <c r="C7" s="25">
         <v>3682000000</v>
       </c>
-      <c r="D7" s="20">
+      <c r="D7" s="26">
         <v>5580000000</v>
       </c>
-      <c r="E7" s="20">
+      <c r="E7" s="26">
         <v>5017000000</v>
       </c>
-      <c r="F7" s="20">
+      <c r="F7" s="26">
         <v>5595000000</v>
       </c>
-      <c r="G7" s="20">
+      <c r="G7" s="26">
         <v>7769000000</v>
       </c>
-      <c r="H7" s="20">
+      <c r="H7" s="26">
         <v>8749000000</v>
       </c>
-      <c r="I7" s="20">
+      <c r="I7" s="26">
         <v>6510000000</v>
       </c>
-      <c r="J7" s="20">
+      <c r="J7" s="26">
         <v>4799000000</v>
       </c>
-      <c r="K7" s="20">
+      <c r="K7" s="26">
         <v>5001000000</v>
       </c>
-      <c r="L7" s="3"/>
-[...6 lines deleted...]
-      <c r="A8" s="3" t="s">
+    </row>
+    <row r="8" spans="1:11" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="21">
-[...36 lines deleted...]
-      <c r="A9" s="3" t="s">
+      <c r="B8" s="27">
+        <v>0</v>
+      </c>
+      <c r="C8" s="27">
+        <v>0</v>
+      </c>
+      <c r="D8" s="28">
+        <v>0</v>
+      </c>
+      <c r="E8" s="28">
+        <v>0</v>
+      </c>
+      <c r="F8" s="28">
+        <v>0</v>
+      </c>
+      <c r="G8" s="28">
+        <v>0</v>
+      </c>
+      <c r="H8" s="28">
+        <v>0</v>
+      </c>
+      <c r="I8" s="28">
+        <v>0</v>
+      </c>
+      <c r="J8" s="28">
+        <v>0</v>
+      </c>
+      <c r="K8" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A9" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="21">
+      <c r="B9" s="27">
         <v>605000000</v>
       </c>
-      <c r="C9" s="21">
+      <c r="C9" s="27">
         <v>539000000</v>
       </c>
-      <c r="D9" s="21">
+      <c r="D9" s="28">
         <v>590000000</v>
       </c>
-      <c r="E9" s="21">
+      <c r="E9" s="28">
         <v>708000000</v>
       </c>
-      <c r="F9" s="21">
+      <c r="F9" s="28">
         <v>733000000</v>
       </c>
-      <c r="G9" s="21">
+      <c r="G9" s="28">
         <v>755000000</v>
       </c>
-      <c r="H9" s="21">
+      <c r="H9" s="28">
         <v>925000000</v>
       </c>
-      <c r="I9" s="21">
+      <c r="I9" s="28">
         <v>1175000000</v>
       </c>
-      <c r="J9" s="21">
+      <c r="J9" s="28">
         <v>1508000000</v>
       </c>
-      <c r="K9" s="21">
+      <c r="K9" s="28">
         <v>1918000000</v>
       </c>
-      <c r="L9" s="3"/>
-[...6 lines deleted...]
-      <c r="A10" s="3" t="s">
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A10" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="21">
+      <c r="B10" s="27">
         <v>319000000</v>
       </c>
-      <c r="C10" s="21">
+      <c r="C10" s="27">
         <v>318000000</v>
       </c>
-      <c r="D10" s="21">
+      <c r="D10" s="28">
         <v>318000000</v>
       </c>
-      <c r="E10" s="21">
+      <c r="E10" s="28">
         <v>288000000</v>
       </c>
-      <c r="F10" s="21">
+      <c r="F10" s="28">
         <v>198000000</v>
       </c>
-      <c r="G10" s="21">
+      <c r="G10" s="28">
         <v>142000000</v>
       </c>
-      <c r="H10" s="21">
-[...18 lines deleted...]
-      <c r="A11" s="3" t="s">
+      <c r="H10" s="28">
+        <v>0</v>
+      </c>
+      <c r="I10" s="28">
+        <v>0</v>
+      </c>
+      <c r="J10" s="28">
+        <v>0</v>
+      </c>
+      <c r="K10" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A11" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="21">
+      <c r="B11" s="27">
         <v>31000000</v>
       </c>
-      <c r="C11" s="21">
+      <c r="C11" s="27">
         <v>47000000</v>
       </c>
-      <c r="D11" s="21">
+      <c r="D11" s="28">
         <v>46000000</v>
       </c>
-      <c r="E11" s="21">
+      <c r="E11" s="28">
         <v>54000000</v>
       </c>
-      <c r="F11" s="21">
+      <c r="F11" s="28">
         <v>61000000</v>
       </c>
-      <c r="G11" s="21">
+      <c r="G11" s="28">
         <v>57000000</v>
       </c>
-      <c r="H11" s="21">
+      <c r="H11" s="28">
         <v>54000000</v>
       </c>
-      <c r="I11" s="21">
+      <c r="I11" s="28">
         <v>63000000</v>
       </c>
-      <c r="J11" s="21">
+      <c r="J11" s="28">
         <v>72000000</v>
       </c>
-      <c r="K11" s="21">
+      <c r="K11" s="28">
         <v>81000000</v>
       </c>
-      <c r="L11" s="3"/>
-[...6 lines deleted...]
-      <c r="A12" s="3" t="s">
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A12" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="21">
+      <c r="B12" s="27">
         <v>252000000</v>
       </c>
-      <c r="C12" s="21">
+      <c r="C12" s="27">
         <v>242000000</v>
       </c>
-      <c r="D12" s="21">
+      <c r="D12" s="28">
         <v>232000000</v>
       </c>
-      <c r="E12" s="21">
+      <c r="E12" s="28">
         <v>217000000</v>
       </c>
-      <c r="F12" s="21">
+      <c r="F12" s="28">
         <v>224000000</v>
       </c>
-      <c r="G12" s="21">
+      <c r="G12" s="28">
         <v>230000000</v>
       </c>
-      <c r="H12" s="21">
+      <c r="H12" s="28">
         <v>289000000</v>
       </c>
-      <c r="I12" s="21">
+      <c r="I12" s="28">
         <v>362000000</v>
       </c>
-      <c r="J12" s="21">
+      <c r="J12" s="28">
         <v>387000000</v>
       </c>
-      <c r="K12" s="21">
+      <c r="K12" s="28">
         <v>419000000</v>
       </c>
-      <c r="L12" s="3"/>
-[...6 lines deleted...]
-      <c r="A13" s="3" t="s">
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A13" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="21">
+      <c r="B13" s="27">
         <v>153000000</v>
       </c>
-      <c r="C13" s="21">
+      <c r="C13" s="27">
         <v>418000000</v>
       </c>
-      <c r="D13" s="21">
+      <c r="D13" s="28">
         <v>602000000</v>
       </c>
-      <c r="E13" s="21">
+      <c r="E13" s="28">
         <v>313000000</v>
       </c>
-      <c r="F13" s="21">
+      <c r="F13" s="28">
         <v>-428000000</v>
       </c>
-      <c r="G13" s="21">
+      <c r="G13" s="28">
         <v>-165000000</v>
       </c>
-      <c r="H13" s="21">
+      <c r="H13" s="28">
         <v>-813000000</v>
       </c>
-      <c r="I13" s="21">
+      <c r="I13" s="28">
         <v>-1099000000</v>
       </c>
-      <c r="J13" s="21">
+      <c r="J13" s="28">
         <v>257000000</v>
       </c>
-      <c r="K13" s="21">
+      <c r="K13" s="28">
         <v>-271000000</v>
       </c>
-      <c r="L13" s="3"/>
-[...5 lines deleted...]
-    <row r="14" spans="1:16" x14ac:dyDescent="0.2">
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="22">
+      <c r="B14" s="29">
         <v>-341000000</v>
       </c>
-      <c r="C14" s="22">
+      <c r="C14" s="29">
         <v>117000000</v>
       </c>
-      <c r="D14" s="22">
+      <c r="D14" s="30">
         <v>-179000000</v>
       </c>
-      <c r="E14" s="22">
+      <c r="E14" s="30">
         <v>52000000</v>
       </c>
-      <c r="F14" s="22">
+      <c r="F14" s="30">
         <v>-244000000</v>
       </c>
-      <c r="G14" s="22">
+      <c r="G14" s="30">
         <v>-32000000</v>
       </c>
-      <c r="H14" s="22">
+      <c r="H14" s="30">
         <v>-484000000</v>
       </c>
-      <c r="I14" s="22">
+      <c r="I14" s="30">
         <v>-591000000</v>
       </c>
-      <c r="J14" s="22">
+      <c r="J14" s="30">
         <v>-705000000</v>
       </c>
-      <c r="K14" s="22">
+      <c r="K14" s="30">
         <v>5000000</v>
       </c>
-      <c r="L14" s="3"/>
-[...5 lines deleted...]
-    <row r="15" spans="1:16" x14ac:dyDescent="0.2">
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A15" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="23">
+      <c r="B15" s="31">
         <v>4614000000</v>
       </c>
-      <c r="C15" s="23">
+      <c r="C15" s="31">
         <v>5363000000</v>
       </c>
-      <c r="D15" s="23">
+      <c r="D15" s="32">
         <v>7189000000</v>
       </c>
-      <c r="E15" s="23">
+      <c r="E15" s="32">
         <v>6649000000</v>
       </c>
-      <c r="F15" s="23">
+      <c r="F15" s="32">
         <v>6139000000</v>
       </c>
-      <c r="G15" s="23">
+      <c r="G15" s="32">
         <v>8756000000</v>
       </c>
-      <c r="H15" s="23">
+      <c r="H15" s="32">
         <v>8720000000</v>
       </c>
-      <c r="I15" s="23">
+      <c r="I15" s="32">
         <v>6420000000</v>
       </c>
-      <c r="J15" s="23">
+      <c r="J15" s="32">
         <v>6318000000</v>
       </c>
-      <c r="K15" s="23">
+      <c r="K15" s="32">
         <v>7153000000</v>
       </c>
-      <c r="L15" s="3"/>
-[...5 lines deleted...]
-    <row r="16" spans="1:16" x14ac:dyDescent="0.2">
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A16" s="5"/>
-      <c r="B16" s="8"/>
-      <c r="C16" s="8"/>
+      <c r="B16" s="13"/>
+      <c r="C16" s="13"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
       <c r="J16" s="8"/>
       <c r="K16" s="8"/>
-      <c r="L16" s="3"/>
-[...6 lines deleted...]
-      <c r="A17" s="3" t="s">
+    </row>
+    <row r="17" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A17" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="21">
+      <c r="B17" s="27">
         <v>-531000000</v>
       </c>
-      <c r="C17" s="21">
+      <c r="C17" s="27">
         <v>-695000000</v>
       </c>
-      <c r="D17" s="21">
+      <c r="D17" s="28">
         <v>-1131000000</v>
       </c>
-      <c r="E17" s="21">
+      <c r="E17" s="28">
         <v>-847000000</v>
       </c>
-      <c r="F17" s="21">
+      <c r="F17" s="28">
         <v>-649000000</v>
       </c>
-      <c r="G17" s="21">
+      <c r="G17" s="28">
         <v>-2462000000</v>
       </c>
-      <c r="H17" s="21">
+      <c r="H17" s="28">
         <v>-2797000000</v>
       </c>
-      <c r="I17" s="21">
+      <c r="I17" s="28">
         <v>-5071000000</v>
       </c>
-      <c r="J17" s="21">
+      <c r="J17" s="28">
         <v>-4820000000</v>
       </c>
-      <c r="K17" s="21">
+      <c r="K17" s="28">
         <v>-4550000000</v>
       </c>
-      <c r="L17" s="3"/>
-[...6 lines deleted...]
-      <c r="A18" s="3" t="s">
+    </row>
+    <row r="18" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A18" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="21">
-[...26 lines deleted...]
-      <c r="K18" s="21">
+      <c r="B18" s="27">
+        <v>0</v>
+      </c>
+      <c r="C18" s="27">
+        <v>0</v>
+      </c>
+      <c r="D18" s="28">
+        <v>0</v>
+      </c>
+      <c r="E18" s="28">
+        <v>0</v>
+      </c>
+      <c r="F18" s="28">
+        <v>0</v>
+      </c>
+      <c r="G18" s="28">
+        <v>0</v>
+      </c>
+      <c r="H18" s="28">
+        <v>0</v>
+      </c>
+      <c r="I18" s="28">
+        <v>0</v>
+      </c>
+      <c r="J18" s="28">
+        <v>0</v>
+      </c>
+      <c r="K18" s="28">
         <v>335000000</v>
       </c>
-      <c r="L18" s="3"/>
-[...8 lines deleted...]
-      <c r="A19" s="3" t="s">
+      <c r="L18" s="40"/>
+      <c r="M18" s="41"/>
+      <c r="N18" s="41"/>
+      <c r="O18" s="41"/>
+      <c r="P18" s="41"/>
+    </row>
+    <row r="19" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A19" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="21">
-[...2 lines deleted...]
-      <c r="C19" s="21">
+      <c r="B19" s="27">
+        <v>0</v>
+      </c>
+      <c r="C19" s="27">
         <v>40000000</v>
       </c>
-      <c r="D19" s="21">
+      <c r="D19" s="28">
         <v>9000000</v>
       </c>
-      <c r="E19" s="21">
+      <c r="E19" s="28">
         <v>30000000</v>
       </c>
-      <c r="F19" s="21">
+      <c r="F19" s="28">
         <v>4000000</v>
       </c>
-      <c r="G19" s="21">
+      <c r="G19" s="28">
         <v>75000000</v>
       </c>
-      <c r="H19" s="21">
+      <c r="H19" s="28">
         <v>3000000</v>
       </c>
-      <c r="I19" s="21">
+      <c r="I19" s="28">
         <v>3000000</v>
       </c>
-      <c r="J19" s="21">
+      <c r="J19" s="28">
         <v>195000000</v>
       </c>
-      <c r="K19" s="21">
+      <c r="K19" s="28">
         <v>1000000</v>
       </c>
-      <c r="L19" s="3"/>
-[...3 lines deleted...]
-      <c r="A20" s="3" t="s">
+    </row>
+    <row r="20" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A20" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B20" s="21">
+      <c r="B20" s="27">
         <v>-1646000000</v>
       </c>
-      <c r="C20" s="21">
+      <c r="C20" s="27">
         <v>-2104000000</v>
       </c>
-      <c r="D20" s="21">
+      <c r="D20" s="28">
         <v>-2555000000</v>
       </c>
-      <c r="E20" s="21">
+      <c r="E20" s="28">
         <v>-3008000000</v>
       </c>
-      <c r="F20" s="21">
+      <c r="F20" s="28">
         <v>-3426000000</v>
       </c>
-      <c r="G20" s="21">
+      <c r="G20" s="28">
         <v>-3886000000</v>
       </c>
-      <c r="H20" s="21">
+      <c r="H20" s="28">
         <v>-4297000000</v>
       </c>
-      <c r="I20" s="21">
+      <c r="I20" s="28">
         <v>-4557000000</v>
       </c>
-      <c r="J20" s="21">
+      <c r="J20" s="28">
         <v>-4795000000</v>
       </c>
-      <c r="K20" s="21">
+      <c r="K20" s="28">
         <v>-4999000000</v>
       </c>
-      <c r="L20" s="3"/>
-[...6 lines deleted...]
-      <c r="A21" s="3" t="s">
+    </row>
+    <row r="21" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A21" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B21" s="21">
+      <c r="B21" s="27">
         <v>-501000000</v>
       </c>
-      <c r="C21" s="21">
+      <c r="C21" s="27">
         <v>474000000</v>
       </c>
-      <c r="D21" s="21">
+      <c r="D21" s="28">
         <v>1000000000</v>
       </c>
-      <c r="E21" s="21">
+      <c r="E21" s="28">
         <v>741000000</v>
       </c>
-      <c r="F21" s="21">
+      <c r="F21" s="28">
         <v>998000000</v>
       </c>
-      <c r="G21" s="21">
+      <c r="G21" s="28">
         <v>945000000</v>
       </c>
-      <c r="H21" s="21">
+      <c r="H21" s="28">
         <v>994000000</v>
       </c>
-      <c r="I21" s="21">
+      <c r="I21" s="28">
         <v>2500000000</v>
       </c>
-      <c r="J21" s="21">
+      <c r="J21" s="28">
         <v>2380000000</v>
       </c>
-      <c r="K21" s="21">
+      <c r="K21" s="28">
         <v>449000000</v>
       </c>
-      <c r="L21" s="3"/>
-[...6 lines deleted...]
-      <c r="A22" s="3" t="s">
+    </row>
+    <row r="22" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A22" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="21">
+      <c r="B22" s="27">
         <v>-1660000000</v>
       </c>
-      <c r="C22" s="21">
+      <c r="C22" s="27">
         <v>-2073000000</v>
       </c>
-      <c r="D22" s="21">
+      <c r="D22" s="28">
         <v>-4727000000</v>
       </c>
-      <c r="E22" s="21">
+      <c r="E22" s="28">
         <v>-2421000000</v>
       </c>
-      <c r="F22" s="21">
+      <c r="F22" s="28">
         <v>-2083000000</v>
       </c>
-      <c r="G22" s="21">
+      <c r="G22" s="28">
         <v>-150000000</v>
       </c>
-      <c r="H22" s="21">
+      <c r="H22" s="28">
         <v>-3374000000</v>
       </c>
-      <c r="I22" s="21">
+      <c r="I22" s="28">
         <v>-30000000</v>
       </c>
-      <c r="J22" s="21">
+      <c r="J22" s="28">
         <v>-412000000</v>
       </c>
-      <c r="K22" s="21">
+      <c r="K22" s="28">
         <v>-1077000000</v>
       </c>
-      <c r="L22" s="3"/>
-[...6 lines deleted...]
-      <c r="A23" s="3" t="s">
+    </row>
+    <row r="23" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A23" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="21">
+      <c r="B23" s="27">
         <v>-113000000</v>
       </c>
-      <c r="C23" s="21">
+      <c r="C23" s="27">
         <v>-460000000</v>
       </c>
-      <c r="D23" s="21">
+      <c r="D23" s="28">
         <v>1067000000</v>
       </c>
-      <c r="E23" s="21">
+      <c r="E23" s="28">
         <v>-1135000000</v>
       </c>
-      <c r="F23" s="21">
+      <c r="F23" s="28">
         <v>-241000000</v>
       </c>
-      <c r="G23" s="21">
+      <c r="G23" s="28">
         <v>-1646000000</v>
       </c>
-      <c r="H23" s="21">
+      <c r="H23" s="28">
         <v>-826000000</v>
       </c>
-      <c r="I23" s="21">
+      <c r="I23" s="28">
         <v>682000000</v>
       </c>
-      <c r="J23" s="21">
+      <c r="J23" s="28">
         <v>1471000000</v>
       </c>
-      <c r="K23" s="21">
+      <c r="K23" s="28">
         <v>2784000000</v>
       </c>
-      <c r="L23" s="3"/>
-[...6 lines deleted...]
-      <c r="A24" s="3" t="s">
+    </row>
+    <row r="24" spans="1:16" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B24" s="21">
-[...35 lines deleted...]
-    <row r="25" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="B24" s="27">
+        <v>0</v>
+      </c>
+      <c r="C24" s="27">
+        <v>0</v>
+      </c>
+      <c r="D24" s="28">
+        <v>0</v>
+      </c>
+      <c r="E24" s="28">
+        <v>0</v>
+      </c>
+      <c r="F24" s="28">
+        <v>0</v>
+      </c>
+      <c r="G24" s="28">
+        <v>0</v>
+      </c>
+      <c r="H24" s="28">
+        <v>0</v>
+      </c>
+      <c r="I24" s="28">
+        <v>0</v>
+      </c>
+      <c r="J24" s="28">
+        <v>0</v>
+      </c>
+      <c r="K24" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B25" s="22">
+      <c r="B25" s="29">
         <v>-9000000</v>
       </c>
-      <c r="C25" s="22">
+      <c r="C25" s="29">
         <v>-43000000</v>
       </c>
-      <c r="D25" s="22">
+      <c r="D25" s="30">
         <v>-70000000</v>
       </c>
-      <c r="E25" s="22">
+      <c r="E25" s="30">
         <v>-10000000</v>
       </c>
-      <c r="F25" s="22">
+      <c r="F25" s="30">
         <v>-72000000</v>
       </c>
-      <c r="G25" s="22">
+      <c r="G25" s="30">
         <v>-108000000</v>
       </c>
-      <c r="H25" s="22">
+      <c r="H25" s="30">
         <v>-4000000</v>
       </c>
-      <c r="I25" s="22">
+      <c r="I25" s="30">
         <v>-33000000</v>
       </c>
-      <c r="J25" s="22">
+      <c r="J25" s="30">
         <v>-101000000</v>
       </c>
-      <c r="K25" s="22">
+      <c r="K25" s="30">
         <v>-71000000</v>
       </c>
-      <c r="L25" s="3"/>
-[...5 lines deleted...]
-    <row r="26" spans="1:18" hidden="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="26" spans="1:16" hidden="1" x14ac:dyDescent="0.2">
       <c r="A26" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B26" s="23">
-[...35 lines deleted...]
-    <row r="27" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="B26" s="31">
+        <v>0</v>
+      </c>
+      <c r="C26" s="31">
+        <v>0</v>
+      </c>
+      <c r="D26" s="32">
+        <v>0</v>
+      </c>
+      <c r="E26" s="32">
+        <v>0</v>
+      </c>
+      <c r="F26" s="32">
+        <v>0</v>
+      </c>
+      <c r="G26" s="32">
+        <v>0</v>
+      </c>
+      <c r="H26" s="32">
+        <v>0</v>
+      </c>
+      <c r="I26" s="32">
+        <v>0</v>
+      </c>
+      <c r="J26" s="32">
+        <v>0</v>
+      </c>
+      <c r="K26" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A27" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B27" s="23">
+      <c r="B27" s="31">
         <v>154000000</v>
       </c>
-      <c r="C27" s="23">
+      <c r="C27" s="31">
         <v>502000000</v>
       </c>
-      <c r="D27" s="23">
+      <c r="D27" s="32">
         <v>782000000</v>
       </c>
-      <c r="E27" s="23">
+      <c r="E27" s="32">
         <v>-1000000</v>
       </c>
-      <c r="F27" s="23">
+      <c r="F27" s="32">
         <v>670000000</v>
       </c>
-      <c r="G27" s="23">
+      <c r="G27" s="32">
         <v>1524000000</v>
       </c>
-      <c r="H27" s="23">
+      <c r="H27" s="32">
         <v>-1581000000</v>
       </c>
-      <c r="I27" s="23">
+      <c r="I27" s="32">
         <v>-86000000</v>
       </c>
-      <c r="J27" s="23">
+      <c r="J27" s="32">
         <v>236000000</v>
       </c>
-      <c r="K27" s="23">
+      <c r="K27" s="32">
         <v>25000000</v>
       </c>
-      <c r="L27" s="3"/>
-[...5 lines deleted...]
-    <row r="28" spans="1:18" x14ac:dyDescent="0.2">
+    </row>
+    <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B28" s="24">
+      <c r="B28" s="33">
         <v>1000000000</v>
       </c>
-      <c r="C28" s="24">
+      <c r="C28" s="33">
         <v>1154000000</v>
       </c>
-      <c r="D28" s="24">
+      <c r="D28" s="34">
         <v>1656000000</v>
       </c>
-      <c r="E28" s="24">
+      <c r="E28" s="34">
         <v>2438000000</v>
       </c>
-      <c r="F28" s="24">
+      <c r="F28" s="34">
         <v>2437000000</v>
       </c>
-      <c r="G28" s="24">
+      <c r="G28" s="34">
         <v>3107000000</v>
       </c>
-      <c r="H28" s="24">
+      <c r="H28" s="34">
         <v>4631000000</v>
       </c>
-      <c r="I28" s="24">
+      <c r="I28" s="34">
         <v>3050000000</v>
       </c>
-      <c r="J28" s="24">
+      <c r="J28" s="34">
         <v>2964000000</v>
       </c>
-      <c r="K28" s="24">
+      <c r="K28" s="34">
         <v>3200000000</v>
       </c>
-      <c r="L28" s="3"/>
-[...5 lines deleted...]
-    <row r="29" spans="1:18" x14ac:dyDescent="0.2">
+    </row>
+    <row r="29" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A29" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="B29" s="22">
+      <c r="B29" s="29">
         <v>1154000000</v>
       </c>
-      <c r="C29" s="22">
+      <c r="C29" s="29">
         <v>1656000000</v>
       </c>
-      <c r="D29" s="22">
+      <c r="D29" s="30">
         <v>2438000000</v>
       </c>
-      <c r="E29" s="22">
+      <c r="E29" s="30">
         <v>2437000000</v>
       </c>
-      <c r="F29" s="22">
+      <c r="F29" s="30">
         <v>3107000000</v>
       </c>
-      <c r="G29" s="22">
+      <c r="G29" s="30">
         <v>4631000000</v>
       </c>
-      <c r="H29" s="22">
+      <c r="H29" s="30">
         <v>3050000000</v>
       </c>
-      <c r="I29" s="22">
+      <c r="I29" s="30">
         <v>2964000000</v>
       </c>
-      <c r="J29" s="22">
+      <c r="J29" s="30">
         <v>3200000000</v>
       </c>
-      <c r="K29" s="22">
+      <c r="K29" s="30">
         <v>3225000000</v>
       </c>
-      <c r="L29" s="3"/>
-[...5 lines deleted...]
-    <row r="30" spans="1:18" x14ac:dyDescent="0.2">
+    </row>
+    <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B30" s="23">
+      <c r="B30" s="31">
         <v>2336000000</v>
       </c>
-      <c r="C30" s="23">
+      <c r="C30" s="31">
         <v>2813000000</v>
       </c>
-      <c r="D30" s="23">
+      <c r="D30" s="32">
         <v>1795000000</v>
       </c>
-      <c r="E30" s="23">
+      <c r="E30" s="32">
         <v>2950000000</v>
       </c>
-      <c r="F30" s="23">
+      <c r="F30" s="32">
         <v>3461000000</v>
       </c>
-      <c r="G30" s="23">
+      <c r="G30" s="32">
         <v>5108000000</v>
       </c>
-      <c r="H30" s="23">
+      <c r="H30" s="32">
         <v>6017000000</v>
       </c>
-      <c r="I30" s="23">
+      <c r="I30" s="32">
         <v>5611000000</v>
       </c>
-      <c r="J30" s="23">
+      <c r="J30" s="32">
         <v>4380000000</v>
       </c>
-      <c r="K30" s="23">
+      <c r="K30" s="32">
         <v>1656000000</v>
       </c>
-      <c r="L30" s="3"/>
-[...5 lines deleted...]
-    <row r="31" spans="1:18" x14ac:dyDescent="0.2">
+    </row>
+    <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="B31" s="25">
+      <c r="B31" s="35">
         <v>3490000000</v>
       </c>
-      <c r="C31" s="25">
+      <c r="C31" s="35">
         <v>4469000000</v>
       </c>
-      <c r="D31" s="25">
+      <c r="D31" s="36">
         <v>4233000000</v>
       </c>
-      <c r="E31" s="25">
+      <c r="E31" s="36">
         <v>5387000000</v>
       </c>
-      <c r="F31" s="25">
+      <c r="F31" s="36">
         <v>6568000000</v>
       </c>
-      <c r="G31" s="25">
+      <c r="G31" s="36">
         <v>9739000000</v>
       </c>
-      <c r="H31" s="25">
+      <c r="H31" s="36">
         <v>9067000000</v>
       </c>
-      <c r="I31" s="25">
+      <c r="I31" s="36">
         <v>8575000000</v>
       </c>
-      <c r="J31" s="25">
+      <c r="J31" s="36">
         <v>7580000000</v>
       </c>
-      <c r="K31" s="25">
+      <c r="K31" s="36">
         <v>4881000000</v>
       </c>
-      <c r="L31" s="3"/>
-[...5 lines deleted...]
-    <row r="32" spans="1:18" x14ac:dyDescent="0.2">
+    </row>
+    <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="5"/>
-      <c r="B32" s="26"/>
-[...15 lines deleted...]
-    <row r="33" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B32" s="5"/>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="14"/>
+      <c r="F32" s="14"/>
+      <c r="G32" s="14"/>
+      <c r="H32" s="5"/>
+      <c r="I32" s="15"/>
+      <c r="J32" s="15"/>
+      <c r="K32" s="5"/>
+    </row>
+    <row r="33" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="B33" s="27"/>
-[...16 lines deleted...]
-      <c r="A34" s="3" t="s">
+      <c r="B33" s="16"/>
+      <c r="C33" s="16"/>
+      <c r="D33" s="16"/>
+      <c r="E33" s="16"/>
+      <c r="F33" s="16"/>
+      <c r="G33" s="16"/>
+      <c r="H33" s="16"/>
+      <c r="I33" s="16"/>
+      <c r="J33" s="16"/>
+      <c r="K33" s="4"/>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A34" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B34" s="28">
-[...23 lines deleted...]
-      <c r="J34" s="29">
+      <c r="B34" s="27">
+        <v>0</v>
+      </c>
+      <c r="C34" s="27">
+        <v>0</v>
+      </c>
+      <c r="D34" s="27">
+        <v>0</v>
+      </c>
+      <c r="E34" s="27">
+        <v>0</v>
+      </c>
+      <c r="F34" s="27">
+        <v>0</v>
+      </c>
+      <c r="G34" s="27">
+        <v>0</v>
+      </c>
+      <c r="H34" s="27">
+        <v>0</v>
+      </c>
+      <c r="I34" s="27">
+        <v>0</v>
+      </c>
+      <c r="J34" s="37">
         <v>588000000</v>
       </c>
-      <c r="K34" s="29">
+      <c r="K34" s="37">
         <v>335000000</v>
       </c>
-      <c r="L34" s="3"/>
-[...7 lines deleted...]
-    <row r="35" spans="1:20" x14ac:dyDescent="0.2">
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="B35" s="30">
-[...2 lines deleted...]
-      <c r="C35" s="30">
+      <c r="B35" s="29">
+        <v>0</v>
+      </c>
+      <c r="C35" s="29">
         <v>0</v>
       </c>
       <c r="D35" s="30">
         <v>0</v>
       </c>
-      <c r="E35" s="22">
-[...17 lines deleted...]
-      <c r="K35" s="22">
+      <c r="E35" s="30">
+        <v>0</v>
+      </c>
+      <c r="F35" s="30">
+        <v>0</v>
+      </c>
+      <c r="G35" s="30">
+        <v>0</v>
+      </c>
+      <c r="H35" s="30">
+        <v>0</v>
+      </c>
+      <c r="I35" s="30">
+        <v>0</v>
+      </c>
+      <c r="J35" s="30">
+        <v>0</v>
+      </c>
+      <c r="K35" s="30">
         <v>335000000</v>
       </c>
-      <c r="L35" s="3"/>
-[...9 lines deleted...]
-    <row r="36" spans="1:20" x14ac:dyDescent="0.2">
+    </row>
+    <row r="36" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A36" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B36" s="31">
-[...23 lines deleted...]
-      <c r="J36" s="32">
+      <c r="B36" s="33">
+        <v>0</v>
+      </c>
+      <c r="C36" s="33">
+        <v>0</v>
+      </c>
+      <c r="D36" s="33">
+        <v>0</v>
+      </c>
+      <c r="E36" s="33">
+        <v>0</v>
+      </c>
+      <c r="F36" s="33">
+        <v>0</v>
+      </c>
+      <c r="G36" s="33">
+        <v>0</v>
+      </c>
+      <c r="H36" s="33">
+        <v>0</v>
+      </c>
+      <c r="I36" s="33">
+        <v>0</v>
+      </c>
+      <c r="J36" s="25">
         <v>588000000</v>
       </c>
-      <c r="K36" s="32">
+      <c r="K36" s="25">
         <v>670000000</v>
       </c>
-      <c r="L36" s="3"/>
-[...27 lines deleted...]
-    <row r="38" spans="1:20" ht="25.5" x14ac:dyDescent="0.2">
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A37" s="4"/>
+      <c r="B37" s="4"/>
+      <c r="C37" s="4"/>
+      <c r="D37" s="4"/>
+      <c r="H37" s="4"/>
+      <c r="K37" s="4"/>
+    </row>
+    <row r="38" spans="1:11" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A38" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="3"/>
-[...121 lines deleted...]
-      <c r="P44" s="3"/>
+      <c r="B38" s="4"/>
+      <c r="C38" s="4"/>
+      <c r="D38" s="4"/>
+      <c r="H38" s="4"/>
+      <c r="K38" s="4"/>
+    </row>
+    <row r="39" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K39" s="4"/>
+    </row>
+    <row r="40" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K40" s="4"/>
+    </row>
+    <row r="41" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K41" s="4"/>
+    </row>
+    <row r="42" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K42" s="4"/>
+    </row>
+    <row r="43" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K43" s="4"/>
+    </row>
+    <row r="44" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K44" s="4"/>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K45" s="1"/>
+    </row>
+    <row r="46" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K46" s="1"/>
+    </row>
+    <row r="47" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K47" s="1"/>
+    </row>
+    <row r="48" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K48" s="1"/>
+    </row>
+    <row r="49" spans="11:11" x14ac:dyDescent="0.2">
+      <c r="K49" s="1"/>
+    </row>
+    <row r="50" spans="11:11" x14ac:dyDescent="0.2">
+      <c r="K50" s="1"/>
+    </row>
+    <row r="51" spans="11:11" x14ac:dyDescent="0.2">
+      <c r="K51" s="1"/>
+    </row>
+    <row r="52" spans="11:11" x14ac:dyDescent="0.2">
+      <c r="K52" s="1"/>
+    </row>
+    <row r="53" spans="11:11" x14ac:dyDescent="0.2">
+      <c r="K53" s="1"/>
+    </row>
+    <row r="54" spans="11:11" x14ac:dyDescent="0.2">
+      <c r="K54" s="1"/>
+    </row>
+    <row r="55" spans="11:11" x14ac:dyDescent="0.2">
+      <c r="K55" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...2 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:AX111"/>
+  <dimension ref="A1:AY38"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AG7" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight"/>
-      <selection pane="bottomLeft"/>
+      <selection activeCell="B7" sqref="B7"/>
+      <selection pane="topRight" activeCell="B7" sqref="B7"/>
+      <selection pane="bottomLeft" activeCell="B7" sqref="B7"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="66.42578125" customWidth="1"/>
-    <col min="2" max="43" width="9.28515625" customWidth="1"/>
+    <col min="1" max="1" width="66.42578125" style="41" customWidth="1"/>
+    <col min="2" max="49" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:49" x14ac:dyDescent="0.2">
       <c r="A1" s="11"/>
-      <c r="B1" s="12"/>
-[...90 lines deleted...]
-      <c r="A3" s="2" t="s">
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+      <c r="H1" s="4"/>
+      <c r="I1" s="4"/>
+      <c r="J1" s="4"/>
+      <c r="K1" s="4"/>
+      <c r="L1" s="4"/>
+      <c r="M1" s="4"/>
+      <c r="N1" s="4"/>
+      <c r="O1" s="4"/>
+      <c r="AQ1" s="4"/>
+      <c r="AR1" s="4"/>
+      <c r="AS1" s="4"/>
+      <c r="AT1" s="4"/>
+      <c r="AU1" s="4"/>
+      <c r="AV1" s="4"/>
+      <c r="AW1" s="4"/>
+    </row>
+    <row r="2" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="4"/>
+      <c r="M2" s="4"/>
+      <c r="N2" s="4"/>
+      <c r="O2" s="4"/>
+      <c r="AQ2" s="4"/>
+      <c r="AR2" s="4"/>
+      <c r="AS2" s="4"/>
+      <c r="AT2" s="4"/>
+      <c r="AU2" s="4"/>
+      <c r="AV2" s="4"/>
+      <c r="AW2" s="4"/>
+    </row>
+    <row r="3" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="3"/>
-[...43 lines deleted...]
-      <c r="A4" s="3" t="s">
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="4"/>
+      <c r="L3" s="4"/>
+      <c r="M3" s="4"/>
+      <c r="N3" s="4"/>
+      <c r="O3" s="4"/>
+      <c r="AQ3" s="4"/>
+      <c r="AR3" s="4"/>
+      <c r="AS3" s="4"/>
+      <c r="AT3" s="4"/>
+      <c r="AU3" s="4"/>
+      <c r="AV3" s="4"/>
+      <c r="AW3" s="4"/>
+    </row>
+    <row r="4" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="3"/>
-[...89 lines deleted...]
-      <c r="B6" s="14" t="s">
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4"/>
+      <c r="J4" s="4"/>
+      <c r="K4" s="4"/>
+      <c r="L4" s="4"/>
+      <c r="M4" s="4"/>
+      <c r="N4" s="4"/>
+      <c r="O4" s="4"/>
+      <c r="AQ4" s="4"/>
+      <c r="AR4" s="4"/>
+      <c r="AS4" s="4"/>
+      <c r="AT4" s="4"/>
+      <c r="AU4" s="4"/>
+      <c r="AV4" s="4"/>
+      <c r="AW4" s="4"/>
+    </row>
+    <row r="5" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A5" s="4"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="4"/>
+      <c r="L5" s="4"/>
+      <c r="M5" s="4"/>
+      <c r="N5" s="4"/>
+      <c r="O5" s="4"/>
+      <c r="AQ5" s="4"/>
+      <c r="AR5" s="4"/>
+      <c r="AS5" s="4"/>
+      <c r="AT5" s="4"/>
+      <c r="AU5" s="4"/>
+      <c r="AV5" s="4"/>
+      <c r="AW5" s="4"/>
+    </row>
+    <row r="6" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A6" s="12"/>
+      <c r="B6" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="C6" s="14" t="s">
+      <c r="C6" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="D6" s="14" t="s">
+      <c r="D6" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="E6" s="14" t="s">
+      <c r="E6" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="F6" s="14" t="s">
+      <c r="F6" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="G6" s="14" t="s">
+      <c r="G6" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="H6" s="14" t="s">
+      <c r="H6" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="I6" s="14" t="s">
+      <c r="I6" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="J6" s="14" t="s">
+      <c r="J6" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="K6" s="14" t="s">
+      <c r="K6" s="17" t="s">
         <v>41</v>
       </c>
-      <c r="L6" s="14" t="s">
+      <c r="L6" s="17" t="s">
         <v>42</v>
       </c>
-      <c r="M6" s="14" t="s">
+      <c r="M6" s="17" t="s">
         <v>43</v>
       </c>
-      <c r="N6" s="14" t="s">
+      <c r="N6" s="17" t="s">
         <v>44</v>
       </c>
-      <c r="O6" s="14" t="s">
+      <c r="O6" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="P6" s="14" t="s">
+      <c r="P6" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="Q6" s="14" t="s">
+      <c r="Q6" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="R6" s="14" t="s">
+      <c r="R6" s="18" t="s">
         <v>48</v>
       </c>
-      <c r="S6" s="14" t="s">
+      <c r="S6" s="18" t="s">
         <v>49</v>
       </c>
-      <c r="T6" s="14" t="s">
+      <c r="T6" s="18" t="s">
         <v>50</v>
       </c>
-      <c r="U6" s="14" t="s">
+      <c r="U6" s="18" t="s">
         <v>51</v>
       </c>
-      <c r="V6" s="14" t="s">
+      <c r="V6" s="18" t="s">
         <v>52</v>
       </c>
-      <c r="W6" s="14" t="s">
+      <c r="W6" s="18" t="s">
         <v>53</v>
       </c>
-      <c r="X6" s="14" t="s">
+      <c r="X6" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="Y6" s="14" t="s">
+      <c r="Y6" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="Z6" s="14" t="s">
+      <c r="Z6" s="18" t="s">
         <v>56</v>
       </c>
-      <c r="AA6" s="14" t="s">
+      <c r="AA6" s="18" t="s">
         <v>57</v>
       </c>
-      <c r="AB6" s="14" t="s">
+      <c r="AB6" s="18" t="s">
         <v>58</v>
       </c>
-      <c r="AC6" s="14" t="s">
+      <c r="AC6" s="18" t="s">
         <v>59</v>
       </c>
-      <c r="AD6" s="14" t="s">
+      <c r="AD6" s="18" t="s">
         <v>60</v>
       </c>
-      <c r="AE6" s="14" t="s">
+      <c r="AE6" s="18" t="s">
         <v>61</v>
       </c>
-      <c r="AF6" s="14" t="s">
+      <c r="AF6" s="18" t="s">
         <v>62</v>
       </c>
-      <c r="AG6" s="14" t="s">
+      <c r="AG6" s="18" t="s">
         <v>63</v>
       </c>
-      <c r="AH6" s="14" t="s">
+      <c r="AH6" s="18" t="s">
         <v>64</v>
       </c>
-      <c r="AI6" s="14" t="s">
+      <c r="AI6" s="18" t="s">
         <v>65</v>
       </c>
-      <c r="AJ6" s="14" t="s">
+      <c r="AJ6" s="18" t="s">
         <v>66</v>
       </c>
-      <c r="AK6" s="14" t="s">
+      <c r="AK6" s="18" t="s">
         <v>67</v>
       </c>
-      <c r="AL6" s="14" t="s">
+      <c r="AL6" s="18" t="s">
         <v>68</v>
       </c>
-      <c r="AM6" s="14" t="s">
+      <c r="AM6" s="18" t="s">
         <v>69</v>
       </c>
-      <c r="AN6" s="14" t="s">
+      <c r="AN6" s="18" t="s">
         <v>70</v>
       </c>
-      <c r="AO6" s="14" t="s">
+      <c r="AO6" s="18" t="s">
         <v>71</v>
       </c>
-      <c r="AP6" s="3"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="AP6" s="18" t="s">
+        <v>72</v>
+      </c>
+      <c r="AQ6" s="20"/>
+      <c r="AR6" s="20"/>
+      <c r="AS6" s="20"/>
+      <c r="AT6" s="20"/>
+      <c r="AU6" s="20"/>
+      <c r="AV6" s="20"/>
+      <c r="AW6" s="20"/>
+    </row>
+    <row r="7" spans="1:49" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="20">
+      <c r="B7" s="25">
         <v>711000000</v>
       </c>
-      <c r="C7" s="20">
+      <c r="C7" s="25">
         <v>819000000</v>
       </c>
-      <c r="D7" s="20">
+      <c r="D7" s="25">
         <v>1018000000</v>
       </c>
-      <c r="E7" s="20">
+      <c r="E7" s="25">
         <v>1047000000</v>
       </c>
-      <c r="F7" s="20">
+      <c r="F7" s="25">
         <v>997000000</v>
       </c>
-      <c r="G7" s="20">
+      <c r="G7" s="25">
         <v>1056000000</v>
       </c>
-      <c r="H7" s="20">
+      <c r="H7" s="25">
         <v>1285000000</v>
       </c>
-      <c r="I7" s="20">
+      <c r="I7" s="25">
         <v>344000000</v>
       </c>
-      <c r="J7" s="20">
+      <c r="J7" s="25">
         <v>1366000000</v>
       </c>
-      <c r="K7" s="20">
+      <c r="K7" s="25">
         <v>1405000000</v>
       </c>
-      <c r="L7" s="20">
+      <c r="L7" s="25">
         <v>1570000000</v>
       </c>
-      <c r="M7" s="20">
+      <c r="M7" s="25">
         <v>1239000000</v>
       </c>
-      <c r="N7" s="20">
+      <c r="N7" s="25">
         <v>1217000000</v>
       </c>
-      <c r="O7" s="20">
+      <c r="O7" s="25">
         <v>1305000000</v>
       </c>
-      <c r="P7" s="20">
+      <c r="P7" s="26">
         <v>1425000000</v>
       </c>
-      <c r="Q7" s="20">
+      <c r="Q7" s="26">
         <v>1070000000</v>
       </c>
-      <c r="R7" s="20">
+      <c r="R7" s="26">
         <v>1174000000</v>
       </c>
-      <c r="S7" s="20">
+      <c r="S7" s="26">
         <v>1380000000</v>
       </c>
-      <c r="T7" s="20">
+      <c r="T7" s="26">
         <v>1353000000</v>
       </c>
-      <c r="U7" s="20">
+      <c r="U7" s="26">
         <v>1688000000</v>
       </c>
-      <c r="V7" s="20">
+      <c r="V7" s="26">
         <v>1753000000</v>
       </c>
-      <c r="W7" s="20">
+      <c r="W7" s="26">
         <v>1931000000</v>
       </c>
-      <c r="X7" s="20">
+      <c r="X7" s="26">
         <v>1947000000</v>
       </c>
-      <c r="Y7" s="20">
+      <c r="Y7" s="26">
         <v>2138000000</v>
       </c>
-      <c r="Z7" s="20">
+      <c r="Z7" s="26">
         <v>2201000000</v>
       </c>
-      <c r="AA7" s="20">
+      <c r="AA7" s="26">
         <v>2291000000</v>
       </c>
-      <c r="AB7" s="20">
+      <c r="AB7" s="26">
         <v>2295000000</v>
       </c>
-      <c r="AC7" s="20">
+      <c r="AC7" s="26">
         <v>1962000000</v>
       </c>
-      <c r="AD7" s="20">
+      <c r="AD7" s="26">
         <v>1708000000</v>
       </c>
-      <c r="AE7" s="20">
+      <c r="AE7" s="26">
         <v>1722000000</v>
       </c>
-      <c r="AF7" s="20">
+      <c r="AF7" s="26">
         <v>1709000000</v>
       </c>
-      <c r="AG7" s="20">
+      <c r="AG7" s="26">
         <v>1371000000</v>
       </c>
-      <c r="AH7" s="20">
+      <c r="AH7" s="26">
         <v>1105000000</v>
       </c>
-      <c r="AI7" s="20">
+      <c r="AI7" s="26">
         <v>1127000000</v>
       </c>
-      <c r="AJ7" s="20">
+      <c r="AJ7" s="26">
         <v>1362000000</v>
       </c>
-      <c r="AK7" s="20">
+      <c r="AK7" s="26">
         <v>1205000000</v>
       </c>
-      <c r="AL7" s="20">
+      <c r="AL7" s="26">
         <v>1179000000</v>
       </c>
-      <c r="AM7" s="20">
+      <c r="AM7" s="26">
         <v>1295000000</v>
       </c>
-      <c r="AN7" s="20">
+      <c r="AN7" s="26">
         <v>1364000000</v>
       </c>
-      <c r="AO7" s="20">
+      <c r="AO7" s="26">
         <v>1163000000</v>
       </c>
-      <c r="AP7" s="3"/>
-[...3 lines deleted...]
-      <c r="A8" s="3" t="s">
+      <c r="AP7" s="26">
+        <v>1545000000</v>
+      </c>
+      <c r="AQ7" s="16"/>
+      <c r="AR7" s="16"/>
+      <c r="AS7" s="16"/>
+      <c r="AT7" s="16"/>
+      <c r="AU7" s="16"/>
+      <c r="AV7" s="16"/>
+      <c r="AW7" s="16"/>
+    </row>
+    <row r="8" spans="1:49" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="21">
-[...123 lines deleted...]
-      <c r="A9" s="3" t="s">
+      <c r="B8" s="27">
+        <v>0</v>
+      </c>
+      <c r="C8" s="27">
+        <v>0</v>
+      </c>
+      <c r="D8" s="27">
+        <v>0</v>
+      </c>
+      <c r="E8" s="27">
+        <v>0</v>
+      </c>
+      <c r="F8" s="27">
+        <v>0</v>
+      </c>
+      <c r="G8" s="27">
+        <v>0</v>
+      </c>
+      <c r="H8" s="27">
+        <v>0</v>
+      </c>
+      <c r="I8" s="27">
+        <v>0</v>
+      </c>
+      <c r="J8" s="27">
+        <v>0</v>
+      </c>
+      <c r="K8" s="27">
+        <v>0</v>
+      </c>
+      <c r="L8" s="27">
+        <v>0</v>
+      </c>
+      <c r="M8" s="27">
+        <v>0</v>
+      </c>
+      <c r="N8" s="27">
+        <v>0</v>
+      </c>
+      <c r="O8" s="27">
+        <v>0</v>
+      </c>
+      <c r="P8" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="28">
+        <v>0</v>
+      </c>
+      <c r="R8" s="28">
+        <v>0</v>
+      </c>
+      <c r="S8" s="28">
+        <v>0</v>
+      </c>
+      <c r="T8" s="28">
+        <v>0</v>
+      </c>
+      <c r="U8" s="28">
+        <v>0</v>
+      </c>
+      <c r="V8" s="28">
+        <v>0</v>
+      </c>
+      <c r="W8" s="28">
+        <v>0</v>
+      </c>
+      <c r="X8" s="28">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="28">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="28">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="28">
+        <v>0</v>
+      </c>
+      <c r="AB8" s="28">
+        <v>0</v>
+      </c>
+      <c r="AC8" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD8" s="28">
+        <v>0</v>
+      </c>
+      <c r="AE8" s="28">
+        <v>0</v>
+      </c>
+      <c r="AF8" s="28">
+        <v>0</v>
+      </c>
+      <c r="AG8" s="28">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="28">
+        <v>0</v>
+      </c>
+      <c r="AI8" s="28">
+        <v>0</v>
+      </c>
+      <c r="AJ8" s="28">
+        <v>0</v>
+      </c>
+      <c r="AK8" s="28">
+        <v>0</v>
+      </c>
+      <c r="AL8" s="28">
+        <v>0</v>
+      </c>
+      <c r="AM8" s="28">
+        <v>0</v>
+      </c>
+      <c r="AN8" s="28">
+        <v>0</v>
+      </c>
+      <c r="AO8" s="28">
+        <v>0</v>
+      </c>
+      <c r="AP8" s="28">
+        <v>0</v>
+      </c>
+      <c r="AQ8" s="16"/>
+      <c r="AR8" s="16"/>
+      <c r="AS8" s="16"/>
+      <c r="AT8" s="16"/>
+      <c r="AU8" s="16"/>
+      <c r="AV8" s="16"/>
+      <c r="AW8" s="16"/>
+    </row>
+    <row r="9" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A9" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="21">
+      <c r="B9" s="27">
         <v>161000000</v>
       </c>
-      <c r="C9" s="21">
+      <c r="C9" s="27">
         <v>155000000</v>
       </c>
-      <c r="D9" s="21">
+      <c r="D9" s="27">
         <v>150000000</v>
       </c>
-      <c r="E9" s="21">
+      <c r="E9" s="27">
         <v>139000000</v>
       </c>
-      <c r="F9" s="21">
+      <c r="F9" s="27">
         <v>139000000</v>
       </c>
-      <c r="G9" s="21">
+      <c r="G9" s="27">
         <v>134000000</v>
       </c>
-      <c r="H9" s="21">
+      <c r="H9" s="27">
         <v>133000000</v>
       </c>
-      <c r="I9" s="21">
+      <c r="I9" s="27">
         <v>133000000</v>
       </c>
-      <c r="J9" s="21">
+      <c r="J9" s="27">
         <v>137000000</v>
       </c>
-      <c r="K9" s="21">
+      <c r="K9" s="27">
         <v>144000000</v>
       </c>
-      <c r="L9" s="21">
+      <c r="L9" s="27">
         <v>151000000</v>
       </c>
-      <c r="M9" s="21">
+      <c r="M9" s="27">
         <v>158000000</v>
       </c>
-      <c r="N9" s="21">
+      <c r="N9" s="27">
         <v>166000000</v>
       </c>
-      <c r="O9" s="21">
+      <c r="O9" s="27">
         <v>173000000</v>
       </c>
-      <c r="P9" s="21">
+      <c r="P9" s="28">
         <v>183000000</v>
       </c>
-      <c r="Q9" s="21">
+      <c r="Q9" s="28">
         <v>186000000</v>
       </c>
-      <c r="R9" s="21">
+      <c r="R9" s="28">
         <v>186000000</v>
       </c>
-      <c r="S9" s="21">
+      <c r="S9" s="28">
         <v>184000000</v>
       </c>
-      <c r="T9" s="21">
+      <c r="T9" s="28">
         <v>183000000</v>
       </c>
-      <c r="U9" s="21">
+      <c r="U9" s="28">
         <v>180000000</v>
       </c>
-      <c r="V9" s="21">
+      <c r="V9" s="28">
         <v>179000000</v>
       </c>
-      <c r="W9" s="21">
+      <c r="W9" s="28">
         <v>184000000</v>
       </c>
-      <c r="X9" s="21">
+      <c r="X9" s="28">
         <v>192000000</v>
       </c>
-      <c r="Y9" s="21">
+      <c r="Y9" s="28">
         <v>200000000</v>
       </c>
-      <c r="Z9" s="21">
+      <c r="Z9" s="28">
         <v>200000000</v>
       </c>
-      <c r="AA9" s="21">
+      <c r="AA9" s="28">
         <v>227000000</v>
       </c>
-      <c r="AB9" s="21">
+      <c r="AB9" s="28">
         <v>249000000</v>
       </c>
-      <c r="AC9" s="21">
+      <c r="AC9" s="28">
         <v>249000000</v>
       </c>
-      <c r="AD9" s="21">
+      <c r="AD9" s="28">
         <v>265000000</v>
       </c>
-      <c r="AE9" s="21">
+      <c r="AE9" s="28">
         <v>285000000</v>
       </c>
-      <c r="AF9" s="21">
+      <c r="AF9" s="28">
         <v>303000000</v>
       </c>
-      <c r="AG9" s="21">
+      <c r="AG9" s="28">
         <v>322000000</v>
       </c>
-      <c r="AH9" s="21">
+      <c r="AH9" s="28">
         <v>346000000</v>
       </c>
-      <c r="AI9" s="21">
+      <c r="AI9" s="28">
         <v>363000000</v>
       </c>
-      <c r="AJ9" s="21">
+      <c r="AJ9" s="28">
         <v>383000000</v>
       </c>
-      <c r="AK9" s="21">
+      <c r="AK9" s="28">
         <v>416000000</v>
       </c>
-      <c r="AL9" s="21">
+      <c r="AL9" s="28">
         <v>424000000</v>
       </c>
-      <c r="AM9" s="21">
+      <c r="AM9" s="28">
         <v>460000000</v>
       </c>
-      <c r="AN9" s="21">
+      <c r="AN9" s="28">
         <v>497000000</v>
       </c>
-      <c r="AO9" s="21">
+      <c r="AO9" s="28">
         <v>537000000</v>
       </c>
-      <c r="AP9" s="3"/>
-[...3 lines deleted...]
-      <c r="A10" s="3" t="s">
+      <c r="AP9" s="28">
+        <v>541000000</v>
+      </c>
+      <c r="AQ9" s="16"/>
+      <c r="AR9" s="16"/>
+      <c r="AS9" s="16"/>
+      <c r="AT9" s="16"/>
+      <c r="AU9" s="16"/>
+      <c r="AV9" s="16"/>
+      <c r="AW9" s="16"/>
+    </row>
+    <row r="10" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A10" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="21">
+      <c r="B10" s="27">
         <v>80000000</v>
       </c>
-      <c r="C10" s="21">
+      <c r="C10" s="27">
         <v>79000000</v>
       </c>
-      <c r="D10" s="21">
+      <c r="D10" s="27">
         <v>80000000</v>
       </c>
-      <c r="E10" s="21">
+      <c r="E10" s="27">
         <v>80000000</v>
       </c>
-      <c r="F10" s="21">
+      <c r="F10" s="27">
         <v>80000000</v>
       </c>
-      <c r="G10" s="21">
+      <c r="G10" s="27">
         <v>79000000</v>
       </c>
-      <c r="H10" s="21">
+      <c r="H10" s="27">
         <v>80000000</v>
       </c>
-      <c r="I10" s="21">
+      <c r="I10" s="27">
         <v>79000000</v>
       </c>
-      <c r="J10" s="21">
+      <c r="J10" s="27">
         <v>80000000</v>
       </c>
-      <c r="K10" s="21">
+      <c r="K10" s="27">
         <v>79000000</v>
       </c>
-      <c r="L10" s="21">
+      <c r="L10" s="27">
         <v>80000000</v>
       </c>
-      <c r="M10" s="21">
+      <c r="M10" s="27">
         <v>79000000</v>
       </c>
-      <c r="N10" s="21">
+      <c r="N10" s="27">
         <v>79000000</v>
       </c>
-      <c r="O10" s="21">
+      <c r="O10" s="27">
         <v>80000000</v>
       </c>
-      <c r="P10" s="21">
+      <c r="P10" s="28">
         <v>79000000</v>
       </c>
-      <c r="Q10" s="21">
+      <c r="Q10" s="28">
         <v>50000000</v>
       </c>
-      <c r="R10" s="21">
+      <c r="R10" s="28">
         <v>50000000</v>
       </c>
-      <c r="S10" s="21">
+      <c r="S10" s="28">
         <v>50000000</v>
       </c>
-      <c r="T10" s="21">
+      <c r="T10" s="28">
         <v>51000000</v>
       </c>
-      <c r="U10" s="21">
+      <c r="U10" s="28">
         <v>47000000</v>
       </c>
-      <c r="V10" s="21">
+      <c r="V10" s="28">
         <v>47000000</v>
       </c>
-      <c r="W10" s="21">
+      <c r="W10" s="28">
         <v>48000000</v>
       </c>
-      <c r="X10" s="21">
+      <c r="X10" s="28">
         <v>47000000</v>
       </c>
-      <c r="Y10" s="21">
-[...54 lines deleted...]
-      <c r="A11" s="3" t="s">
+      <c r="Y10" s="28">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="28">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="28">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="28">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="28">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="28">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="28">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="28">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="28">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="28">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="28">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="28">
+        <v>0</v>
+      </c>
+      <c r="AL10" s="28">
+        <v>0</v>
+      </c>
+      <c r="AM10" s="28">
+        <v>0</v>
+      </c>
+      <c r="AN10" s="28">
+        <v>0</v>
+      </c>
+      <c r="AO10" s="28">
+        <v>0</v>
+      </c>
+      <c r="AP10" s="28">
+        <v>0</v>
+      </c>
+      <c r="AQ10" s="16"/>
+      <c r="AR10" s="16"/>
+      <c r="AS10" s="16"/>
+      <c r="AT10" s="16"/>
+      <c r="AU10" s="16"/>
+      <c r="AV10" s="16"/>
+      <c r="AW10" s="16"/>
+    </row>
+    <row r="11" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A11" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="21">
+      <c r="B11" s="27">
         <v>8000000</v>
       </c>
-      <c r="C11" s="21">
+      <c r="C11" s="27">
         <v>8000000</v>
       </c>
-      <c r="D11" s="21">
+      <c r="D11" s="27">
         <v>7000000</v>
       </c>
-      <c r="E11" s="21">
+      <c r="E11" s="27">
         <v>8000000</v>
       </c>
-      <c r="F11" s="21">
+      <c r="F11" s="27">
         <v>11000000</v>
       </c>
-      <c r="G11" s="21">
+      <c r="G11" s="27">
         <v>12000000</v>
       </c>
-      <c r="H11" s="21">
+      <c r="H11" s="27">
         <v>12000000</v>
       </c>
-      <c r="I11" s="21">
+      <c r="I11" s="27">
         <v>12000000</v>
       </c>
-      <c r="J11" s="21">
+      <c r="J11" s="27">
         <v>12000000</v>
       </c>
-      <c r="K11" s="21">
+      <c r="K11" s="27">
         <v>10000000</v>
       </c>
-      <c r="L11" s="21">
+      <c r="L11" s="27">
         <v>12000000</v>
       </c>
-      <c r="M11" s="21">
+      <c r="M11" s="27">
         <v>12000000</v>
       </c>
-      <c r="N11" s="21">
+      <c r="N11" s="27">
         <v>13000000</v>
       </c>
-      <c r="O11" s="21">
+      <c r="O11" s="27">
         <v>14000000</v>
       </c>
-      <c r="P11" s="21">
+      <c r="P11" s="28">
         <v>13000000</v>
       </c>
-      <c r="Q11" s="21">
+      <c r="Q11" s="28">
         <v>14000000</v>
       </c>
-      <c r="R11" s="21">
+      <c r="R11" s="28">
         <v>14000000</v>
       </c>
-      <c r="S11" s="21">
+      <c r="S11" s="28">
         <v>15000000</v>
       </c>
-      <c r="T11" s="21">
+      <c r="T11" s="28">
         <v>16000000</v>
       </c>
-      <c r="U11" s="21">
+      <c r="U11" s="28">
         <v>16000000</v>
       </c>
-      <c r="V11" s="21">
+      <c r="V11" s="28">
         <v>15000000</v>
       </c>
-      <c r="W11" s="21">
+      <c r="W11" s="28">
         <v>15000000</v>
       </c>
-      <c r="X11" s="21">
+      <c r="X11" s="28">
         <v>14000000</v>
       </c>
-      <c r="Y11" s="21">
+      <c r="Y11" s="28">
         <v>13000000</v>
       </c>
-      <c r="Z11" s="21">
+      <c r="Z11" s="28">
         <v>14000000</v>
       </c>
-      <c r="AA11" s="21">
+      <c r="AA11" s="28">
         <v>13000000</v>
       </c>
-      <c r="AB11" s="21">
+      <c r="AB11" s="28">
         <v>13000000</v>
       </c>
-      <c r="AC11" s="21">
+      <c r="AC11" s="28">
         <v>14000000</v>
       </c>
-      <c r="AD11" s="21">
+      <c r="AD11" s="28">
         <v>16000000</v>
       </c>
-      <c r="AE11" s="21">
+      <c r="AE11" s="28">
         <v>15000000</v>
       </c>
-      <c r="AF11" s="21">
+      <c r="AF11" s="28">
         <v>17000000</v>
       </c>
-      <c r="AG11" s="21">
+      <c r="AG11" s="28">
         <v>15000000</v>
       </c>
-      <c r="AH11" s="21">
+      <c r="AH11" s="28">
         <v>16000000</v>
       </c>
-      <c r="AI11" s="21">
+      <c r="AI11" s="28">
         <v>18000000</v>
       </c>
-      <c r="AJ11" s="21">
+      <c r="AJ11" s="28">
         <v>19000000</v>
       </c>
-      <c r="AK11" s="21">
+      <c r="AK11" s="28">
         <v>19000000</v>
       </c>
-      <c r="AL11" s="21">
+      <c r="AL11" s="28">
         <v>20000000</v>
       </c>
-      <c r="AM11" s="21">
+      <c r="AM11" s="28">
         <v>21000000</v>
       </c>
-      <c r="AN11" s="21">
+      <c r="AN11" s="28">
         <v>20000000</v>
       </c>
-      <c r="AO11" s="21">
+      <c r="AO11" s="28">
         <v>20000000</v>
       </c>
-      <c r="AP11" s="3"/>
-[...3 lines deleted...]
-      <c r="A12" s="3" t="s">
+      <c r="AP11" s="28">
+        <v>21000000</v>
+      </c>
+      <c r="AQ11" s="16"/>
+      <c r="AR11" s="16"/>
+      <c r="AS11" s="16"/>
+      <c r="AT11" s="16"/>
+      <c r="AU11" s="16"/>
+      <c r="AV11" s="16"/>
+      <c r="AW11" s="16"/>
+    </row>
+    <row r="12" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A12" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="21">
+      <c r="B12" s="27">
         <v>72000000</v>
       </c>
-      <c r="C12" s="21">
+      <c r="C12" s="27">
         <v>76000000</v>
       </c>
-      <c r="D12" s="21">
+      <c r="D12" s="27">
         <v>56000000</v>
       </c>
-      <c r="E12" s="21">
+      <c r="E12" s="27">
         <v>48000000</v>
       </c>
-      <c r="F12" s="21">
+      <c r="F12" s="27">
         <v>68000000</v>
       </c>
-      <c r="G12" s="21">
+      <c r="G12" s="27">
         <v>75000000</v>
       </c>
-      <c r="H12" s="21">
+      <c r="H12" s="27">
         <v>54000000</v>
       </c>
-      <c r="I12" s="21">
+      <c r="I12" s="27">
         <v>45000000</v>
       </c>
-      <c r="J12" s="21">
+      <c r="J12" s="27">
         <v>70000000</v>
       </c>
-      <c r="K12" s="21">
+      <c r="K12" s="27">
         <v>74000000</v>
       </c>
-      <c r="L12" s="21">
+      <c r="L12" s="27">
         <v>46000000</v>
       </c>
-      <c r="M12" s="21">
+      <c r="M12" s="27">
         <v>42000000</v>
       </c>
-      <c r="N12" s="21">
+      <c r="N12" s="27">
         <v>61000000</v>
       </c>
-      <c r="O12" s="21">
+      <c r="O12" s="27">
         <v>67000000</v>
       </c>
-      <c r="P12" s="21">
+      <c r="P12" s="28">
         <v>48000000</v>
       </c>
-      <c r="Q12" s="21">
+      <c r="Q12" s="28">
         <v>41000000</v>
       </c>
-      <c r="R12" s="21">
+      <c r="R12" s="28">
         <v>63000000</v>
       </c>
-      <c r="S12" s="21">
+      <c r="S12" s="28">
         <v>69000000</v>
       </c>
-      <c r="T12" s="21">
+      <c r="T12" s="28">
         <v>50000000</v>
       </c>
-      <c r="U12" s="21">
+      <c r="U12" s="28">
         <v>42000000</v>
       </c>
-      <c r="V12" s="21">
+      <c r="V12" s="28">
         <v>61000000</v>
       </c>
-      <c r="W12" s="21">
+      <c r="W12" s="28">
         <v>69000000</v>
       </c>
-      <c r="X12" s="21">
+      <c r="X12" s="28">
         <v>50000000</v>
       </c>
-      <c r="Y12" s="21">
+      <c r="Y12" s="28">
         <v>50000000</v>
       </c>
-      <c r="Z12" s="21">
+      <c r="Z12" s="28">
         <v>74000000</v>
       </c>
-      <c r="AA12" s="21">
+      <c r="AA12" s="28">
         <v>85000000</v>
       </c>
-      <c r="AB12" s="21">
+      <c r="AB12" s="28">
         <v>68000000</v>
       </c>
-      <c r="AC12" s="21">
+      <c r="AC12" s="28">
         <v>62000000</v>
       </c>
-      <c r="AD12" s="21">
+      <c r="AD12" s="28">
         <v>104000000</v>
       </c>
-      <c r="AE12" s="21">
+      <c r="AE12" s="28">
         <v>111000000</v>
       </c>
-      <c r="AF12" s="21">
+      <c r="AF12" s="28">
         <v>79000000</v>
       </c>
-      <c r="AG12" s="21">
+      <c r="AG12" s="28">
         <v>68000000</v>
       </c>
-      <c r="AH12" s="21">
+      <c r="AH12" s="28">
         <v>106000000</v>
       </c>
-      <c r="AI12" s="21">
+      <c r="AI12" s="28">
         <v>116000000</v>
       </c>
-      <c r="AJ12" s="21">
+      <c r="AJ12" s="28">
         <v>87000000</v>
       </c>
-      <c r="AK12" s="21">
+      <c r="AK12" s="28">
         <v>78000000</v>
       </c>
-      <c r="AL12" s="21">
+      <c r="AL12" s="28">
         <v>116000000</v>
       </c>
-      <c r="AM12" s="21">
+      <c r="AM12" s="28">
         <v>129000000</v>
       </c>
-      <c r="AN12" s="21">
+      <c r="AN12" s="28">
         <v>93000000</v>
       </c>
-      <c r="AO12" s="21">
+      <c r="AO12" s="28">
         <v>81000000</v>
       </c>
-      <c r="AP12" s="3"/>
-[...3 lines deleted...]
-      <c r="A13" s="3" t="s">
+      <c r="AP12" s="28">
+        <v>109000000</v>
+      </c>
+      <c r="AQ12" s="16"/>
+      <c r="AR12" s="16"/>
+      <c r="AS12" s="16"/>
+      <c r="AT12" s="16"/>
+      <c r="AU12" s="16"/>
+      <c r="AV12" s="16"/>
+      <c r="AW12" s="16"/>
+    </row>
+    <row r="13" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A13" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="21">
+      <c r="B13" s="27">
         <v>-403000000</v>
       </c>
-      <c r="C13" s="21">
+      <c r="C13" s="27">
         <v>7000000</v>
       </c>
-      <c r="D13" s="21">
+      <c r="D13" s="27">
         <v>275000000</v>
       </c>
-      <c r="E13" s="21">
+      <c r="E13" s="27">
         <v>274000000</v>
       </c>
-      <c r="F13" s="21">
+      <c r="F13" s="27">
         <v>-477000000</v>
       </c>
-      <c r="G13" s="21">
+      <c r="G13" s="27">
         <v>-395000000</v>
       </c>
-      <c r="H13" s="21">
+      <c r="H13" s="27">
         <v>161000000</v>
       </c>
-      <c r="I13" s="21">
+      <c r="I13" s="27">
         <v>1129000000</v>
       </c>
-      <c r="J13" s="21">
+      <c r="J13" s="27">
         <v>-471000000</v>
       </c>
-      <c r="K13" s="21">
+      <c r="K13" s="27">
         <v>155000000</v>
       </c>
-      <c r="L13" s="21">
+      <c r="L13" s="27">
         <v>301000000</v>
       </c>
-      <c r="M13" s="21">
+      <c r="M13" s="27">
         <v>617000000</v>
       </c>
-      <c r="N13" s="21">
+      <c r="N13" s="27">
         <v>-458000000</v>
       </c>
-      <c r="O13" s="21">
+      <c r="O13" s="27">
         <v>181000000</v>
       </c>
-      <c r="P13" s="21">
+      <c r="P13" s="28">
         <v>225000000</v>
       </c>
-      <c r="Q13" s="21">
+      <c r="Q13" s="28">
         <v>365000000</v>
       </c>
-      <c r="R13" s="21">
+      <c r="R13" s="28">
         <v>-538000000</v>
       </c>
-      <c r="S13" s="21">
+      <c r="S13" s="28">
         <v>36000000</v>
       </c>
-      <c r="T13" s="21">
+      <c r="T13" s="28">
         <v>-191000000</v>
       </c>
-      <c r="U13" s="21">
+      <c r="U13" s="28">
         <v>265000000</v>
       </c>
-      <c r="V13" s="21">
+      <c r="V13" s="28">
         <v>-211000000</v>
       </c>
-      <c r="W13" s="21">
+      <c r="W13" s="28">
         <v>-68000000</v>
       </c>
-      <c r="X13" s="21">
+      <c r="X13" s="28">
         <v>161000000</v>
       </c>
-      <c r="Y13" s="21">
+      <c r="Y13" s="28">
         <v>-47000000</v>
       </c>
-      <c r="Z13" s="21">
+      <c r="Z13" s="28">
         <v>-316000000</v>
       </c>
-      <c r="AA13" s="21">
+      <c r="AA13" s="28">
         <v>-661000000</v>
       </c>
-      <c r="AB13" s="21">
+      <c r="AB13" s="28">
         <v>173000000</v>
       </c>
-      <c r="AC13" s="21">
+      <c r="AC13" s="28">
         <v>-9000000</v>
       </c>
-      <c r="AD13" s="21">
+      <c r="AD13" s="28">
         <v>-863000000</v>
       </c>
-      <c r="AE13" s="21">
+      <c r="AE13" s="28">
         <v>-510000000</v>
       </c>
-      <c r="AF13" s="21">
+      <c r="AF13" s="28">
         <v>-6000000</v>
       </c>
-      <c r="AG13" s="21">
+      <c r="AG13" s="28">
         <v>280000000</v>
       </c>
-      <c r="AH13" s="21">
+      <c r="AH13" s="28">
         <v>-301000000</v>
       </c>
-      <c r="AI13" s="21">
+      <c r="AI13" s="28">
         <v>305000000</v>
       </c>
-      <c r="AJ13" s="21">
+      <c r="AJ13" s="28">
         <v>-47000000</v>
       </c>
-      <c r="AK13" s="21">
+      <c r="AK13" s="28">
         <v>300000000</v>
       </c>
-      <c r="AL13" s="21">
+      <c r="AL13" s="28">
         <v>-724000000</v>
       </c>
-      <c r="AM13" s="21">
+      <c r="AM13" s="28">
         <v>-15000000</v>
       </c>
-      <c r="AN13" s="21">
+      <c r="AN13" s="28">
         <v>187000000</v>
       </c>
-      <c r="AO13" s="21">
+      <c r="AO13" s="28">
         <v>281000000</v>
       </c>
-      <c r="AP13" s="3"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="AP13" s="28">
+        <v>-624000000</v>
+      </c>
+      <c r="AQ13" s="16"/>
+      <c r="AR13" s="16"/>
+      <c r="AS13" s="16"/>
+      <c r="AT13" s="16"/>
+      <c r="AU13" s="16"/>
+      <c r="AV13" s="16"/>
+      <c r="AW13" s="16"/>
+    </row>
+    <row r="14" spans="1:49" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="22">
+      <c r="B14" s="29">
         <v>24000000</v>
       </c>
-      <c r="C14" s="22">
+      <c r="C14" s="29">
         <v>-35000000</v>
       </c>
-      <c r="D14" s="22">
+      <c r="D14" s="29">
         <v>-121000000</v>
       </c>
-      <c r="E14" s="22">
+      <c r="E14" s="29">
         <v>-209000000</v>
       </c>
-      <c r="F14" s="22">
+      <c r="F14" s="29">
         <v>-23000000</v>
       </c>
-      <c r="G14" s="22">
+      <c r="G14" s="29">
         <v>-44000000</v>
       </c>
-      <c r="H14" s="22">
+      <c r="H14" s="29">
         <v>-3000000</v>
       </c>
-      <c r="I14" s="22">
+      <c r="I14" s="29">
         <v>187000000</v>
       </c>
-      <c r="J14" s="22">
+      <c r="J14" s="29">
         <v>-82000000</v>
       </c>
-      <c r="K14" s="22">
+      <c r="K14" s="29">
         <v>-41000000</v>
       </c>
-      <c r="L14" s="22">
+      <c r="L14" s="29">
         <v>-54000000</v>
       </c>
-      <c r="M14" s="22">
+      <c r="M14" s="29">
         <v>-2000000</v>
       </c>
-      <c r="N14" s="22">
+      <c r="N14" s="29">
         <v>29000000</v>
       </c>
-      <c r="O14" s="22">
+      <c r="O14" s="29">
         <v>-24000000</v>
       </c>
-      <c r="P14" s="22">
+      <c r="P14" s="30">
         <v>19000000</v>
       </c>
-      <c r="Q14" s="22">
+      <c r="Q14" s="30">
         <v>28000000</v>
       </c>
-      <c r="R14" s="22">
+      <c r="R14" s="30">
         <v>-98000000</v>
       </c>
-      <c r="S14" s="22">
+      <c r="S14" s="30">
         <v>-14000000</v>
       </c>
-      <c r="T14" s="22">
+      <c r="T14" s="30">
         <v>-19000000</v>
       </c>
-      <c r="U14" s="22">
+      <c r="U14" s="30">
         <v>-113000000</v>
       </c>
-      <c r="V14" s="22">
+      <c r="V14" s="30">
         <v>6000000</v>
       </c>
-      <c r="W14" s="22">
+      <c r="W14" s="30">
         <v>-58000000</v>
       </c>
-      <c r="X14" s="22">
+      <c r="X14" s="30">
         <v>17000000</v>
       </c>
-      <c r="Y14" s="22">
+      <c r="Y14" s="30">
         <v>3000000</v>
       </c>
-      <c r="Z14" s="22">
+      <c r="Z14" s="30">
         <v>-29000000</v>
       </c>
-      <c r="AA14" s="22">
+      <c r="AA14" s="30">
         <v>-187000000</v>
       </c>
-      <c r="AB14" s="22">
+      <c r="AB14" s="30">
         <v>-32000000</v>
       </c>
-      <c r="AC14" s="22">
+      <c r="AC14" s="30">
         <v>-236000000</v>
       </c>
-      <c r="AD14" s="22">
+      <c r="AD14" s="30">
         <v>-70000000</v>
       </c>
-      <c r="AE14" s="22">
+      <c r="AE14" s="30">
         <v>-224000000</v>
       </c>
-      <c r="AF14" s="22">
+      <c r="AF14" s="30">
         <v>-165000000</v>
       </c>
-      <c r="AG14" s="22">
+      <c r="AG14" s="30">
         <v>-132000000</v>
       </c>
-      <c r="AH14" s="22">
+      <c r="AH14" s="30">
         <v>-255000000</v>
       </c>
-      <c r="AI14" s="22">
+      <c r="AI14" s="30">
         <v>-358000000</v>
       </c>
-      <c r="AJ14" s="22">
+      <c r="AJ14" s="30">
         <v>-72000000</v>
       </c>
-      <c r="AK14" s="22">
+      <c r="AK14" s="30">
         <v>-20000000</v>
       </c>
-      <c r="AL14" s="22">
+      <c r="AL14" s="30">
         <v>-166000000</v>
       </c>
-      <c r="AM14" s="22">
+      <c r="AM14" s="30">
         <v>-30000000</v>
       </c>
-      <c r="AN14" s="22">
+      <c r="AN14" s="30">
         <v>29000000</v>
       </c>
-      <c r="AO14" s="22">
+      <c r="AO14" s="30">
         <v>172000000</v>
       </c>
-      <c r="AP14" s="3"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="AP14" s="30">
+        <v>-72000000</v>
+      </c>
+      <c r="AQ14" s="16"/>
+      <c r="AR14" s="16"/>
+      <c r="AS14" s="16"/>
+      <c r="AT14" s="16"/>
+      <c r="AU14" s="16"/>
+      <c r="AV14" s="16"/>
+      <c r="AW14" s="16"/>
+    </row>
+    <row r="15" spans="1:49" x14ac:dyDescent="0.2">
       <c r="A15" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="23">
+      <c r="B15" s="31">
         <v>653000000</v>
       </c>
-      <c r="C15" s="23">
+      <c r="C15" s="31">
         <v>1109000000</v>
       </c>
-      <c r="D15" s="23">
+      <c r="D15" s="31">
         <v>1465000000</v>
       </c>
-      <c r="E15" s="23">
+      <c r="E15" s="31">
         <v>1387000000</v>
       </c>
-      <c r="F15" s="23">
+      <c r="F15" s="31">
         <v>795000000</v>
       </c>
-      <c r="G15" s="23">
+      <c r="G15" s="31">
         <v>917000000</v>
       </c>
-      <c r="H15" s="23">
+      <c r="H15" s="31">
         <v>1722000000</v>
       </c>
-      <c r="I15" s="23">
+      <c r="I15" s="31">
         <v>1929000000</v>
       </c>
-      <c r="J15" s="23">
+      <c r="J15" s="31">
         <v>1112000000</v>
       </c>
-      <c r="K15" s="23">
+      <c r="K15" s="31">
         <v>1826000000</v>
       </c>
-      <c r="L15" s="23">
+      <c r="L15" s="31">
         <v>2106000000</v>
       </c>
-      <c r="M15" s="23">
+      <c r="M15" s="31">
         <v>2145000000</v>
       </c>
-      <c r="N15" s="23">
+      <c r="N15" s="31">
         <v>1107000000</v>
       </c>
-      <c r="O15" s="23">
+      <c r="O15" s="31">
         <v>1796000000</v>
       </c>
-      <c r="P15" s="23">
+      <c r="P15" s="32">
         <v>1992000000</v>
       </c>
-      <c r="Q15" s="23">
+      <c r="Q15" s="32">
         <v>1754000000</v>
       </c>
-      <c r="R15" s="23">
+      <c r="R15" s="32">
         <v>851000000</v>
       </c>
-      <c r="S15" s="23">
+      <c r="S15" s="32">
         <v>1720000000</v>
       </c>
-      <c r="T15" s="23">
+      <c r="T15" s="32">
         <v>1443000000</v>
       </c>
-      <c r="U15" s="23">
+      <c r="U15" s="32">
         <v>2125000000</v>
       </c>
-      <c r="V15" s="23">
+      <c r="V15" s="32">
         <v>1850000000</v>
       </c>
-      <c r="W15" s="23">
+      <c r="W15" s="32">
         <v>2121000000</v>
       </c>
-      <c r="X15" s="23">
+      <c r="X15" s="32">
         <v>2428000000</v>
       </c>
-      <c r="Y15" s="23">
+      <c r="Y15" s="32">
         <v>2357000000</v>
       </c>
-      <c r="Z15" s="23">
+      <c r="Z15" s="32">
         <v>2144000000</v>
       </c>
-      <c r="AA15" s="23">
+      <c r="AA15" s="32">
         <v>1768000000</v>
       </c>
-      <c r="AB15" s="23">
+      <c r="AB15" s="32">
         <v>2766000000</v>
       </c>
-      <c r="AC15" s="23">
+      <c r="AC15" s="32">
         <v>2042000000</v>
       </c>
-      <c r="AD15" s="23">
+      <c r="AD15" s="32">
         <v>1160000000</v>
       </c>
-      <c r="AE15" s="23">
+      <c r="AE15" s="32">
         <v>1399000000</v>
       </c>
-      <c r="AF15" s="23">
+      <c r="AF15" s="32">
         <v>1937000000</v>
       </c>
-      <c r="AG15" s="23">
+      <c r="AG15" s="32">
         <v>1924000000</v>
       </c>
-      <c r="AH15" s="23">
+      <c r="AH15" s="32">
         <v>1017000000</v>
       </c>
-      <c r="AI15" s="23">
+      <c r="AI15" s="32">
         <v>1571000000</v>
       </c>
-      <c r="AJ15" s="23">
+      <c r="AJ15" s="32">
         <v>1732000000</v>
       </c>
-      <c r="AK15" s="23">
+      <c r="AK15" s="32">
         <v>1998000000</v>
       </c>
-      <c r="AL15" s="23">
+      <c r="AL15" s="32">
         <v>849000000</v>
       </c>
-      <c r="AM15" s="23">
+      <c r="AM15" s="32">
         <v>1860000000</v>
       </c>
-      <c r="AN15" s="23">
+      <c r="AN15" s="32">
         <v>2190000000</v>
       </c>
-      <c r="AO15" s="23">
+      <c r="AO15" s="32">
         <v>2254000000</v>
       </c>
-      <c r="AP15" s="3"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="AP15" s="32">
+        <v>1520000000</v>
+      </c>
+      <c r="AQ15" s="16"/>
+      <c r="AR15" s="16"/>
+      <c r="AS15" s="16"/>
+      <c r="AT15" s="16"/>
+      <c r="AU15" s="16"/>
+      <c r="AV15" s="16"/>
+      <c r="AW15" s="16"/>
+    </row>
+    <row r="16" spans="1:49" x14ac:dyDescent="0.2">
       <c r="A16" s="5"/>
-      <c r="B16" s="8"/>
-[...12 lines deleted...]
-      <c r="O16" s="8"/>
+      <c r="B16" s="13"/>
+      <c r="C16" s="13"/>
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="13"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="13"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="13"/>
+      <c r="L16" s="13"/>
+      <c r="M16" s="13"/>
+      <c r="N16" s="13"/>
+      <c r="O16" s="13"/>
       <c r="P16" s="8"/>
       <c r="Q16" s="8"/>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="8"/>
       <c r="U16" s="8"/>
       <c r="V16" s="8"/>
       <c r="W16" s="8"/>
       <c r="X16" s="8"/>
       <c r="Y16" s="8"/>
       <c r="Z16" s="8"/>
       <c r="AA16" s="8"/>
       <c r="AB16" s="8"/>
       <c r="AC16" s="8"/>
       <c r="AD16" s="8"/>
       <c r="AE16" s="8"/>
       <c r="AF16" s="8"/>
       <c r="AG16" s="8"/>
       <c r="AH16" s="8"/>
       <c r="AI16" s="8"/>
       <c r="AJ16" s="8"/>
       <c r="AK16" s="8"/>
       <c r="AL16" s="8"/>
       <c r="AM16" s="8"/>
       <c r="AN16" s="8"/>
       <c r="AO16" s="8"/>
-      <c r="AP16" s="3"/>
-[...3 lines deleted...]
-      <c r="A17" s="3" t="s">
+      <c r="AP16" s="8"/>
+      <c r="AQ16" s="16"/>
+      <c r="AR16" s="16"/>
+      <c r="AS16" s="16"/>
+      <c r="AT16" s="16"/>
+      <c r="AU16" s="16"/>
+      <c r="AV16" s="16"/>
+      <c r="AW16" s="16"/>
+    </row>
+    <row r="17" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A17" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="21">
+      <c r="B17" s="27">
         <v>-124000000</v>
       </c>
-      <c r="C17" s="21">
+      <c r="C17" s="27">
         <v>-158000000</v>
       </c>
-      <c r="D17" s="21">
+      <c r="D17" s="27">
         <v>-139000000</v>
       </c>
-      <c r="E17" s="21">
+      <c r="E17" s="27">
         <v>-110000000</v>
       </c>
-      <c r="F17" s="21">
+      <c r="F17" s="27">
         <v>-127000000</v>
       </c>
-      <c r="G17" s="21">
+      <c r="G17" s="27">
         <v>-151000000</v>
       </c>
-      <c r="H17" s="21">
+      <c r="H17" s="27">
         <v>-186000000</v>
       </c>
-      <c r="I17" s="21">
+      <c r="I17" s="27">
         <v>-231000000</v>
       </c>
-      <c r="J17" s="21">
+      <c r="J17" s="27">
         <v>-189000000</v>
       </c>
-      <c r="K17" s="21">
+      <c r="K17" s="27">
         <v>-249000000</v>
       </c>
-      <c r="L17" s="21">
+      <c r="L17" s="27">
         <v>-370000000</v>
       </c>
-      <c r="M17" s="21">
+      <c r="M17" s="27">
         <v>-323000000</v>
       </c>
-      <c r="N17" s="21">
+      <c r="N17" s="27">
         <v>-251000000</v>
       </c>
-      <c r="O17" s="21">
+      <c r="O17" s="27">
         <v>-284000000</v>
       </c>
-      <c r="P17" s="21">
+      <c r="P17" s="28">
         <v>-149000000</v>
       </c>
-      <c r="Q17" s="21">
+      <c r="Q17" s="28">
         <v>-163000000</v>
       </c>
-      <c r="R17" s="21">
+      <c r="R17" s="28">
         <v>-161000000</v>
       </c>
-      <c r="S17" s="21">
+      <c r="S17" s="28">
         <v>-130000000</v>
       </c>
-      <c r="T17" s="21">
+      <c r="T17" s="28">
         <v>-146000000</v>
       </c>
-      <c r="U17" s="21">
+      <c r="U17" s="28">
         <v>-212000000</v>
       </c>
-      <c r="V17" s="21">
+      <c r="V17" s="28">
         <v>-308000000</v>
       </c>
-      <c r="W17" s="21">
+      <c r="W17" s="28">
         <v>-386000000</v>
       </c>
-      <c r="X17" s="21">
+      <c r="X17" s="28">
         <v>-486000000</v>
       </c>
-      <c r="Y17" s="21">
+      <c r="Y17" s="28">
         <v>-1282000000</v>
       </c>
-      <c r="Z17" s="21">
+      <c r="Z17" s="28">
         <v>-443000000</v>
       </c>
-      <c r="AA17" s="21">
+      <c r="AA17" s="28">
         <v>-597000000</v>
       </c>
-      <c r="AB17" s="21">
+      <c r="AB17" s="28">
         <v>-790000000</v>
       </c>
-      <c r="AC17" s="21">
+      <c r="AC17" s="28">
         <v>-967000000</v>
       </c>
-      <c r="AD17" s="21">
+      <c r="AD17" s="28">
         <v>-982000000</v>
       </c>
-      <c r="AE17" s="21">
+      <c r="AE17" s="28">
         <v>-1446000000</v>
       </c>
-      <c r="AF17" s="21">
+      <c r="AF17" s="28">
         <v>-1495000000</v>
       </c>
-      <c r="AG17" s="21">
+      <c r="AG17" s="28">
         <v>-1148000000</v>
       </c>
-      <c r="AH17" s="21">
+      <c r="AH17" s="28">
         <v>-1248000000</v>
       </c>
-      <c r="AI17" s="21">
+      <c r="AI17" s="28">
         <v>-1064000000</v>
       </c>
-      <c r="AJ17" s="21">
+      <c r="AJ17" s="28">
         <v>-1316000000</v>
       </c>
-      <c r="AK17" s="21">
+      <c r="AK17" s="28">
         <v>-1192000000</v>
       </c>
-      <c r="AL17" s="21">
+      <c r="AL17" s="28">
         <v>-1123000000</v>
       </c>
-      <c r="AM17" s="21">
+      <c r="AM17" s="28">
         <v>-1305000000</v>
       </c>
-      <c r="AN17" s="21">
+      <c r="AN17" s="28">
         <v>-1197000000</v>
       </c>
-      <c r="AO17" s="21">
+      <c r="AO17" s="28">
         <v>-925000000</v>
       </c>
-      <c r="AP17" s="3"/>
-[...3 lines deleted...]
-      <c r="A18" s="3" t="s">
+      <c r="AP17" s="28">
+        <v>-676000000</v>
+      </c>
+      <c r="AQ17" s="16"/>
+      <c r="AR17" s="16"/>
+      <c r="AS17" s="16"/>
+      <c r="AT17" s="16"/>
+      <c r="AU17" s="16"/>
+      <c r="AV17" s="16"/>
+      <c r="AW17" s="16"/>
+    </row>
+    <row r="18" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A18" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="21">
-[...107 lines deleted...]
-      <c r="AL18" s="21">
+      <c r="B18" s="27">
+        <v>0</v>
+      </c>
+      <c r="C18" s="27">
+        <v>0</v>
+      </c>
+      <c r="D18" s="27">
+        <v>0</v>
+      </c>
+      <c r="E18" s="27">
+        <v>0</v>
+      </c>
+      <c r="F18" s="27">
+        <v>0</v>
+      </c>
+      <c r="G18" s="27">
+        <v>0</v>
+      </c>
+      <c r="H18" s="27">
+        <v>0</v>
+      </c>
+      <c r="I18" s="27">
+        <v>0</v>
+      </c>
+      <c r="J18" s="27">
+        <v>0</v>
+      </c>
+      <c r="K18" s="27">
+        <v>0</v>
+      </c>
+      <c r="L18" s="27">
+        <v>0</v>
+      </c>
+      <c r="M18" s="27">
+        <v>0</v>
+      </c>
+      <c r="N18" s="27">
+        <v>0</v>
+      </c>
+      <c r="O18" s="27">
+        <v>0</v>
+      </c>
+      <c r="P18" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="28">
+        <v>0</v>
+      </c>
+      <c r="R18" s="28">
+        <v>0</v>
+      </c>
+      <c r="S18" s="28">
+        <v>0</v>
+      </c>
+      <c r="T18" s="28">
+        <v>0</v>
+      </c>
+      <c r="U18" s="28">
+        <v>0</v>
+      </c>
+      <c r="V18" s="28">
+        <v>0</v>
+      </c>
+      <c r="W18" s="28">
+        <v>0</v>
+      </c>
+      <c r="X18" s="28">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="28">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="28">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="28">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="28">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="28">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="28">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="28">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="28">
+        <v>0</v>
+      </c>
+      <c r="AH18" s="28">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="28">
+        <v>0</v>
+      </c>
+      <c r="AJ18" s="28">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="28">
+        <v>0</v>
+      </c>
+      <c r="AL18" s="28">
         <v>260000000</v>
       </c>
-      <c r="AM18" s="21">
-[...2 lines deleted...]
-      <c r="AN18" s="21">
+      <c r="AM18" s="28">
+        <v>0</v>
+      </c>
+      <c r="AN18" s="28">
         <v>75000000</v>
       </c>
-      <c r="AO18" s="21">
-[...11 lines deleted...]
-      <c r="A19" s="3" t="s">
+      <c r="AO18" s="28">
+        <v>0</v>
+      </c>
+      <c r="AP18" s="28">
+        <v>555000000</v>
+      </c>
+      <c r="AQ18" s="16"/>
+      <c r="AR18" s="16"/>
+      <c r="AS18" s="16"/>
+      <c r="AT18" s="16"/>
+      <c r="AU18" s="16"/>
+      <c r="AV18" s="16"/>
+      <c r="AW18" s="16"/>
+    </row>
+    <row r="19" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A19" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="21">
-[...11 lines deleted...]
-      <c r="F19" s="21">
+      <c r="B19" s="27">
+        <v>0</v>
+      </c>
+      <c r="C19" s="27">
+        <v>0</v>
+      </c>
+      <c r="D19" s="27">
+        <v>0</v>
+      </c>
+      <c r="E19" s="27">
+        <v>0</v>
+      </c>
+      <c r="F19" s="27">
         <v>40000000</v>
       </c>
-      <c r="G19" s="21">
-[...17 lines deleted...]
-      <c r="M19" s="21">
+      <c r="G19" s="27">
+        <v>0</v>
+      </c>
+      <c r="H19" s="27">
+        <v>0</v>
+      </c>
+      <c r="I19" s="27">
+        <v>0</v>
+      </c>
+      <c r="J19" s="27">
+        <v>0</v>
+      </c>
+      <c r="K19" s="27">
+        <v>0</v>
+      </c>
+      <c r="L19" s="27">
+        <v>0</v>
+      </c>
+      <c r="M19" s="27">
         <v>9000000</v>
       </c>
-      <c r="N19" s="21">
+      <c r="N19" s="27">
         <v>2000000</v>
       </c>
-      <c r="O19" s="21">
+      <c r="O19" s="27">
         <v>28000000</v>
       </c>
-      <c r="P19" s="21">
-[...8 lines deleted...]
-      <c r="S19" s="21">
+      <c r="P19" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="28">
+        <v>0</v>
+      </c>
+      <c r="R19" s="28">
+        <v>0</v>
+      </c>
+      <c r="S19" s="28">
         <v>1000000</v>
       </c>
-      <c r="T19" s="21">
+      <c r="T19" s="28">
         <v>2000000</v>
       </c>
-      <c r="U19" s="21">
+      <c r="U19" s="28">
         <v>1000000</v>
       </c>
-      <c r="V19" s="21">
+      <c r="V19" s="28">
         <v>1000000</v>
       </c>
-      <c r="W19" s="21">
+      <c r="W19" s="28">
         <v>3000000</v>
       </c>
-      <c r="X19" s="21">
+      <c r="X19" s="28">
         <v>3000000</v>
       </c>
-      <c r="Y19" s="21">
+      <c r="Y19" s="28">
         <v>68000000</v>
       </c>
-      <c r="Z19" s="21">
+      <c r="Z19" s="28">
         <v>2000000</v>
       </c>
-      <c r="AA19" s="21">
+      <c r="AA19" s="28">
         <v>1000000</v>
       </c>
-      <c r="AB19" s="21">
-[...5 lines deleted...]
-      <c r="AD19" s="21">
+      <c r="AB19" s="28">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD19" s="28">
         <v>1000000</v>
       </c>
-      <c r="AE19" s="21">
+      <c r="AE19" s="28">
         <v>1000000</v>
       </c>
-      <c r="AF19" s="21">
+      <c r="AF19" s="28">
         <v>1000000</v>
       </c>
-      <c r="AG19" s="21">
-[...2 lines deleted...]
-      <c r="AH19" s="21">
+      <c r="AG19" s="28">
+        <v>0</v>
+      </c>
+      <c r="AH19" s="28">
         <v>192000000</v>
       </c>
-      <c r="AI19" s="21">
+      <c r="AI19" s="28">
         <v>2000000</v>
       </c>
-      <c r="AJ19" s="21">
-[...2 lines deleted...]
-      <c r="AK19" s="21">
+      <c r="AJ19" s="28">
+        <v>0</v>
+      </c>
+      <c r="AK19" s="28">
         <v>1000000</v>
       </c>
-      <c r="AL19" s="21">
-[...5 lines deleted...]
-      <c r="AN19" s="21">
+      <c r="AL19" s="28">
+        <v>0</v>
+      </c>
+      <c r="AM19" s="28">
+        <v>0</v>
+      </c>
+      <c r="AN19" s="28">
         <v>1000000</v>
       </c>
-      <c r="AO19" s="21">
-[...9 lines deleted...]
-      <c r="B20" s="21">
+      <c r="AO19" s="28">
+        <v>0</v>
+      </c>
+      <c r="AP19" s="28">
+        <v>5000000</v>
+      </c>
+      <c r="AQ19" s="16"/>
+      <c r="AR19" s="16"/>
+      <c r="AS19" s="16"/>
+      <c r="AT19" s="16"/>
+      <c r="AU19" s="16"/>
+      <c r="AV19" s="16"/>
+      <c r="AW19" s="16"/>
+    </row>
+    <row r="20" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A20" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" s="27">
         <v>-383000000</v>
       </c>
-      <c r="C20" s="21">
+      <c r="C20" s="27">
         <v>-382000000</v>
       </c>
-      <c r="D20" s="21">
+      <c r="D20" s="27">
         <v>-382000000</v>
       </c>
-      <c r="E20" s="21">
+      <c r="E20" s="27">
         <v>-499000000</v>
       </c>
-      <c r="F20" s="21">
+      <c r="F20" s="27">
         <v>-500000000</v>
       </c>
-      <c r="G20" s="21">
+      <c r="G20" s="27">
         <v>-498000000</v>
       </c>
-      <c r="H20" s="21">
+      <c r="H20" s="27">
         <v>-495000000</v>
       </c>
-      <c r="I20" s="21">
+      <c r="I20" s="27">
         <v>-611000000</v>
       </c>
-      <c r="J20" s="21">
+      <c r="J20" s="27">
         <v>-611000000</v>
       </c>
-      <c r="K20" s="21">
+      <c r="K20" s="27">
         <v>-606000000</v>
       </c>
-      <c r="L20" s="21">
+      <c r="L20" s="27">
         <v>-602000000</v>
       </c>
-      <c r="M20" s="21">
+      <c r="M20" s="27">
         <v>-736000000</v>
       </c>
-      <c r="N20" s="21">
+      <c r="N20" s="27">
         <v>-724000000</v>
       </c>
-      <c r="O20" s="21">
+      <c r="O20" s="27">
         <v>-722000000</v>
       </c>
-      <c r="P20" s="21">
+      <c r="P20" s="28">
         <v>-721000000</v>
       </c>
-      <c r="Q20" s="21">
+      <c r="Q20" s="28">
         <v>-841000000</v>
       </c>
-      <c r="R20" s="21">
+      <c r="R20" s="28">
         <v>-841000000</v>
       </c>
-      <c r="S20" s="21">
+      <c r="S20" s="28">
         <v>-823000000</v>
       </c>
-      <c r="T20" s="21">
+      <c r="T20" s="28">
         <v>-825000000</v>
       </c>
-      <c r="U20" s="21">
+      <c r="U20" s="28">
         <v>-937000000</v>
       </c>
-      <c r="V20" s="21">
+      <c r="V20" s="28">
         <v>-940000000</v>
       </c>
-      <c r="W20" s="21">
+      <c r="W20" s="28">
         <v>-942000000</v>
       </c>
-      <c r="X20" s="21">
+      <c r="X20" s="28">
         <v>-942000000</v>
       </c>
-      <c r="Y20" s="21">
+      <c r="Y20" s="28">
         <v>-1062000000</v>
       </c>
-      <c r="Z20" s="21">
+      <c r="Z20" s="28">
         <v>-1063000000</v>
       </c>
-      <c r="AA20" s="21">
+      <c r="AA20" s="28">
         <v>-1060000000</v>
       </c>
-      <c r="AB20" s="21">
+      <c r="AB20" s="28">
         <v>-1051000000</v>
       </c>
-      <c r="AC20" s="21">
+      <c r="AC20" s="28">
         <v>-1123000000</v>
       </c>
-      <c r="AD20" s="21">
+      <c r="AD20" s="28">
         <v>-1125000000</v>
       </c>
-      <c r="AE20" s="21">
+      <c r="AE20" s="28">
         <v>-1125000000</v>
       </c>
-      <c r="AF20" s="21">
+      <c r="AF20" s="28">
         <v>-1126000000</v>
       </c>
-      <c r="AG20" s="21">
+      <c r="AG20" s="28">
         <v>-1181000000</v>
       </c>
-      <c r="AH20" s="21">
+      <c r="AH20" s="28">
         <v>-1183000000</v>
       </c>
-      <c r="AI20" s="21">
+      <c r="AI20" s="28">
         <v>-1185000000</v>
       </c>
-      <c r="AJ20" s="21">
+      <c r="AJ20" s="28">
         <v>-1187000000</v>
       </c>
-      <c r="AK20" s="21">
+      <c r="AK20" s="28">
         <v>-1240000000</v>
       </c>
-      <c r="AL20" s="21">
+      <c r="AL20" s="28">
         <v>-1238000000</v>
       </c>
-      <c r="AM20" s="21">
+      <c r="AM20" s="28">
         <v>-1235000000</v>
       </c>
-      <c r="AN20" s="21">
+      <c r="AN20" s="28">
         <v>-1236000000</v>
       </c>
-      <c r="AO20" s="21">
+      <c r="AO20" s="28">
         <v>-1290000000</v>
       </c>
-      <c r="AP20" s="3"/>
-[...9 lines deleted...]
-      <c r="C21" s="21">
+      <c r="AP20" s="28">
+        <v>-1291000000</v>
+      </c>
+      <c r="AQ20" s="16"/>
+      <c r="AR20" s="16"/>
+      <c r="AS20" s="16"/>
+      <c r="AT20" s="16"/>
+      <c r="AU20" s="16"/>
+      <c r="AV20" s="16"/>
+      <c r="AW20" s="16"/>
+    </row>
+    <row r="21" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A21" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="27">
+        <v>0</v>
+      </c>
+      <c r="C21" s="27">
         <v>-501000000</v>
       </c>
-      <c r="D21" s="21">
-[...5 lines deleted...]
-      <c r="F21" s="21">
+      <c r="D21" s="27">
+        <v>0</v>
+      </c>
+      <c r="E21" s="27">
+        <v>0</v>
+      </c>
+      <c r="F21" s="27">
         <v>-250000000</v>
       </c>
-      <c r="G21" s="21">
+      <c r="G21" s="27">
         <v>230000000</v>
       </c>
-      <c r="H21" s="21">
-[...2 lines deleted...]
-      <c r="I21" s="21">
+      <c r="H21" s="27">
+        <v>0</v>
+      </c>
+      <c r="I21" s="27">
         <v>494000000</v>
       </c>
-      <c r="J21" s="21">
-[...2 lines deleted...]
-      <c r="K21" s="21">
+      <c r="J21" s="27">
+        <v>0</v>
+      </c>
+      <c r="K21" s="27">
         <v>1000000000</v>
       </c>
-      <c r="L21" s="21">
-[...5 lines deleted...]
-      <c r="N21" s="21">
+      <c r="L21" s="27">
+        <v>0</v>
+      </c>
+      <c r="M21" s="27">
+        <v>0</v>
+      </c>
+      <c r="N21" s="27">
         <v>743000000</v>
       </c>
-      <c r="O21" s="21">
-[...2 lines deleted...]
-      <c r="P21" s="21">
+      <c r="O21" s="27">
+        <v>0</v>
+      </c>
+      <c r="P21" s="28">
         <v>-2000000</v>
       </c>
-      <c r="Q21" s="21">
-[...2 lines deleted...]
-      <c r="R21" s="21">
+      <c r="Q21" s="28">
+        <v>0</v>
+      </c>
+      <c r="R21" s="28">
         <v>749000000</v>
       </c>
-      <c r="S21" s="21">
+      <c r="S21" s="28">
         <v>249000000</v>
       </c>
-      <c r="T21" s="21">
-[...5 lines deleted...]
-      <c r="V21" s="21">
+      <c r="T21" s="28">
+        <v>0</v>
+      </c>
+      <c r="U21" s="28">
+        <v>0</v>
+      </c>
+      <c r="V21" s="28">
         <v>-550000000</v>
       </c>
-      <c r="W21" s="21">
-[...2 lines deleted...]
-      <c r="X21" s="21">
+      <c r="W21" s="28">
+        <v>0</v>
+      </c>
+      <c r="X21" s="28">
         <v>1495000000</v>
       </c>
-      <c r="Y21" s="21">
-[...5 lines deleted...]
-      <c r="AA21" s="21">
+      <c r="Y21" s="28">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="28">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="28">
         <v>-500000000</v>
       </c>
-      <c r="AB21" s="21">
+      <c r="AB21" s="28">
         <v>695000000</v>
       </c>
-      <c r="AC21" s="21">
+      <c r="AC21" s="28">
         <v>799000000</v>
       </c>
-      <c r="AD21" s="21">
+      <c r="AD21" s="28">
         <v>1397000000</v>
       </c>
-      <c r="AE21" s="21">
+      <c r="AE21" s="28">
         <v>1103000000</v>
       </c>
-      <c r="AF21" s="21">
-[...5 lines deleted...]
-      <c r="AH21" s="21">
+      <c r="AF21" s="28">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="28">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="28">
         <v>2980000000</v>
       </c>
-      <c r="AI21" s="21">
+      <c r="AI21" s="28">
         <v>-300000000</v>
       </c>
-      <c r="AJ21" s="21">
-[...2 lines deleted...]
-      <c r="AK21" s="21">
+      <c r="AJ21" s="28">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="28">
         <v>-300000000</v>
       </c>
-      <c r="AL21" s="21">
+      <c r="AL21" s="28">
         <v>-750000000</v>
       </c>
-      <c r="AM21" s="21">
+      <c r="AM21" s="28">
         <v>1199000000</v>
       </c>
-      <c r="AN21" s="21">
-[...9 lines deleted...]
-      <c r="A22" s="3" t="s">
+      <c r="AN21" s="28">
+        <v>0</v>
+      </c>
+      <c r="AO21" s="28">
+        <v>0</v>
+      </c>
+      <c r="AP21" s="28">
+        <v>0</v>
+      </c>
+      <c r="AQ21" s="16"/>
+      <c r="AR21" s="16"/>
+      <c r="AS21" s="16"/>
+      <c r="AT21" s="16"/>
+      <c r="AU21" s="16"/>
+      <c r="AV21" s="16"/>
+      <c r="AW21" s="16"/>
+    </row>
+    <row r="22" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A22" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="21">
+      <c r="B22" s="27">
         <v>-562000000</v>
       </c>
-      <c r="C22" s="21">
+      <c r="C22" s="27">
         <v>-334000000</v>
       </c>
-      <c r="D22" s="21">
+      <c r="D22" s="27">
         <v>-346000000</v>
       </c>
-      <c r="E22" s="21">
+      <c r="E22" s="27">
         <v>-418000000</v>
       </c>
-      <c r="F22" s="21">
+      <c r="F22" s="27">
         <v>-389000000</v>
       </c>
-      <c r="G22" s="21">
+      <c r="G22" s="27">
         <v>-566000000</v>
       </c>
-      <c r="H22" s="21">
+      <c r="H22" s="27">
         <v>-574000000</v>
       </c>
-      <c r="I22" s="21">
+      <c r="I22" s="27">
         <v>-544000000</v>
       </c>
-      <c r="J22" s="21">
+      <c r="J22" s="27">
         <v>-695000000</v>
       </c>
-      <c r="K22" s="21">
+      <c r="K22" s="27">
         <v>-916000000</v>
       </c>
-      <c r="L22" s="21">
+      <c r="L22" s="27">
         <v>-1145000000</v>
       </c>
-      <c r="M22" s="21">
+      <c r="M22" s="27">
         <v>-1971000000</v>
       </c>
-      <c r="N22" s="21">
+      <c r="N22" s="27">
         <v>-1001000000</v>
       </c>
-      <c r="O22" s="21">
+      <c r="O22" s="27">
         <v>-717000000</v>
       </c>
-      <c r="P22" s="21">
+      <c r="P22" s="28">
         <v>-262000000</v>
       </c>
-      <c r="Q22" s="21">
+      <c r="Q22" s="28">
         <v>-441000000</v>
       </c>
-      <c r="R22" s="21">
+      <c r="R22" s="28">
         <v>-1495000000</v>
       </c>
-      <c r="S22" s="21">
+      <c r="S22" s="28">
         <v>-795000000</v>
       </c>
-      <c r="T22" s="21">
+      <c r="T22" s="28">
         <v>108000000</v>
       </c>
-      <c r="U22" s="21">
+      <c r="U22" s="28">
         <v>99000000</v>
       </c>
-      <c r="V22" s="21">
+      <c r="V22" s="28">
         <v>96000000</v>
       </c>
-      <c r="W22" s="21">
+      <c r="W22" s="28">
         <v>-92000000</v>
       </c>
-      <c r="X22" s="21">
+      <c r="X22" s="28">
         <v>-64000000</v>
       </c>
-      <c r="Y22" s="21">
+      <c r="Y22" s="28">
         <v>-90000000</v>
       </c>
-      <c r="Z22" s="21">
+      <c r="Z22" s="28">
         <v>-532000000</v>
       </c>
-      <c r="AA22" s="21">
+      <c r="AA22" s="28">
         <v>-1126000000</v>
       </c>
-      <c r="AB22" s="21">
+      <c r="AB22" s="28">
         <v>-918000000</v>
       </c>
-      <c r="AC22" s="21">
+      <c r="AC22" s="28">
         <v>-798000000</v>
       </c>
-      <c r="AD22" s="21">
+      <c r="AD22" s="28">
         <v>-18000000</v>
       </c>
-      <c r="AE22" s="21">
+      <c r="AE22" s="28">
         <v>-14000000</v>
       </c>
-      <c r="AF22" s="21">
+      <c r="AF22" s="28">
         <v>22000000</v>
       </c>
-      <c r="AG22" s="21">
+      <c r="AG22" s="28">
         <v>-20000000</v>
       </c>
-      <c r="AH22" s="21">
+      <c r="AH22" s="28">
         <v>62000000</v>
       </c>
-      <c r="AI22" s="21">
+      <c r="AI22" s="28">
         <v>177000000</v>
       </c>
-      <c r="AJ22" s="21">
+      <c r="AJ22" s="28">
         <v>-201000000</v>
       </c>
-      <c r="AK22" s="21">
+      <c r="AK22" s="28">
         <v>-450000000</v>
       </c>
-      <c r="AL22" s="21">
+      <c r="AL22" s="28">
         <v>-535000000</v>
       </c>
-      <c r="AM22" s="21">
+      <c r="AM22" s="28">
         <v>-187000000</v>
       </c>
-      <c r="AN22" s="21">
+      <c r="AN22" s="28">
         <v>6000000</v>
       </c>
-      <c r="AO22" s="21">
+      <c r="AO22" s="28">
         <v>-361000000</v>
       </c>
-      <c r="AP22" s="3"/>
-[...3 lines deleted...]
-      <c r="A23" s="3" t="s">
+      <c r="AP22" s="28">
+        <v>151000000</v>
+      </c>
+      <c r="AQ22" s="16"/>
+      <c r="AR22" s="16"/>
+      <c r="AS22" s="16"/>
+      <c r="AT22" s="16"/>
+      <c r="AU22" s="16"/>
+      <c r="AV22" s="16"/>
+      <c r="AW22" s="16"/>
+    </row>
+    <row r="23" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A23" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="21">
+      <c r="B23" s="27">
         <v>700000000</v>
       </c>
-      <c r="C23" s="21">
+      <c r="C23" s="27">
         <v>217000000</v>
       </c>
-      <c r="D23" s="21">
+      <c r="D23" s="27">
         <v>-463000000</v>
       </c>
-      <c r="E23" s="21">
+      <c r="E23" s="27">
         <v>-567000000</v>
       </c>
-      <c r="F23" s="21">
+      <c r="F23" s="27">
         <v>363000000</v>
       </c>
-      <c r="G23" s="21">
+      <c r="G23" s="27">
         <v>135000000</v>
       </c>
-      <c r="H23" s="21">
+      <c r="H23" s="27">
         <v>-298000000</v>
       </c>
-      <c r="I23" s="21">
+      <c r="I23" s="27">
         <v>-660000000</v>
       </c>
-      <c r="J23" s="21">
+      <c r="J23" s="27">
         <v>459000000</v>
       </c>
-      <c r="K23" s="21">
+      <c r="K23" s="27">
         <v>162000000</v>
       </c>
-      <c r="L23" s="21">
+      <c r="L23" s="27">
         <v>-1384000000</v>
       </c>
-      <c r="M23" s="21">
+      <c r="M23" s="27">
         <v>1830000000</v>
       </c>
-      <c r="N23" s="21">
+      <c r="N23" s="27">
         <v>1435000000</v>
       </c>
-      <c r="O23" s="21">
+      <c r="O23" s="27">
         <v>-39000000</v>
       </c>
-      <c r="P23" s="21">
+      <c r="P23" s="28">
         <v>-766000000</v>
       </c>
-      <c r="Q23" s="21">
+      <c r="Q23" s="28">
         <v>-1765000000</v>
       </c>
-      <c r="R23" s="21">
+      <c r="R23" s="28">
         <v>992000000</v>
       </c>
-      <c r="S23" s="21">
+      <c r="S23" s="28">
         <v>1561000000</v>
       </c>
-      <c r="T23" s="21">
+      <c r="T23" s="28">
         <v>-2030000000</v>
       </c>
-      <c r="U23" s="21">
+      <c r="U23" s="28">
         <v>-764000000</v>
       </c>
-      <c r="V23" s="21">
+      <c r="V23" s="28">
         <v>-782000000</v>
       </c>
-      <c r="W23" s="21">
+      <c r="W23" s="28">
         <v>503000000</v>
       </c>
-      <c r="X23" s="21">
+      <c r="X23" s="28">
         <v>-378000000</v>
       </c>
-      <c r="Y23" s="21">
+      <c r="Y23" s="28">
         <v>-989000000</v>
       </c>
-      <c r="Z23" s="21">
+      <c r="Z23" s="28">
         <v>-1214000000</v>
       </c>
-      <c r="AA23" s="21">
+      <c r="AA23" s="28">
         <v>1739000000</v>
       </c>
-      <c r="AB23" s="21">
+      <c r="AB23" s="28">
         <v>-1313000000</v>
       </c>
-      <c r="AC23" s="21">
+      <c r="AC23" s="28">
         <v>-38000000</v>
       </c>
-      <c r="AD23" s="21">
+      <c r="AD23" s="28">
         <v>1013000000</v>
       </c>
-      <c r="AE23" s="21">
+      <c r="AE23" s="28">
         <v>-982000000</v>
       </c>
-      <c r="AF23" s="21">
+      <c r="AF23" s="28">
         <v>-195000000</v>
       </c>
-      <c r="AG23" s="21">
+      <c r="AG23" s="28">
         <v>846000000</v>
       </c>
-      <c r="AH23" s="21">
+      <c r="AH23" s="28">
         <v>-2233000000</v>
       </c>
-      <c r="AI23" s="21">
+      <c r="AI23" s="28">
         <v>1032000000</v>
       </c>
-      <c r="AJ23" s="21">
+      <c r="AJ23" s="28">
         <v>855000000</v>
       </c>
-      <c r="AK23" s="21">
+      <c r="AK23" s="28">
         <v>1817000000</v>
       </c>
-      <c r="AL23" s="21">
+      <c r="AL23" s="28">
         <v>2160000000</v>
       </c>
-      <c r="AM23" s="21">
+      <c r="AM23" s="28">
         <v>-61000000</v>
       </c>
-      <c r="AN23" s="21">
+      <c r="AN23" s="28">
         <v>455000000</v>
       </c>
-      <c r="AO23" s="21">
+      <c r="AO23" s="28">
         <v>230000000</v>
       </c>
-      <c r="AP23" s="3"/>
-[...3 lines deleted...]
-      <c r="A24" s="3" t="s">
+      <c r="AP23" s="28">
+        <v>108000000</v>
+      </c>
+      <c r="AQ23" s="16"/>
+      <c r="AR23" s="16"/>
+      <c r="AS23" s="16"/>
+      <c r="AT23" s="16"/>
+      <c r="AU23" s="16"/>
+      <c r="AV23" s="16"/>
+      <c r="AW23" s="16"/>
+    </row>
+    <row r="24" spans="1:49" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B24" s="21">
-[...122 lines deleted...]
-    <row r="25" spans="1:48" x14ac:dyDescent="0.2">
+      <c r="B24" s="27">
+        <v>0</v>
+      </c>
+      <c r="C24" s="27">
+        <v>0</v>
+      </c>
+      <c r="D24" s="27">
+        <v>0</v>
+      </c>
+      <c r="E24" s="27">
+        <v>0</v>
+      </c>
+      <c r="F24" s="27">
+        <v>0</v>
+      </c>
+      <c r="G24" s="27">
+        <v>0</v>
+      </c>
+      <c r="H24" s="27">
+        <v>0</v>
+      </c>
+      <c r="I24" s="27">
+        <v>0</v>
+      </c>
+      <c r="J24" s="27">
+        <v>0</v>
+      </c>
+      <c r="K24" s="27">
+        <v>0</v>
+      </c>
+      <c r="L24" s="27">
+        <v>0</v>
+      </c>
+      <c r="M24" s="27">
+        <v>0</v>
+      </c>
+      <c r="N24" s="27">
+        <v>0</v>
+      </c>
+      <c r="O24" s="27">
+        <v>0</v>
+      </c>
+      <c r="P24" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="28">
+        <v>0</v>
+      </c>
+      <c r="R24" s="28">
+        <v>0</v>
+      </c>
+      <c r="S24" s="28">
+        <v>0</v>
+      </c>
+      <c r="T24" s="28">
+        <v>0</v>
+      </c>
+      <c r="U24" s="28">
+        <v>0</v>
+      </c>
+      <c r="V24" s="28">
+        <v>0</v>
+      </c>
+      <c r="W24" s="28">
+        <v>0</v>
+      </c>
+      <c r="X24" s="28">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="28">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="28">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="28">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="28">
+        <v>0</v>
+      </c>
+      <c r="AC24" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD24" s="28">
+        <v>0</v>
+      </c>
+      <c r="AE24" s="28">
+        <v>0</v>
+      </c>
+      <c r="AF24" s="28">
+        <v>0</v>
+      </c>
+      <c r="AG24" s="28">
+        <v>0</v>
+      </c>
+      <c r="AH24" s="28">
+        <v>0</v>
+      </c>
+      <c r="AI24" s="28">
+        <v>0</v>
+      </c>
+      <c r="AJ24" s="28">
+        <v>0</v>
+      </c>
+      <c r="AK24" s="28">
+        <v>0</v>
+      </c>
+      <c r="AL24" s="28">
+        <v>0</v>
+      </c>
+      <c r="AM24" s="28">
+        <v>0</v>
+      </c>
+      <c r="AN24" s="28">
+        <v>0</v>
+      </c>
+      <c r="AO24" s="28">
+        <v>0</v>
+      </c>
+      <c r="AP24" s="28">
+        <v>0</v>
+      </c>
+      <c r="AQ24" s="16"/>
+      <c r="AR24" s="16"/>
+      <c r="AS24" s="16"/>
+      <c r="AT24" s="16"/>
+      <c r="AU24" s="16"/>
+      <c r="AV24" s="16"/>
+      <c r="AW24" s="16"/>
+    </row>
+    <row r="25" spans="1:49" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B25" s="22">
+      <c r="B25" s="29">
         <v>-3000000</v>
       </c>
-      <c r="C25" s="22">
+      <c r="C25" s="29">
         <v>3000000</v>
       </c>
-      <c r="D25" s="22">
+      <c r="D25" s="29">
         <v>-1000000</v>
       </c>
-      <c r="E25" s="22">
+      <c r="E25" s="29">
         <v>-8000000</v>
       </c>
-      <c r="F25" s="22">
+      <c r="F25" s="29">
         <v>-13000000</v>
       </c>
-      <c r="G25" s="22">
-[...2 lines deleted...]
-      <c r="H25" s="22">
+      <c r="G25" s="29">
+        <v>0</v>
+      </c>
+      <c r="H25" s="29">
         <v>-13000000</v>
       </c>
-      <c r="I25" s="22">
+      <c r="I25" s="29">
         <v>-17000000</v>
       </c>
-      <c r="J25" s="22">
+      <c r="J25" s="29">
         <v>-15000000</v>
       </c>
-      <c r="K25" s="22">
+      <c r="K25" s="29">
         <v>-15000000</v>
       </c>
-      <c r="L25" s="22">
+      <c r="L25" s="29">
         <v>-22000000</v>
       </c>
-      <c r="M25" s="22">
+      <c r="M25" s="29">
         <v>-18000000</v>
       </c>
-      <c r="N25" s="22">
+      <c r="N25" s="29">
         <v>-29000000</v>
       </c>
-      <c r="O25" s="22">
+      <c r="O25" s="29">
         <v>31000000</v>
       </c>
-      <c r="P25" s="22">
+      <c r="P25" s="30">
         <v>-12000000</v>
       </c>
-      <c r="Q25" s="22">
-[...2 lines deleted...]
-      <c r="R25" s="22">
+      <c r="Q25" s="30">
+        <v>0</v>
+      </c>
+      <c r="R25" s="30">
         <v>-14000000</v>
       </c>
-      <c r="S25" s="22">
+      <c r="S25" s="30">
         <v>-7000000</v>
       </c>
-      <c r="T25" s="22">
+      <c r="T25" s="30">
         <v>-24000000</v>
       </c>
-      <c r="U25" s="22">
+      <c r="U25" s="30">
         <v>-27000000</v>
       </c>
-      <c r="V25" s="22">
+      <c r="V25" s="30">
         <v>-32000000</v>
       </c>
-      <c r="W25" s="22">
-[...2 lines deleted...]
-      <c r="X25" s="22">
+      <c r="W25" s="30">
+        <v>0</v>
+      </c>
+      <c r="X25" s="30">
         <v>-42000000</v>
       </c>
-      <c r="Y25" s="22">
+      <c r="Y25" s="30">
         <v>-34000000</v>
       </c>
-      <c r="Z25" s="22">
+      <c r="Z25" s="30">
         <v>-20000000</v>
       </c>
-      <c r="AA25" s="22">
+      <c r="AA25" s="30">
         <v>72000000</v>
       </c>
-      <c r="AB25" s="22">
+      <c r="AB25" s="30">
         <v>-22000000</v>
       </c>
-      <c r="AC25" s="22">
+      <c r="AC25" s="30">
         <v>-34000000</v>
       </c>
-      <c r="AD25" s="22">
+      <c r="AD25" s="30">
         <v>-19000000</v>
       </c>
-      <c r="AE25" s="22">
+      <c r="AE25" s="30">
         <v>26000000</v>
       </c>
-      <c r="AF25" s="22">
+      <c r="AF25" s="30">
         <v>-17000000</v>
       </c>
-      <c r="AG25" s="22">
+      <c r="AG25" s="30">
         <v>-23000000</v>
       </c>
-      <c r="AH25" s="22">
+      <c r="AH25" s="30">
         <v>-68000000</v>
       </c>
-      <c r="AI25" s="22">
+      <c r="AI25" s="30">
         <v>24000000</v>
       </c>
-      <c r="AJ25" s="22">
+      <c r="AJ25" s="30">
         <v>-34000000</v>
       </c>
-      <c r="AK25" s="22">
+      <c r="AK25" s="30">
         <v>-23000000</v>
       </c>
-      <c r="AL25" s="22">
+      <c r="AL25" s="30">
         <v>-60000000</v>
       </c>
-      <c r="AM25" s="22">
+      <c r="AM25" s="30">
         <v>10000000</v>
       </c>
-      <c r="AN25" s="22">
+      <c r="AN25" s="30">
         <v>-27000000</v>
       </c>
-      <c r="AO25" s="22">
+      <c r="AO25" s="30">
         <v>6000000</v>
       </c>
-      <c r="AP25" s="3"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:48" hidden="1" x14ac:dyDescent="0.2">
+      <c r="AP25" s="30">
+        <v>-48000000</v>
+      </c>
+      <c r="AR25" s="16"/>
+      <c r="AS25" s="16"/>
+      <c r="AT25" s="16"/>
+      <c r="AU25" s="16"/>
+      <c r="AV25" s="16"/>
+      <c r="AW25" s="16"/>
+    </row>
+    <row r="26" spans="1:49" hidden="1" x14ac:dyDescent="0.2">
       <c r="A26" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B26" s="23">
-[...122 lines deleted...]
-    <row r="27" spans="1:48" x14ac:dyDescent="0.2">
+      <c r="B26" s="31">
+        <v>0</v>
+      </c>
+      <c r="C26" s="31">
+        <v>0</v>
+      </c>
+      <c r="D26" s="31">
+        <v>0</v>
+      </c>
+      <c r="E26" s="31">
+        <v>0</v>
+      </c>
+      <c r="F26" s="31">
+        <v>0</v>
+      </c>
+      <c r="G26" s="31">
+        <v>0</v>
+      </c>
+      <c r="H26" s="31">
+        <v>0</v>
+      </c>
+      <c r="I26" s="31">
+        <v>0</v>
+      </c>
+      <c r="J26" s="31">
+        <v>0</v>
+      </c>
+      <c r="K26" s="31">
+        <v>0</v>
+      </c>
+      <c r="L26" s="31">
+        <v>0</v>
+      </c>
+      <c r="M26" s="31">
+        <v>0</v>
+      </c>
+      <c r="N26" s="31">
+        <v>0</v>
+      </c>
+      <c r="O26" s="31">
+        <v>0</v>
+      </c>
+      <c r="P26" s="32">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="32">
+        <v>0</v>
+      </c>
+      <c r="R26" s="32">
+        <v>0</v>
+      </c>
+      <c r="S26" s="32">
+        <v>0</v>
+      </c>
+      <c r="T26" s="32">
+        <v>0</v>
+      </c>
+      <c r="U26" s="32">
+        <v>0</v>
+      </c>
+      <c r="V26" s="32">
+        <v>0</v>
+      </c>
+      <c r="W26" s="32">
+        <v>0</v>
+      </c>
+      <c r="X26" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="32">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="32">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="32">
+        <v>0</v>
+      </c>
+      <c r="AD26" s="32">
+        <v>0</v>
+      </c>
+      <c r="AE26" s="32">
+        <v>0</v>
+      </c>
+      <c r="AF26" s="32">
+        <v>0</v>
+      </c>
+      <c r="AG26" s="32">
+        <v>0</v>
+      </c>
+      <c r="AH26" s="32">
+        <v>0</v>
+      </c>
+      <c r="AI26" s="32">
+        <v>0</v>
+      </c>
+      <c r="AJ26" s="32">
+        <v>0</v>
+      </c>
+      <c r="AK26" s="32">
+        <v>0</v>
+      </c>
+      <c r="AL26" s="32">
+        <v>0</v>
+      </c>
+      <c r="AM26" s="32">
+        <v>0</v>
+      </c>
+      <c r="AN26" s="32">
+        <v>0</v>
+      </c>
+      <c r="AO26" s="32">
+        <v>0</v>
+      </c>
+      <c r="AP26" s="32">
+        <v>0</v>
+      </c>
+      <c r="AQ26" s="16"/>
+      <c r="AR26" s="16"/>
+      <c r="AS26" s="16"/>
+      <c r="AT26" s="16"/>
+      <c r="AU26" s="16"/>
+      <c r="AV26" s="16"/>
+      <c r="AW26" s="16"/>
+    </row>
+    <row r="27" spans="1:49" x14ac:dyDescent="0.2">
       <c r="A27" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B27" s="23">
+      <c r="B27" s="31">
         <v>281000000</v>
       </c>
-      <c r="C27" s="23">
+      <c r="C27" s="31">
         <v>-46000000</v>
       </c>
-      <c r="D27" s="23">
+      <c r="D27" s="31">
         <v>134000000</v>
       </c>
-      <c r="E27" s="23">
+      <c r="E27" s="31">
         <v>-215000000</v>
       </c>
-      <c r="F27" s="23">
+      <c r="F27" s="31">
         <v>-81000000</v>
       </c>
-      <c r="G27" s="23">
+      <c r="G27" s="31">
         <v>67000000</v>
       </c>
-      <c r="H27" s="23">
+      <c r="H27" s="31">
         <v>156000000</v>
       </c>
-      <c r="I27" s="23">
+      <c r="I27" s="31">
         <v>360000000</v>
       </c>
-      <c r="J27" s="23">
+      <c r="J27" s="31">
         <v>61000000</v>
       </c>
-      <c r="K27" s="23">
+      <c r="K27" s="31">
         <v>1202000000</v>
       </c>
-      <c r="L27" s="23">
+      <c r="L27" s="31">
         <v>-1417000000</v>
       </c>
-      <c r="M27" s="23">
+      <c r="M27" s="31">
         <v>936000000</v>
       </c>
-      <c r="N27" s="23">
+      <c r="N27" s="31">
         <v>1282000000</v>
       </c>
-      <c r="O27" s="23">
+      <c r="O27" s="31">
         <v>93000000</v>
       </c>
-      <c r="P27" s="23">
+      <c r="P27" s="32">
         <v>80000000</v>
       </c>
-      <c r="Q27" s="23">
+      <c r="Q27" s="32">
         <v>-1456000000</v>
       </c>
-      <c r="R27" s="23">
+      <c r="R27" s="32">
         <v>81000000</v>
       </c>
-      <c r="S27" s="23">
+      <c r="S27" s="32">
         <v>1776000000</v>
       </c>
-      <c r="T27" s="23">
+      <c r="T27" s="32">
         <v>-1472000000</v>
       </c>
-      <c r="U27" s="23">
+      <c r="U27" s="32">
         <v>285000000</v>
       </c>
-      <c r="V27" s="23">
+      <c r="V27" s="32">
         <v>-665000000</v>
       </c>
-      <c r="W27" s="23">
+      <c r="W27" s="32">
         <v>1207000000</v>
       </c>
-      <c r="X27" s="23">
+      <c r="X27" s="32">
         <v>2014000000</v>
       </c>
-      <c r="Y27" s="23">
+      <c r="Y27" s="32">
         <v>-1032000000</v>
       </c>
-      <c r="Z27" s="23">
+      <c r="Z27" s="32">
         <v>-1126000000</v>
       </c>
-      <c r="AA27" s="23">
+      <c r="AA27" s="32">
         <v>297000000</v>
       </c>
-      <c r="AB27" s="23">
+      <c r="AB27" s="32">
         <v>-633000000</v>
       </c>
-      <c r="AC27" s="23">
+      <c r="AC27" s="32">
         <v>-119000000</v>
       </c>
-      <c r="AD27" s="23">
+      <c r="AD27" s="32">
         <v>1427000000</v>
       </c>
-      <c r="AE27" s="23">
+      <c r="AE27" s="32">
         <v>-1038000000</v>
       </c>
-      <c r="AF27" s="23">
+      <c r="AF27" s="32">
         <v>-873000000</v>
       </c>
-      <c r="AG27" s="23">
+      <c r="AG27" s="32">
         <v>398000000</v>
       </c>
-      <c r="AH27" s="23">
+      <c r="AH27" s="32">
         <v>-481000000</v>
       </c>
-      <c r="AI27" s="23">
+      <c r="AI27" s="32">
         <v>257000000</v>
       </c>
-      <c r="AJ27" s="23">
+      <c r="AJ27" s="32">
         <v>-151000000</v>
       </c>
-      <c r="AK27" s="23">
+      <c r="AK27" s="32">
         <v>611000000</v>
       </c>
-      <c r="AL27" s="23">
+      <c r="AL27" s="32">
         <v>-437000000</v>
       </c>
-      <c r="AM27" s="23">
+      <c r="AM27" s="32">
         <v>281000000</v>
       </c>
-      <c r="AN27" s="23">
+      <c r="AN27" s="32">
         <v>267000000</v>
       </c>
-      <c r="AO27" s="23">
+      <c r="AO27" s="32">
         <v>-86000000</v>
       </c>
-      <c r="AP27" s="3"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:48" x14ac:dyDescent="0.2">
+      <c r="AP27" s="32">
+        <v>324000000</v>
+      </c>
+      <c r="AQ27" s="16"/>
+      <c r="AR27" s="16"/>
+      <c r="AS27" s="16"/>
+      <c r="AT27" s="16"/>
+      <c r="AU27" s="16"/>
+      <c r="AV27" s="16"/>
+      <c r="AW27" s="16"/>
+    </row>
+    <row r="28" spans="1:49" x14ac:dyDescent="0.2">
       <c r="A28" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B28" s="24">
+      <c r="B28" s="33">
         <v>1000000000</v>
       </c>
-      <c r="C28" s="24">
+      <c r="C28" s="33">
         <v>1281000000</v>
       </c>
-      <c r="D28" s="24">
+      <c r="D28" s="33">
         <v>1235000000</v>
       </c>
-      <c r="E28" s="24">
+      <c r="E28" s="33">
         <v>1369000000</v>
       </c>
-      <c r="F28" s="24">
+      <c r="F28" s="33">
         <v>1154000000</v>
       </c>
-      <c r="G28" s="24">
+      <c r="G28" s="33">
         <v>1073000000</v>
       </c>
-      <c r="H28" s="24">
+      <c r="H28" s="33">
         <v>1140000000</v>
       </c>
-      <c r="I28" s="24">
+      <c r="I28" s="33">
         <v>1296000000</v>
       </c>
-      <c r="J28" s="24">
+      <c r="J28" s="33">
         <v>1656000000</v>
       </c>
-      <c r="K28" s="24">
+      <c r="K28" s="33">
         <v>1717000000</v>
       </c>
-      <c r="L28" s="24">
+      <c r="L28" s="33">
         <v>2919000000</v>
       </c>
-      <c r="M28" s="24">
+      <c r="M28" s="33">
         <v>1502000000</v>
       </c>
-      <c r="N28" s="24">
+      <c r="N28" s="33">
         <v>2438000000</v>
       </c>
-      <c r="O28" s="24">
+      <c r="O28" s="33">
         <v>3720000000</v>
       </c>
-      <c r="P28" s="24">
+      <c r="P28" s="34">
         <v>3813000000</v>
       </c>
-      <c r="Q28" s="24">
+      <c r="Q28" s="34">
         <v>3893000000</v>
       </c>
-      <c r="R28" s="24">
+      <c r="R28" s="34">
         <v>2437000000</v>
       </c>
-      <c r="S28" s="24">
+      <c r="S28" s="34">
         <v>2518000000</v>
       </c>
-      <c r="T28" s="24">
+      <c r="T28" s="34">
         <v>4294000000</v>
       </c>
-      <c r="U28" s="24">
+      <c r="U28" s="34">
         <v>2822000000</v>
       </c>
-      <c r="V28" s="24">
+      <c r="V28" s="34">
         <v>3107000000</v>
       </c>
-      <c r="W28" s="24">
+      <c r="W28" s="34">
         <v>2442000000</v>
       </c>
-      <c r="X28" s="24">
+      <c r="X28" s="34">
         <v>3649000000</v>
       </c>
-      <c r="Y28" s="24">
+      <c r="Y28" s="34">
         <v>5663000000</v>
       </c>
-      <c r="Z28" s="24">
+      <c r="Z28" s="34">
         <v>4631000000</v>
       </c>
-      <c r="AA28" s="24">
+      <c r="AA28" s="34">
         <v>3505000000</v>
       </c>
-      <c r="AB28" s="24">
+      <c r="AB28" s="34">
         <v>3802000000</v>
       </c>
-      <c r="AC28" s="24">
+      <c r="AC28" s="34">
         <v>3169000000</v>
       </c>
-      <c r="AD28" s="24">
+      <c r="AD28" s="34">
         <v>3050000000</v>
       </c>
-      <c r="AE28" s="24">
+      <c r="AE28" s="34">
         <v>4477000000</v>
       </c>
-      <c r="AF28" s="24">
+      <c r="AF28" s="34">
         <v>3439000000</v>
       </c>
-      <c r="AG28" s="24">
+      <c r="AG28" s="34">
         <v>2566000000</v>
       </c>
-      <c r="AH28" s="24">
+      <c r="AH28" s="34">
         <v>2964000000</v>
       </c>
-      <c r="AI28" s="24">
+      <c r="AI28" s="34">
         <v>2483000000</v>
       </c>
-      <c r="AJ28" s="24">
+      <c r="AJ28" s="34">
         <v>2740000000</v>
       </c>
-      <c r="AK28" s="24">
+      <c r="AK28" s="34">
         <v>2589000000</v>
       </c>
-      <c r="AL28" s="24">
+      <c r="AL28" s="34">
         <v>3200000000</v>
       </c>
-      <c r="AM28" s="24">
+      <c r="AM28" s="34">
         <v>2763000000</v>
       </c>
-      <c r="AN28" s="24">
+      <c r="AN28" s="34">
         <v>3044000000</v>
       </c>
-      <c r="AO28" s="24">
+      <c r="AO28" s="34">
         <v>3311000000</v>
       </c>
-      <c r="AP28" s="3"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:48" x14ac:dyDescent="0.2">
+      <c r="AP28" s="34">
+        <v>3225000000</v>
+      </c>
+      <c r="AQ28" s="16"/>
+      <c r="AR28" s="16"/>
+      <c r="AS28" s="16"/>
+      <c r="AT28" s="16"/>
+      <c r="AU28" s="16"/>
+      <c r="AV28" s="16"/>
+      <c r="AW28" s="16"/>
+    </row>
+    <row r="29" spans="1:49" x14ac:dyDescent="0.2">
       <c r="A29" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="B29" s="22">
+      <c r="B29" s="29">
         <v>1281000000</v>
       </c>
-      <c r="C29" s="22">
+      <c r="C29" s="29">
         <v>1235000000</v>
       </c>
-      <c r="D29" s="22">
+      <c r="D29" s="29">
         <v>1369000000</v>
       </c>
-      <c r="E29" s="22">
+      <c r="E29" s="29">
         <v>1154000000</v>
       </c>
-      <c r="F29" s="22">
+      <c r="F29" s="29">
         <v>1073000000</v>
       </c>
-      <c r="G29" s="22">
+      <c r="G29" s="29">
         <v>1140000000</v>
       </c>
-      <c r="H29" s="22">
+      <c r="H29" s="29">
         <v>1296000000</v>
       </c>
-      <c r="I29" s="22">
+      <c r="I29" s="29">
         <v>1656000000</v>
       </c>
-      <c r="J29" s="22">
+      <c r="J29" s="29">
         <v>1717000000</v>
       </c>
-      <c r="K29" s="22">
+      <c r="K29" s="29">
         <v>2919000000</v>
       </c>
-      <c r="L29" s="22">
+      <c r="L29" s="29">
         <v>1502000000</v>
       </c>
-      <c r="M29" s="22">
+      <c r="M29" s="29">
         <v>2438000000</v>
       </c>
-      <c r="N29" s="22">
+      <c r="N29" s="29">
         <v>3720000000</v>
       </c>
-      <c r="O29" s="22">
+      <c r="O29" s="29">
         <v>3813000000</v>
       </c>
-      <c r="P29" s="22">
+      <c r="P29" s="30">
         <v>3893000000</v>
       </c>
-      <c r="Q29" s="22">
+      <c r="Q29" s="30">
         <v>2437000000</v>
       </c>
-      <c r="R29" s="22">
+      <c r="R29" s="30">
         <v>2518000000</v>
       </c>
-      <c r="S29" s="22">
+      <c r="S29" s="30">
         <v>4294000000</v>
       </c>
-      <c r="T29" s="22">
+      <c r="T29" s="30">
         <v>2822000000</v>
       </c>
-      <c r="U29" s="22">
+      <c r="U29" s="30">
         <v>3107000000</v>
       </c>
-      <c r="V29" s="22">
+      <c r="V29" s="30">
         <v>2442000000</v>
       </c>
-      <c r="W29" s="22">
+      <c r="W29" s="30">
         <v>3649000000</v>
       </c>
-      <c r="X29" s="22">
+      <c r="X29" s="30">
         <v>5663000000</v>
       </c>
-      <c r="Y29" s="22">
+      <c r="Y29" s="30">
         <v>4631000000</v>
       </c>
-      <c r="Z29" s="22">
+      <c r="Z29" s="30">
         <v>3505000000</v>
       </c>
-      <c r="AA29" s="22">
+      <c r="AA29" s="30">
         <v>3802000000</v>
       </c>
-      <c r="AB29" s="22">
+      <c r="AB29" s="30">
         <v>3169000000</v>
       </c>
-      <c r="AC29" s="22">
+      <c r="AC29" s="30">
         <v>3050000000</v>
       </c>
-      <c r="AD29" s="22">
+      <c r="AD29" s="30">
         <v>4477000000</v>
       </c>
-      <c r="AE29" s="22">
+      <c r="AE29" s="30">
         <v>3439000000</v>
       </c>
-      <c r="AF29" s="22">
+      <c r="AF29" s="30">
         <v>2566000000</v>
       </c>
-      <c r="AG29" s="22">
+      <c r="AG29" s="30">
         <v>2964000000</v>
       </c>
-      <c r="AH29" s="22">
+      <c r="AH29" s="30">
         <v>2483000000</v>
       </c>
-      <c r="AI29" s="22">
+      <c r="AI29" s="30">
         <v>2740000000</v>
       </c>
-      <c r="AJ29" s="22">
+      <c r="AJ29" s="30">
         <v>2589000000</v>
       </c>
-      <c r="AK29" s="22">
+      <c r="AK29" s="30">
         <v>3200000000</v>
       </c>
-      <c r="AL29" s="22">
+      <c r="AL29" s="30">
         <v>2763000000</v>
       </c>
-      <c r="AM29" s="22">
+      <c r="AM29" s="30">
         <v>3044000000</v>
       </c>
-      <c r="AN29" s="22">
+      <c r="AN29" s="30">
         <v>3311000000</v>
       </c>
-      <c r="AO29" s="22">
+      <c r="AO29" s="30">
         <v>3225000000</v>
       </c>
-      <c r="AP29" s="3"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:48" x14ac:dyDescent="0.2">
+      <c r="AP29" s="30">
+        <v>3549000000</v>
+      </c>
+      <c r="AQ29" s="16"/>
+      <c r="AR29" s="16"/>
+      <c r="AS29" s="16"/>
+      <c r="AT29" s="16"/>
+      <c r="AU29" s="16"/>
+      <c r="AV29" s="16"/>
+      <c r="AW29" s="16"/>
+    </row>
+    <row r="30" spans="1:49" x14ac:dyDescent="0.2">
       <c r="A30" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B30" s="23">
+      <c r="B30" s="31">
         <v>1519000000</v>
       </c>
-      <c r="C30" s="23">
+      <c r="C30" s="31">
         <v>1304000000</v>
       </c>
-      <c r="D30" s="23">
+      <c r="D30" s="31">
         <v>1768000000</v>
       </c>
-      <c r="E30" s="23">
+      <c r="E30" s="31">
         <v>2336000000</v>
       </c>
-      <c r="F30" s="23">
+      <c r="F30" s="31">
         <v>1976000000</v>
       </c>
-      <c r="G30" s="23">
+      <c r="G30" s="31">
         <v>1844000000</v>
       </c>
-      <c r="H30" s="23">
+      <c r="H30" s="31">
         <v>2148000000</v>
       </c>
-      <c r="I30" s="23">
+      <c r="I30" s="31">
         <v>2813000000</v>
       </c>
-      <c r="J30" s="23">
+      <c r="J30" s="31">
         <v>2362000000</v>
       </c>
-      <c r="K30" s="23">
+      <c r="K30" s="31">
         <v>2211000000</v>
       </c>
-      <c r="L30" s="23">
+      <c r="L30" s="31">
         <v>3611000000</v>
       </c>
-      <c r="M30" s="23">
+      <c r="M30" s="31">
         <v>1795000000</v>
       </c>
-      <c r="N30" s="23">
+      <c r="N30" s="31">
         <v>366000000</v>
       </c>
-      <c r="O30" s="23">
+      <c r="O30" s="31">
         <v>405000000</v>
       </c>
-      <c r="P30" s="23">
+      <c r="P30" s="32">
         <v>1174000000</v>
       </c>
-      <c r="Q30" s="23">
+      <c r="Q30" s="32">
         <v>2950000000</v>
       </c>
-      <c r="R30" s="23">
+      <c r="R30" s="32">
         <v>2224000000</v>
       </c>
-      <c r="S30" s="23">
+      <c r="S30" s="32">
         <v>666000000</v>
       </c>
-      <c r="T30" s="23">
+      <c r="T30" s="32">
         <v>2696000000</v>
       </c>
-      <c r="U30" s="23">
+      <c r="U30" s="32">
         <v>3461000000</v>
       </c>
-      <c r="V30" s="23">
+      <c r="V30" s="32">
         <v>4244000000</v>
       </c>
-      <c r="W30" s="23">
+      <c r="W30" s="32">
         <v>3741000000</v>
       </c>
-      <c r="X30" s="23">
+      <c r="X30" s="32">
         <v>4119000000</v>
       </c>
-      <c r="Y30" s="23">
+      <c r="Y30" s="32">
         <v>5108000000</v>
       </c>
-      <c r="Z30" s="23">
+      <c r="Z30" s="32">
         <v>6320000000</v>
       </c>
-      <c r="AA30" s="23">
+      <c r="AA30" s="32">
         <v>4585000000</v>
       </c>
-      <c r="AB30" s="23">
+      <c r="AB30" s="32">
         <v>5921000000</v>
       </c>
-      <c r="AC30" s="23">
+      <c r="AC30" s="32">
         <v>6017000000</v>
       </c>
-      <c r="AD30" s="23">
+      <c r="AD30" s="32">
         <v>5068000000</v>
       </c>
-      <c r="AE30" s="23">
+      <c r="AE30" s="32">
         <v>6113000000</v>
       </c>
-      <c r="AF30" s="23">
+      <c r="AF30" s="32">
         <v>6382000000</v>
       </c>
-      <c r="AG30" s="23">
+      <c r="AG30" s="32">
         <v>5611000000</v>
       </c>
-      <c r="AH30" s="23">
+      <c r="AH30" s="32">
         <v>7910000000</v>
       </c>
-      <c r="AI30" s="23">
+      <c r="AI30" s="32">
         <v>6948000000</v>
       </c>
-      <c r="AJ30" s="23">
+      <c r="AJ30" s="32">
         <v>6163000000</v>
       </c>
-      <c r="AK30" s="23">
+      <c r="AK30" s="32">
         <v>4380000000</v>
       </c>
-      <c r="AL30" s="23">
+      <c r="AL30" s="32">
         <v>2242000000</v>
       </c>
-      <c r="AM30" s="23">
+      <c r="AM30" s="32">
         <v>2315000000</v>
       </c>
-      <c r="AN30" s="23">
+      <c r="AN30" s="32">
         <v>1875000000</v>
       </c>
-      <c r="AO30" s="23">
+      <c r="AO30" s="32">
         <v>1656000000</v>
       </c>
-      <c r="AP30" s="3"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:48" x14ac:dyDescent="0.2">
+      <c r="AP30" s="32">
+        <v>1554000000</v>
+      </c>
+      <c r="AQ30" s="16"/>
+      <c r="AR30" s="16"/>
+      <c r="AS30" s="16"/>
+      <c r="AT30" s="16"/>
+      <c r="AU30" s="16"/>
+      <c r="AV30" s="16"/>
+      <c r="AW30" s="16"/>
+    </row>
+    <row r="31" spans="1:49" x14ac:dyDescent="0.2">
       <c r="A31" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="B31" s="25">
+      <c r="B31" s="35">
         <v>2800000000</v>
       </c>
-      <c r="C31" s="25">
+      <c r="C31" s="35">
         <v>2539000000</v>
       </c>
-      <c r="D31" s="25">
+      <c r="D31" s="35">
         <v>3137000000</v>
       </c>
-      <c r="E31" s="25">
+      <c r="E31" s="35">
         <v>3490000000</v>
       </c>
-      <c r="F31" s="25">
+      <c r="F31" s="35">
         <v>3049000000</v>
       </c>
-      <c r="G31" s="25">
+      <c r="G31" s="35">
         <v>2984000000</v>
       </c>
-      <c r="H31" s="25">
+      <c r="H31" s="35">
         <v>3444000000</v>
       </c>
-      <c r="I31" s="25">
+      <c r="I31" s="35">
         <v>4469000000</v>
       </c>
-      <c r="J31" s="25">
+      <c r="J31" s="35">
         <v>4079000000</v>
       </c>
-      <c r="K31" s="25">
+      <c r="K31" s="35">
         <v>5130000000</v>
       </c>
-      <c r="L31" s="25">
+      <c r="L31" s="35">
         <v>5113000000</v>
       </c>
-      <c r="M31" s="25">
+      <c r="M31" s="35">
         <v>4233000000</v>
       </c>
-      <c r="N31" s="25">
+      <c r="N31" s="35">
         <v>4086000000</v>
       </c>
-      <c r="O31" s="25">
+      <c r="O31" s="35">
         <v>4218000000</v>
       </c>
-      <c r="P31" s="25">
+      <c r="P31" s="36">
         <v>5067000000</v>
       </c>
-      <c r="Q31" s="25">
+      <c r="Q31" s="36">
         <v>5387000000</v>
       </c>
-      <c r="R31" s="25">
+      <c r="R31" s="36">
         <v>4742000000</v>
       </c>
-      <c r="S31" s="25">
+      <c r="S31" s="36">
         <v>4960000000</v>
       </c>
-      <c r="T31" s="25">
+      <c r="T31" s="36">
         <v>5518000000</v>
       </c>
-      <c r="U31" s="25">
+      <c r="U31" s="36">
         <v>6568000000</v>
       </c>
-      <c r="V31" s="25">
+      <c r="V31" s="36">
         <v>6686000000</v>
       </c>
-      <c r="W31" s="25">
+      <c r="W31" s="36">
         <v>7390000000</v>
       </c>
-      <c r="X31" s="25">
+      <c r="X31" s="36">
         <v>9782000000</v>
       </c>
-      <c r="Y31" s="25">
+      <c r="Y31" s="36">
         <v>9739000000</v>
       </c>
-      <c r="Z31" s="25">
+      <c r="Z31" s="36">
         <v>9825000000</v>
       </c>
-      <c r="AA31" s="25">
+      <c r="AA31" s="36">
         <v>8387000000</v>
       </c>
-      <c r="AB31" s="25">
+      <c r="AB31" s="36">
         <v>9090000000</v>
       </c>
-      <c r="AC31" s="25">
+      <c r="AC31" s="36">
         <v>9067000000</v>
       </c>
-      <c r="AD31" s="25">
+      <c r="AD31" s="36">
         <v>9545000000</v>
       </c>
-      <c r="AE31" s="25">
+      <c r="AE31" s="36">
         <v>9552000000</v>
       </c>
-      <c r="AF31" s="25">
+      <c r="AF31" s="36">
         <v>8948000000</v>
       </c>
-      <c r="AG31" s="25">
+      <c r="AG31" s="36">
         <v>8575000000</v>
       </c>
-      <c r="AH31" s="25">
+      <c r="AH31" s="36">
         <v>10393000000</v>
       </c>
-      <c r="AI31" s="25">
+      <c r="AI31" s="36">
         <v>9688000000</v>
       </c>
-      <c r="AJ31" s="25">
+      <c r="AJ31" s="36">
         <v>8752000000</v>
       </c>
-      <c r="AK31" s="25">
+      <c r="AK31" s="36">
         <v>7580000000</v>
       </c>
-      <c r="AL31" s="25">
+      <c r="AL31" s="36">
         <v>5005000000</v>
       </c>
-      <c r="AM31" s="25">
+      <c r="AM31" s="36">
         <v>5359000000</v>
       </c>
-      <c r="AN31" s="25">
+      <c r="AN31" s="36">
         <v>5186000000</v>
       </c>
-      <c r="AO31" s="25">
+      <c r="AO31" s="36">
         <v>4881000000</v>
       </c>
-      <c r="AP31" s="3"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:48" x14ac:dyDescent="0.2">
+      <c r="AP31" s="36">
+        <v>5103000000</v>
+      </c>
+      <c r="AQ31" s="4"/>
+      <c r="AR31" s="4"/>
+      <c r="AS31" s="4"/>
+      <c r="AT31" s="4"/>
+      <c r="AU31" s="4"/>
+      <c r="AV31" s="4"/>
+      <c r="AW31" s="4"/>
+    </row>
+    <row r="32" spans="1:49" x14ac:dyDescent="0.2">
       <c r="A32" s="5"/>
-      <c r="B32" s="26"/>
-[...42 lines deleted...]
-    <row r="33" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="B32" s="5"/>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+      <c r="F32" s="5"/>
+      <c r="G32" s="5"/>
+      <c r="H32" s="5"/>
+      <c r="I32" s="5"/>
+      <c r="J32" s="5"/>
+      <c r="K32" s="5"/>
+      <c r="L32" s="5"/>
+      <c r="M32" s="5"/>
+      <c r="N32" s="5"/>
+      <c r="O32" s="5"/>
+      <c r="P32" s="14"/>
+      <c r="Q32" s="14"/>
+      <c r="R32" s="14"/>
+      <c r="S32" s="14"/>
+      <c r="T32" s="14"/>
+      <c r="U32" s="14"/>
+      <c r="V32" s="14"/>
+      <c r="W32" s="14"/>
+      <c r="X32" s="14"/>
+      <c r="Y32" s="14"/>
+      <c r="Z32" s="14"/>
+      <c r="AA32" s="14"/>
+      <c r="AB32" s="14"/>
+      <c r="AC32" s="14"/>
+      <c r="AD32" s="14"/>
+      <c r="AE32" s="14"/>
+      <c r="AF32" s="14"/>
+      <c r="AG32" s="14"/>
+      <c r="AH32" s="14"/>
+      <c r="AI32" s="14"/>
+      <c r="AJ32" s="14"/>
+      <c r="AK32" s="14"/>
+      <c r="AL32" s="14"/>
+      <c r="AM32" s="14"/>
+      <c r="AN32" s="14"/>
+      <c r="AO32" s="5"/>
+      <c r="AP32" s="14"/>
+      <c r="AQ32" s="4"/>
+      <c r="AR32" s="4"/>
+      <c r="AS32" s="4"/>
+      <c r="AT32" s="4"/>
+      <c r="AU32" s="4"/>
+      <c r="AV32" s="4"/>
+      <c r="AW32" s="4"/>
+    </row>
+    <row r="33" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="B33" s="27"/>
-[...43 lines deleted...]
-      <c r="A34" s="3" t="s">
+      <c r="AN33" s="19"/>
+      <c r="AO33" s="4"/>
+      <c r="AS33" s="16"/>
+      <c r="AT33" s="16"/>
+      <c r="AU33" s="16"/>
+      <c r="AV33" s="16"/>
+      <c r="AW33" s="16"/>
+      <c r="AX33" s="16"/>
+      <c r="AY33" s="16"/>
+    </row>
+    <row r="34" spans="1:51" x14ac:dyDescent="0.2">
+      <c r="A34" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B34" s="21">
-[...98 lines deleted...]
-      <c r="AI34" s="33">
+      <c r="B34" s="28">
+        <v>0</v>
+      </c>
+      <c r="C34" s="28">
+        <v>0</v>
+      </c>
+      <c r="D34" s="28">
+        <v>0</v>
+      </c>
+      <c r="E34" s="28">
+        <v>0</v>
+      </c>
+      <c r="F34" s="28">
+        <v>0</v>
+      </c>
+      <c r="G34" s="28">
+        <v>0</v>
+      </c>
+      <c r="H34" s="28">
+        <v>0</v>
+      </c>
+      <c r="I34" s="28">
+        <v>0</v>
+      </c>
+      <c r="J34" s="28">
+        <v>0</v>
+      </c>
+      <c r="K34" s="28">
+        <v>0</v>
+      </c>
+      <c r="L34" s="28">
+        <v>0</v>
+      </c>
+      <c r="M34" s="28">
+        <v>0</v>
+      </c>
+      <c r="N34" s="28">
+        <v>0</v>
+      </c>
+      <c r="O34" s="28">
+        <v>0</v>
+      </c>
+      <c r="P34" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="28">
+        <v>0</v>
+      </c>
+      <c r="R34" s="28">
+        <v>0</v>
+      </c>
+      <c r="S34" s="28">
+        <v>0</v>
+      </c>
+      <c r="T34" s="28">
+        <v>0</v>
+      </c>
+      <c r="U34" s="28">
+        <v>0</v>
+      </c>
+      <c r="V34" s="28">
+        <v>0</v>
+      </c>
+      <c r="W34" s="28">
+        <v>0</v>
+      </c>
+      <c r="X34" s="28">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="28">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="28">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="28">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="28">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD34" s="28">
+        <v>0</v>
+      </c>
+      <c r="AE34" s="28">
+        <v>0</v>
+      </c>
+      <c r="AF34" s="28">
+        <v>0</v>
+      </c>
+      <c r="AG34" s="28">
+        <v>0</v>
+      </c>
+      <c r="AH34" s="28">
+        <v>0</v>
+      </c>
+      <c r="AI34" s="42">
         <v>312000000</v>
       </c>
-      <c r="AJ34" s="33">
+      <c r="AJ34" s="42">
         <v>220000000</v>
       </c>
-      <c r="AK34" s="33">
+      <c r="AK34" s="42">
         <v>56000000</v>
       </c>
-      <c r="AL34" s="33">
-[...2 lines deleted...]
-      <c r="AM34" s="33">
+      <c r="AL34" s="42">
+        <v>0</v>
+      </c>
+      <c r="AM34" s="42">
         <v>203000000</v>
       </c>
-      <c r="AN34" s="33">
+      <c r="AN34" s="42">
         <v>43000000</v>
       </c>
-      <c r="AO34" s="33">
+      <c r="AO34" s="42">
         <v>89000000</v>
       </c>
-      <c r="AP34" s="3"/>
-[...2 lines deleted...]
-    <row r="35" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AP34" s="42">
+        <v>0</v>
+      </c>
+      <c r="AS34" s="16"/>
+      <c r="AT34" s="16"/>
+      <c r="AU34" s="16"/>
+      <c r="AV34" s="16"/>
+      <c r="AW34" s="16"/>
+      <c r="AX34" s="16"/>
+      <c r="AY34" s="16"/>
+    </row>
+    <row r="35" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="B35" s="30">
-[...44 lines deleted...]
-      <c r="Q35" s="30">
+      <c r="B35" s="29">
+        <v>0</v>
+      </c>
+      <c r="C35" s="29">
+        <v>0</v>
+      </c>
+      <c r="D35" s="29">
+        <v>0</v>
+      </c>
+      <c r="E35" s="29">
+        <v>0</v>
+      </c>
+      <c r="F35" s="29">
+        <v>0</v>
+      </c>
+      <c r="G35" s="29">
+        <v>0</v>
+      </c>
+      <c r="H35" s="29">
+        <v>0</v>
+      </c>
+      <c r="I35" s="29">
+        <v>0</v>
+      </c>
+      <c r="J35" s="29">
+        <v>0</v>
+      </c>
+      <c r="K35" s="29">
+        <v>0</v>
+      </c>
+      <c r="L35" s="29">
+        <v>0</v>
+      </c>
+      <c r="M35" s="29">
+        <v>0</v>
+      </c>
+      <c r="N35" s="29">
+        <v>0</v>
+      </c>
+      <c r="O35" s="29">
+        <v>0</v>
+      </c>
+      <c r="P35" s="29">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="29">
         <v>0</v>
       </c>
       <c r="R35" s="30">
         <v>0</v>
       </c>
       <c r="S35" s="30">
         <v>0</v>
       </c>
       <c r="T35" s="30">
         <v>0</v>
       </c>
       <c r="U35" s="30">
         <v>0</v>
       </c>
-      <c r="V35" s="22">
-[...47 lines deleted...]
-      <c r="AL35" s="22">
+      <c r="V35" s="30">
+        <v>0</v>
+      </c>
+      <c r="W35" s="30">
+        <v>0</v>
+      </c>
+      <c r="X35" s="30">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AI35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AJ35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AK35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL35" s="30">
         <v>260000000</v>
       </c>
-      <c r="AM35" s="22">
-[...2 lines deleted...]
-      <c r="AN35" s="22">
+      <c r="AM35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AN35" s="30">
         <v>75000000</v>
       </c>
-      <c r="AO35" s="22">
-[...12 lines deleted...]
-    <row r="36" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AO35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP35" s="30">
+        <v>555000000</v>
+      </c>
+      <c r="AS35" s="16"/>
+      <c r="AT35" s="16"/>
+      <c r="AU35" s="16"/>
+      <c r="AV35" s="16"/>
+      <c r="AW35" s="16"/>
+      <c r="AX35" s="16"/>
+      <c r="AY35" s="16"/>
+    </row>
+    <row r="36" spans="1:51" x14ac:dyDescent="0.2">
       <c r="A36" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B36" s="31">
-[...98 lines deleted...]
-      <c r="AI36" s="20">
+      <c r="B36" s="33">
+        <v>0</v>
+      </c>
+      <c r="C36" s="33">
+        <v>0</v>
+      </c>
+      <c r="D36" s="33">
+        <v>0</v>
+      </c>
+      <c r="E36" s="33">
+        <v>0</v>
+      </c>
+      <c r="F36" s="33">
+        <v>0</v>
+      </c>
+      <c r="G36" s="33">
+        <v>0</v>
+      </c>
+      <c r="H36" s="33">
+        <v>0</v>
+      </c>
+      <c r="I36" s="33">
+        <v>0</v>
+      </c>
+      <c r="J36" s="33">
+        <v>0</v>
+      </c>
+      <c r="K36" s="33">
+        <v>0</v>
+      </c>
+      <c r="L36" s="33">
+        <v>0</v>
+      </c>
+      <c r="M36" s="33">
+        <v>0</v>
+      </c>
+      <c r="N36" s="33">
+        <v>0</v>
+      </c>
+      <c r="O36" s="33">
+        <v>0</v>
+      </c>
+      <c r="P36" s="33">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="33">
+        <v>0</v>
+      </c>
+      <c r="R36" s="34">
+        <v>0</v>
+      </c>
+      <c r="S36" s="34">
+        <v>0</v>
+      </c>
+      <c r="T36" s="34">
+        <v>0</v>
+      </c>
+      <c r="U36" s="34">
+        <v>0</v>
+      </c>
+      <c r="V36" s="34">
+        <v>0</v>
+      </c>
+      <c r="W36" s="34">
+        <v>0</v>
+      </c>
+      <c r="X36" s="34">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="34">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="34">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="34">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="34">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="34">
+        <v>0</v>
+      </c>
+      <c r="AD36" s="34">
+        <v>0</v>
+      </c>
+      <c r="AE36" s="34">
+        <v>0</v>
+      </c>
+      <c r="AF36" s="34">
+        <v>0</v>
+      </c>
+      <c r="AG36" s="34">
+        <v>0</v>
+      </c>
+      <c r="AH36" s="34">
+        <v>0</v>
+      </c>
+      <c r="AI36" s="26">
         <v>312000000</v>
       </c>
-      <c r="AJ36" s="20">
+      <c r="AJ36" s="26">
         <v>220000000</v>
       </c>
-      <c r="AK36" s="20">
+      <c r="AK36" s="26">
         <v>56000000</v>
       </c>
-      <c r="AL36" s="20">
+      <c r="AL36" s="26">
         <v>260000000</v>
       </c>
-      <c r="AM36" s="20">
+      <c r="AM36" s="26">
         <v>203000000</v>
       </c>
-      <c r="AN36" s="20">
+      <c r="AN36" s="26">
         <v>118000000</v>
       </c>
-      <c r="AO36" s="20">
+      <c r="AO36" s="26">
         <v>89000000</v>
       </c>
-      <c r="AP36" s="3"/>
-[...54 lines deleted...]
-    <row r="38" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="AP36" s="26">
+        <v>555000000</v>
+      </c>
+      <c r="AS36" s="16"/>
+      <c r="AT36" s="16"/>
+      <c r="AU36" s="16"/>
+      <c r="AV36" s="16"/>
+      <c r="AW36" s="16"/>
+      <c r="AX36" s="16"/>
+      <c r="AY36" s="16"/>
+    </row>
+    <row r="37" spans="1:51" x14ac:dyDescent="0.2">
+      <c r="A37" s="4"/>
+      <c r="B37" s="16"/>
+      <c r="C37" s="16"/>
+      <c r="D37" s="16"/>
+      <c r="E37" s="16"/>
+      <c r="F37" s="16"/>
+      <c r="G37" s="16"/>
+      <c r="H37" s="16"/>
+      <c r="I37" s="16"/>
+      <c r="J37" s="16"/>
+      <c r="K37" s="16"/>
+      <c r="L37" s="16"/>
+      <c r="M37" s="16"/>
+      <c r="N37" s="16"/>
+      <c r="O37" s="16"/>
+      <c r="P37" s="16"/>
+      <c r="Q37" s="16"/>
+      <c r="AS37" s="16"/>
+      <c r="AT37" s="16"/>
+      <c r="AU37" s="16"/>
+      <c r="AV37" s="16"/>
+      <c r="AW37" s="16"/>
+      <c r="AX37" s="16"/>
+      <c r="AY37" s="16"/>
+    </row>
+    <row r="38" spans="1:51" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A38" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="15"/>
-[...3325 lines deleted...]
-      <c r="AQ111" s="3"/>
+      <c r="B38" s="21"/>
+      <c r="C38" s="21"/>
+      <c r="D38" s="4"/>
+      <c r="E38" s="4"/>
+      <c r="F38" s="4"/>
+      <c r="G38" s="4"/>
+      <c r="H38" s="4"/>
+      <c r="I38" s="4"/>
+      <c r="J38" s="4"/>
+      <c r="K38" s="4"/>
+      <c r="L38" s="4"/>
+      <c r="M38" s="4"/>
+      <c r="N38" s="4"/>
+      <c r="O38" s="4"/>
+      <c r="AQ38" s="4"/>
+      <c r="AR38" s="4"/>
+      <c r="AS38" s="4"/>
+      <c r="AT38" s="4"/>
+      <c r="AU38" s="4"/>
+      <c r="AV38" s="4"/>
+      <c r="AW38" s="4"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...2 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:AO13"/>
+  <dimension ref="A1:AW13"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+    <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AC7" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="AI32" sqref="AI32"/>
+      <selection activeCell="B7" sqref="B7"/>
+      <selection pane="topRight" activeCell="B7" sqref="B7"/>
+      <selection pane="bottomLeft" activeCell="B7" sqref="B7"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="53.7109375" customWidth="1"/>
-    <col min="2" max="46" width="9.28515625" customWidth="1"/>
+    <col min="1" max="1" width="53.7109375" style="41" customWidth="1"/>
+    <col min="2" max="49" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:49" x14ac:dyDescent="0.2">
       <c r="A1" s="11"/>
-      <c r="B1" s="3"/>
-[...85 lines deleted...]
-    <row r="3" spans="1:41" x14ac:dyDescent="0.2">
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+      <c r="H1" s="4"/>
+      <c r="I1" s="4"/>
+      <c r="J1" s="4"/>
+      <c r="K1" s="4"/>
+      <c r="L1" s="4"/>
+      <c r="M1" s="4"/>
+      <c r="N1" s="4"/>
+      <c r="O1" s="4"/>
+      <c r="P1" s="4"/>
+      <c r="Q1" s="4"/>
+      <c r="R1" s="4"/>
+      <c r="S1" s="4"/>
+      <c r="T1" s="4"/>
+      <c r="U1" s="4"/>
+      <c r="V1" s="4"/>
+      <c r="W1" s="4"/>
+      <c r="X1" s="4"/>
+      <c r="Y1" s="4"/>
+      <c r="Z1" s="4"/>
+      <c r="AA1" s="4"/>
+      <c r="AB1" s="4"/>
+      <c r="AC1" s="4"/>
+      <c r="AD1" s="4"/>
+      <c r="AE1" s="4"/>
+      <c r="AF1" s="4"/>
+      <c r="AG1" s="4"/>
+      <c r="AH1" s="4"/>
+      <c r="AI1" s="4"/>
+      <c r="AJ1" s="4"/>
+      <c r="AK1" s="4"/>
+      <c r="AL1" s="4"/>
+      <c r="AM1" s="4"/>
+      <c r="AN1" s="4"/>
+      <c r="AO1" s="4"/>
+      <c r="AP1" s="4"/>
+      <c r="AQ1" s="4"/>
+      <c r="AR1" s="4"/>
+      <c r="AS1" s="4"/>
+      <c r="AT1" s="4"/>
+      <c r="AU1" s="4"/>
+      <c r="AV1" s="4"/>
+      <c r="AW1" s="4"/>
+    </row>
+    <row r="2" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="4"/>
+      <c r="M2" s="4"/>
+      <c r="N2" s="4"/>
+      <c r="O2" s="4"/>
+      <c r="P2" s="4"/>
+      <c r="Q2" s="4"/>
+      <c r="R2" s="4"/>
+      <c r="S2" s="4"/>
+      <c r="T2" s="4"/>
+      <c r="U2" s="4"/>
+      <c r="V2" s="4"/>
+      <c r="W2" s="4"/>
+      <c r="X2" s="4"/>
+      <c r="Y2" s="4"/>
+      <c r="Z2" s="4"/>
+      <c r="AA2" s="4"/>
+      <c r="AB2" s="4"/>
+      <c r="AC2" s="4"/>
+      <c r="AD2" s="4"/>
+      <c r="AE2" s="4"/>
+      <c r="AF2" s="4"/>
+      <c r="AG2" s="4"/>
+      <c r="AH2" s="4"/>
+      <c r="AI2" s="4"/>
+      <c r="AJ2" s="4"/>
+      <c r="AK2" s="4"/>
+      <c r="AL2" s="4"/>
+      <c r="AM2" s="4"/>
+      <c r="AN2" s="4"/>
+      <c r="AO2" s="4"/>
+      <c r="AP2" s="4"/>
+      <c r="AQ2" s="4"/>
+      <c r="AR2" s="4"/>
+      <c r="AS2" s="4"/>
+      <c r="AT2" s="4"/>
+      <c r="AU2" s="4"/>
+      <c r="AV2" s="4"/>
+      <c r="AW2" s="4"/>
+    </row>
+    <row r="3" spans="1:49" x14ac:dyDescent="0.2">
       <c r="A3" s="9" t="s">
-        <v>74</v>
-[...43 lines deleted...]
-      <c r="A4" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="4"/>
+      <c r="L3" s="4"/>
+      <c r="M3" s="4"/>
+      <c r="N3" s="4"/>
+      <c r="O3" s="4"/>
+      <c r="P3" s="4"/>
+      <c r="Q3" s="4"/>
+      <c r="R3" s="4"/>
+      <c r="S3" s="4"/>
+      <c r="T3" s="4"/>
+      <c r="U3" s="4"/>
+      <c r="V3" s="4"/>
+      <c r="W3" s="4"/>
+      <c r="X3" s="4"/>
+      <c r="Y3" s="4"/>
+      <c r="Z3" s="4"/>
+      <c r="AA3" s="4"/>
+      <c r="AB3" s="4"/>
+      <c r="AC3" s="4"/>
+      <c r="AD3" s="4"/>
+      <c r="AE3" s="4"/>
+      <c r="AF3" s="4"/>
+      <c r="AG3" s="4"/>
+      <c r="AH3" s="4"/>
+      <c r="AI3" s="4"/>
+      <c r="AJ3" s="4"/>
+      <c r="AK3" s="4"/>
+      <c r="AL3" s="4"/>
+      <c r="AM3" s="4"/>
+      <c r="AN3" s="4"/>
+      <c r="AO3" s="4"/>
+      <c r="AP3" s="4"/>
+      <c r="AQ3" s="4"/>
+      <c r="AR3" s="4"/>
+      <c r="AS3" s="4"/>
+      <c r="AT3" s="4"/>
+      <c r="AU3" s="4"/>
+      <c r="AV3" s="4"/>
+      <c r="AW3" s="4"/>
+    </row>
+    <row r="4" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="3"/>
-[...85 lines deleted...]
-      <c r="B6" s="16" t="s">
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4"/>
+      <c r="J4" s="4"/>
+      <c r="K4" s="4"/>
+      <c r="L4" s="4"/>
+      <c r="M4" s="4"/>
+      <c r="N4" s="4"/>
+      <c r="O4" s="4"/>
+      <c r="P4" s="4"/>
+      <c r="Q4" s="4"/>
+      <c r="R4" s="4"/>
+      <c r="S4" s="4"/>
+      <c r="T4" s="4"/>
+      <c r="V4" s="4"/>
+      <c r="W4" s="4"/>
+      <c r="X4" s="4"/>
+      <c r="Y4" s="4"/>
+      <c r="Z4" s="4"/>
+      <c r="AA4" s="4"/>
+      <c r="AB4" s="4"/>
+      <c r="AC4" s="4"/>
+      <c r="AD4" s="4"/>
+      <c r="AE4" s="4"/>
+      <c r="AF4" s="4"/>
+      <c r="AG4" s="4"/>
+      <c r="AH4" s="4"/>
+      <c r="AI4" s="4"/>
+      <c r="AJ4" s="4"/>
+      <c r="AK4" s="4"/>
+      <c r="AL4" s="4"/>
+      <c r="AM4" s="4"/>
+      <c r="AN4" s="4"/>
+      <c r="AO4" s="4"/>
+      <c r="AP4" s="4"/>
+      <c r="AQ4" s="4"/>
+      <c r="AR4" s="4"/>
+      <c r="AS4" s="4"/>
+      <c r="AT4" s="4"/>
+      <c r="AU4" s="4"/>
+      <c r="AV4" s="4"/>
+      <c r="AW4" s="4"/>
+    </row>
+    <row r="5" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A5" s="4"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="4"/>
+      <c r="L5" s="4"/>
+      <c r="M5" s="4"/>
+      <c r="N5" s="4"/>
+      <c r="O5" s="4"/>
+      <c r="P5" s="4"/>
+      <c r="Q5" s="4"/>
+      <c r="R5" s="4"/>
+      <c r="S5" s="4"/>
+      <c r="T5" s="4"/>
+      <c r="U5" s="4"/>
+      <c r="V5" s="4"/>
+      <c r="W5" s="4"/>
+      <c r="X5" s="4"/>
+      <c r="Y5" s="4"/>
+      <c r="Z5" s="4"/>
+      <c r="AA5" s="4"/>
+      <c r="AB5" s="4"/>
+      <c r="AC5" s="4"/>
+      <c r="AD5" s="4"/>
+      <c r="AE5" s="4"/>
+      <c r="AF5" s="4"/>
+      <c r="AG5" s="4"/>
+      <c r="AH5" s="4"/>
+      <c r="AI5" s="4"/>
+      <c r="AJ5" s="4"/>
+      <c r="AK5" s="4"/>
+      <c r="AL5" s="4"/>
+      <c r="AM5" s="4"/>
+      <c r="AN5" s="4"/>
+      <c r="AO5" s="4"/>
+      <c r="AP5" s="4"/>
+      <c r="AQ5" s="4"/>
+      <c r="AR5" s="4"/>
+      <c r="AS5" s="4"/>
+      <c r="AT5" s="4"/>
+      <c r="AU5" s="4"/>
+      <c r="AV5" s="4"/>
+      <c r="AW5" s="4"/>
+    </row>
+    <row r="6" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A6" s="12"/>
+      <c r="B6" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="C6" s="16" t="s">
+      <c r="C6" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="D6" s="16" t="s">
+      <c r="D6" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="E6" s="16" t="s">
+      <c r="E6" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="F6" s="16" t="s">
+      <c r="F6" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="G6" s="16" t="s">
+      <c r="G6" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="H6" s="16" t="s">
+      <c r="H6" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="I6" s="16" t="s">
+      <c r="I6" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="J6" s="14" t="s">
+      <c r="J6" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="K6" s="14" t="s">
+      <c r="K6" s="17" t="s">
         <v>41</v>
       </c>
-      <c r="L6" s="14" t="s">
+      <c r="L6" s="17" t="s">
         <v>42</v>
       </c>
-      <c r="M6" s="14" t="s">
+      <c r="M6" s="17" t="s">
         <v>43</v>
       </c>
-      <c r="N6" s="14" t="s">
+      <c r="N6" s="17" t="s">
         <v>44</v>
       </c>
-      <c r="O6" s="14" t="s">
+      <c r="O6" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="P6" s="14" t="s">
+      <c r="P6" s="17" t="s">
         <v>46</v>
       </c>
-      <c r="Q6" s="14" t="s">
+      <c r="Q6" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="R6" s="14" t="s">
+      <c r="R6" s="17" t="s">
         <v>48</v>
       </c>
-      <c r="S6" s="14" t="s">
+      <c r="S6" s="17" t="s">
         <v>49</v>
       </c>
-      <c r="T6" s="14" t="s">
+      <c r="T6" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="U6" s="14" t="s">
+      <c r="U6" s="18" t="s">
         <v>51</v>
       </c>
-      <c r="V6" s="14" t="s">
+      <c r="V6" s="17" t="s">
         <v>52</v>
       </c>
-      <c r="W6" s="14" t="s">
+      <c r="W6" s="17" t="s">
         <v>53</v>
       </c>
-      <c r="X6" s="14" t="s">
+      <c r="X6" s="17" t="s">
         <v>54</v>
       </c>
-      <c r="Y6" s="14" t="s">
+      <c r="Y6" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="Z6" s="14" t="s">
+      <c r="Z6" s="17" t="s">
         <v>56</v>
       </c>
-      <c r="AA6" s="14" t="s">
+      <c r="AA6" s="17" t="s">
         <v>57</v>
       </c>
-      <c r="AB6" s="14" t="s">
+      <c r="AB6" s="17" t="s">
         <v>58</v>
       </c>
-      <c r="AC6" s="14" t="s">
+      <c r="AC6" s="18" t="s">
         <v>59</v>
       </c>
-      <c r="AD6" s="14" t="s">
+      <c r="AD6" s="17" t="s">
         <v>60</v>
       </c>
-      <c r="AE6" s="14" t="s">
+      <c r="AE6" s="17" t="s">
         <v>61</v>
       </c>
-      <c r="AF6" s="14" t="s">
+      <c r="AF6" s="17" t="s">
         <v>62</v>
       </c>
-      <c r="AG6" s="14" t="s">
+      <c r="AG6" s="17" t="s">
         <v>63</v>
       </c>
-      <c r="AH6" s="14" t="s">
+      <c r="AH6" s="17" t="s">
         <v>64</v>
       </c>
-      <c r="AI6" s="14" t="s">
+      <c r="AI6" s="17" t="s">
         <v>65</v>
       </c>
-      <c r="AJ6" s="14" t="s">
+      <c r="AJ6" s="18" t="s">
         <v>66</v>
       </c>
-      <c r="AK6" s="14" t="s">
+      <c r="AK6" s="18" t="s">
         <v>67</v>
       </c>
-      <c r="AL6" s="14" t="s">
+      <c r="AL6" s="18" t="s">
         <v>68</v>
       </c>
-      <c r="AM6" s="14" t="s">
+      <c r="AM6" s="18" t="s">
         <v>69</v>
       </c>
-      <c r="AN6" s="14" t="s">
+      <c r="AN6" s="18" t="s">
         <v>70</v>
       </c>
-      <c r="AO6" s="14" t="s">
+      <c r="AO6" s="18" t="s">
         <v>71</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="31">
+      <c r="AP6" s="18" t="s">
+        <v>72</v>
+      </c>
+      <c r="AQ6" s="20"/>
+      <c r="AR6" s="20"/>
+      <c r="AS6" s="20"/>
+      <c r="AT6" s="20"/>
+      <c r="AU6" s="20"/>
+      <c r="AV6" s="20"/>
+      <c r="AW6" s="20"/>
+    </row>
+    <row r="7" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A7" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B7" s="33">
         <v>12858000000</v>
       </c>
-      <c r="C7" s="31">
+      <c r="C7" s="33">
         <v>12899000000</v>
       </c>
-      <c r="D7" s="31">
+      <c r="D7" s="33">
         <v>13145000000</v>
       </c>
-      <c r="E7" s="31">
+      <c r="E7" s="33">
         <v>13370000000</v>
       </c>
-      <c r="F7" s="31">
+      <c r="F7" s="33">
         <v>13764000000</v>
       </c>
-      <c r="G7" s="31">
+      <c r="G7" s="33">
         <v>14184000000</v>
       </c>
-      <c r="H7" s="31">
+      <c r="H7" s="33">
         <v>14625000000</v>
       </c>
-      <c r="I7" s="31">
+      <c r="I7" s="33">
         <v>14961000000</v>
       </c>
-      <c r="J7" s="31">
+      <c r="J7" s="33">
         <v>15348000000</v>
       </c>
-      <c r="K7" s="31">
+      <c r="K7" s="33">
         <v>15672000000</v>
       </c>
-      <c r="L7" s="31">
+      <c r="L7" s="33">
         <v>15817000000</v>
       </c>
-      <c r="M7" s="31">
+      <c r="M7" s="33">
         <v>15784000000</v>
       </c>
-      <c r="N7" s="31">
+      <c r="N7" s="33">
         <v>15589000000</v>
       </c>
-      <c r="O7" s="31">
+      <c r="O7" s="33">
         <v>15240000000</v>
       </c>
-      <c r="P7" s="31">
+      <c r="P7" s="33">
         <v>14750000000</v>
       </c>
-      <c r="Q7" s="31">
+      <c r="Q7" s="33">
         <v>14383000000</v>
       </c>
-      <c r="R7" s="31">
+      <c r="R7" s="33">
         <v>14118000000</v>
       </c>
-      <c r="S7" s="31">
+      <c r="S7" s="33">
         <v>13689000000</v>
       </c>
-      <c r="T7" s="31">
+      <c r="T7" s="33">
         <v>13735000000</v>
       </c>
-      <c r="U7" s="31">
+      <c r="U7" s="33">
         <v>14461000000</v>
       </c>
-      <c r="V7" s="31">
+      <c r="V7" s="33">
         <v>15421000000</v>
       </c>
-      <c r="W7" s="31">
+      <c r="W7" s="33">
         <v>16762000000</v>
       </c>
-      <c r="X7" s="31">
+      <c r="X7" s="33">
         <v>17588000000</v>
       </c>
-      <c r="Y7" s="31">
+      <c r="Y7" s="33">
         <v>18344000000</v>
       </c>
-      <c r="Z7" s="31">
+      <c r="Z7" s="33">
         <v>18960000000</v>
       </c>
-      <c r="AA7" s="31">
+      <c r="AA7" s="33">
         <v>19592000000</v>
       </c>
-      <c r="AB7" s="31">
+      <c r="AB7" s="33">
         <v>20190000000</v>
       </c>
-      <c r="AC7" s="31">
+      <c r="AC7" s="33">
         <v>20028000000</v>
       </c>
-      <c r="AD7" s="31">
+      <c r="AD7" s="33">
         <v>19502000000</v>
       </c>
-      <c r="AE7" s="31">
+      <c r="AE7" s="33">
         <v>18821000000</v>
       </c>
-      <c r="AF7" s="31">
+      <c r="AF7" s="33">
         <v>18112000000</v>
       </c>
-      <c r="AG7" s="31">
+      <c r="AG7" s="33">
         <v>17519000000</v>
       </c>
-      <c r="AH7" s="31">
+      <c r="AH7" s="33">
         <v>16801000000</v>
       </c>
-      <c r="AI7" s="31">
+      <c r="AI7" s="33">
         <v>16092000000</v>
       </c>
-      <c r="AJ7" s="31">
+      <c r="AJ7" s="34">
         <v>15711000000</v>
       </c>
-      <c r="AK7" s="31">
+      <c r="AK7" s="34">
         <v>15641000000</v>
       </c>
-      <c r="AL7" s="31">
+      <c r="AL7" s="34">
         <v>16049000000</v>
       </c>
-      <c r="AM7" s="31">
+      <c r="AM7" s="34">
         <v>16675000000</v>
       </c>
-      <c r="AN7" s="31">
+      <c r="AN7" s="34">
         <v>17266000000</v>
       </c>
-      <c r="AO7" s="31">
+      <c r="AO7" s="33">
         <v>17682000000</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B8" s="28">
+      <c r="AP7" s="34">
+        <v>18438000000</v>
+      </c>
+      <c r="AQ7" s="4"/>
+      <c r="AR7" s="4"/>
+      <c r="AS7" s="4"/>
+      <c r="AT7" s="4"/>
+      <c r="AU7" s="4"/>
+      <c r="AV7" s="4"/>
+      <c r="AW7" s="4"/>
+    </row>
+    <row r="8" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A8" s="23" t="s">
+        <v>77</v>
+      </c>
+      <c r="B8" s="27">
         <v>4347000000</v>
       </c>
-      <c r="C8" s="28">
+      <c r="C8" s="27">
         <v>4624000000</v>
       </c>
-      <c r="D8" s="28">
+      <c r="D8" s="27">
         <v>4673000000</v>
       </c>
-      <c r="E8" s="28">
+      <c r="E8" s="27">
         <v>4614000000</v>
       </c>
-      <c r="F8" s="28">
+      <c r="F8" s="27">
         <v>4756000000</v>
       </c>
-      <c r="G8" s="28">
+      <c r="G8" s="27">
         <v>4564000000</v>
       </c>
-      <c r="H8" s="28">
+      <c r="H8" s="27">
         <v>4821000000</v>
       </c>
-      <c r="I8" s="28">
+      <c r="I8" s="27">
         <v>5363000000</v>
       </c>
-      <c r="J8" s="28">
+      <c r="J8" s="27">
         <v>5680000000</v>
       </c>
-      <c r="K8" s="28">
+      <c r="K8" s="27">
         <v>6589000000</v>
       </c>
-      <c r="L8" s="28">
+      <c r="L8" s="27">
         <v>6973000000</v>
       </c>
-      <c r="M8" s="28">
+      <c r="M8" s="27">
         <v>7189000000</v>
       </c>
-      <c r="N8" s="28">
+      <c r="N8" s="27">
         <v>7184000000</v>
       </c>
-      <c r="O8" s="28">
+      <c r="O8" s="27">
         <v>7154000000</v>
       </c>
-      <c r="P8" s="28">
+      <c r="P8" s="27">
         <v>7040000000</v>
       </c>
-      <c r="Q8" s="28">
+      <c r="Q8" s="27">
         <v>6649000000</v>
       </c>
-      <c r="R8" s="28">
+      <c r="R8" s="27">
         <v>6393000000</v>
       </c>
-      <c r="S8" s="28">
+      <c r="S8" s="27">
         <v>6317000000</v>
       </c>
-      <c r="T8" s="28">
+      <c r="T8" s="27">
         <v>5768000000</v>
       </c>
-      <c r="U8" s="28">
+      <c r="U8" s="27">
         <v>6139000000</v>
       </c>
-      <c r="V8" s="28">
+      <c r="V8" s="27">
         <v>7138000000</v>
       </c>
-      <c r="W8" s="28">
+      <c r="W8" s="27">
         <v>7539000000</v>
       </c>
-      <c r="X8" s="28">
+      <c r="X8" s="27">
         <v>8524000000</v>
       </c>
-      <c r="Y8" s="28">
+      <c r="Y8" s="27">
         <v>8756000000</v>
       </c>
-      <c r="Z8" s="28">
+      <c r="Z8" s="27">
         <v>9050000000</v>
       </c>
-      <c r="AA8" s="28">
+      <c r="AA8" s="27">
         <v>8697000000</v>
       </c>
-      <c r="AB8" s="28">
+      <c r="AB8" s="27">
         <v>9035000000</v>
       </c>
-      <c r="AC8" s="28">
+      <c r="AC8" s="27">
         <v>8720000000</v>
       </c>
-      <c r="AD8" s="28">
+      <c r="AD8" s="27">
         <v>7736000000</v>
       </c>
-      <c r="AE8" s="28">
+      <c r="AE8" s="27">
         <v>7367000000</v>
       </c>
-      <c r="AF8" s="28">
+      <c r="AF8" s="27">
         <v>6538000000</v>
       </c>
-      <c r="AG8" s="28">
+      <c r="AG8" s="27">
         <v>6420000000</v>
       </c>
-      <c r="AH8" s="28">
+      <c r="AH8" s="27">
         <v>6277000000</v>
       </c>
-      <c r="AI8" s="28">
+      <c r="AI8" s="27">
         <v>6449000000</v>
       </c>
       <c r="AJ8" s="28">
         <v>6244000000</v>
       </c>
       <c r="AK8" s="28">
         <v>6318000000</v>
       </c>
       <c r="AL8" s="28">
         <v>6150000000</v>
       </c>
       <c r="AM8" s="28">
         <v>6439000000</v>
       </c>
       <c r="AN8" s="28">
         <v>6897000000</v>
       </c>
-      <c r="AO8" s="28">
+      <c r="AO8" s="27">
         <v>7153000000</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="18" t="s">
+      <c r="AP8" s="28">
+        <v>7824000000</v>
+      </c>
+      <c r="AQ8" s="4"/>
+      <c r="AR8" s="4"/>
+      <c r="AS8" s="4"/>
+      <c r="AT8" s="4"/>
+      <c r="AU8" s="4"/>
+      <c r="AV8" s="4"/>
+      <c r="AW8" s="4"/>
+    </row>
+    <row r="9" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A9" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="28">
+      <c r="B9" s="27">
         <v>-552000000</v>
       </c>
-      <c r="C9" s="28">
+      <c r="C9" s="27">
         <v>-585000000</v>
       </c>
-      <c r="D9" s="28">
+      <c r="D9" s="27">
         <v>-585000000</v>
       </c>
-      <c r="E9" s="28">
+      <c r="E9" s="27">
         <v>-531000000</v>
       </c>
-      <c r="F9" s="28">
+      <c r="F9" s="27">
         <v>-534000000</v>
       </c>
-      <c r="G9" s="28">
+      <c r="G9" s="27">
         <v>-527000000</v>
       </c>
-      <c r="H9" s="28">
+      <c r="H9" s="27">
         <v>-574000000</v>
       </c>
-      <c r="I9" s="28">
+      <c r="I9" s="27">
         <v>-695000000</v>
       </c>
-      <c r="J9" s="28">
+      <c r="J9" s="27">
         <v>-757000000</v>
       </c>
-      <c r="K9" s="28">
+      <c r="K9" s="27">
         <v>-855000000</v>
       </c>
-      <c r="L9" s="28">
+      <c r="L9" s="27">
         <v>-1039000000</v>
       </c>
-      <c r="M9" s="28">
+      <c r="M9" s="27">
         <v>-1131000000</v>
       </c>
-      <c r="N9" s="28">
+      <c r="N9" s="27">
         <v>-1193000000</v>
       </c>
-      <c r="O9" s="28">
+      <c r="O9" s="27">
         <v>-1228000000</v>
       </c>
-      <c r="P9" s="28">
+      <c r="P9" s="27">
         <v>-1007000000</v>
       </c>
-      <c r="Q9" s="28">
+      <c r="Q9" s="27">
         <v>-847000000</v>
       </c>
-      <c r="R9" s="28">
+      <c r="R9" s="27">
         <v>-757000000</v>
       </c>
-      <c r="S9" s="28">
+      <c r="S9" s="27">
         <v>-603000000</v>
       </c>
-      <c r="T9" s="28">
+      <c r="T9" s="27">
         <v>-600000000</v>
       </c>
-      <c r="U9" s="28">
+      <c r="U9" s="27">
         <v>-649000000</v>
       </c>
-      <c r="V9" s="28">
+      <c r="V9" s="27">
         <v>-796000000</v>
       </c>
-      <c r="W9" s="28">
+      <c r="W9" s="27">
         <v>-1052000000</v>
       </c>
-      <c r="X9" s="28">
+      <c r="X9" s="27">
         <v>-1392000000</v>
       </c>
-      <c r="Y9" s="28">
+      <c r="Y9" s="27">
         <v>-2462000000</v>
       </c>
-      <c r="Z9" s="28">
+      <c r="Z9" s="27">
         <v>-2597000000</v>
       </c>
-      <c r="AA9" s="28">
+      <c r="AA9" s="27">
         <v>-2808000000</v>
       </c>
-      <c r="AB9" s="28">
+      <c r="AB9" s="27">
         <v>-3112000000</v>
       </c>
-      <c r="AC9" s="28">
+      <c r="AC9" s="27">
         <v>-2797000000</v>
       </c>
-      <c r="AD9" s="28">
+      <c r="AD9" s="27">
         <v>-3336000000</v>
       </c>
-      <c r="AE9" s="28">
+      <c r="AE9" s="27">
         <v>-4185000000</v>
       </c>
-      <c r="AF9" s="28">
+      <c r="AF9" s="27">
         <v>-4890000000</v>
       </c>
-      <c r="AG9" s="28">
+      <c r="AG9" s="27">
         <v>-5071000000</v>
       </c>
-      <c r="AH9" s="28">
+      <c r="AH9" s="27">
         <v>-5337000000</v>
       </c>
-      <c r="AI9" s="28">
+      <c r="AI9" s="27">
         <v>-4955000000</v>
       </c>
       <c r="AJ9" s="28">
         <v>-4776000000</v>
       </c>
       <c r="AK9" s="28">
         <v>-4820000000</v>
       </c>
       <c r="AL9" s="28">
         <v>-4695000000</v>
       </c>
       <c r="AM9" s="28">
         <v>-4936000000</v>
       </c>
       <c r="AN9" s="28">
         <v>-4817000000</v>
       </c>
-      <c r="AO9" s="28">
+      <c r="AO9" s="27">
         <v>-4550000000</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B10" s="28">
+      <c r="AP9" s="28">
+        <v>-4103000000</v>
+      </c>
+      <c r="AQ9" s="4"/>
+      <c r="AR9" s="4"/>
+      <c r="AS9" s="4"/>
+      <c r="AT9" s="4"/>
+      <c r="AU9" s="4"/>
+      <c r="AV9" s="4"/>
+      <c r="AW9" s="4"/>
+    </row>
+    <row r="10" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A10" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="B10" s="27">
         <v>3795000000</v>
       </c>
-      <c r="C10" s="28">
+      <c r="C10" s="27">
         <v>4039000000</v>
       </c>
-      <c r="D10" s="28">
+      <c r="D10" s="27">
         <v>4088000000</v>
       </c>
-      <c r="E10" s="28">
+      <c r="E10" s="27">
         <v>4083000000</v>
       </c>
-      <c r="F10" s="28">
+      <c r="F10" s="27">
         <v>4222000000</v>
       </c>
-      <c r="G10" s="28">
+      <c r="G10" s="27">
         <v>4037000000</v>
       </c>
-      <c r="H10" s="28">
+      <c r="H10" s="27">
         <v>4247000000</v>
       </c>
-      <c r="I10" s="28">
+      <c r="I10" s="27">
         <v>4668000000</v>
       </c>
-      <c r="J10" s="28">
+      <c r="J10" s="27">
         <v>4923000000</v>
       </c>
-      <c r="K10" s="28">
+      <c r="K10" s="27">
         <v>5734000000</v>
       </c>
-      <c r="L10" s="28">
+      <c r="L10" s="27">
         <v>5934000000</v>
       </c>
-      <c r="M10" s="28">
+      <c r="M10" s="27">
         <v>6058000000</v>
       </c>
-      <c r="N10" s="28">
+      <c r="N10" s="27">
         <v>5991000000</v>
       </c>
-      <c r="O10" s="28">
+      <c r="O10" s="27">
         <v>5926000000</v>
       </c>
-      <c r="P10" s="28">
+      <c r="P10" s="27">
         <v>6033000000</v>
       </c>
-      <c r="Q10" s="28">
+      <c r="Q10" s="27">
         <v>5802000000</v>
       </c>
-      <c r="R10" s="28">
+      <c r="R10" s="27">
         <v>5636000000</v>
       </c>
-      <c r="S10" s="28">
+      <c r="S10" s="27">
         <v>5714000000</v>
       </c>
-      <c r="T10" s="28">
+      <c r="T10" s="27">
         <v>5168000000</v>
       </c>
-      <c r="U10" s="28">
+      <c r="U10" s="27">
         <v>5490000000</v>
       </c>
-      <c r="V10" s="28">
+      <c r="V10" s="27">
         <v>6342000000</v>
       </c>
-      <c r="W10" s="28">
+      <c r="W10" s="27">
         <v>6487000000</v>
       </c>
-      <c r="X10" s="28">
+      <c r="X10" s="27">
         <v>7132000000</v>
       </c>
-      <c r="Y10" s="28">
+      <c r="Y10" s="27">
         <v>6294000000</v>
       </c>
-      <c r="Z10" s="28">
+      <c r="Z10" s="27">
         <v>6453000000</v>
       </c>
-      <c r="AA10" s="28">
+      <c r="AA10" s="27">
         <v>5889000000</v>
       </c>
-      <c r="AB10" s="28">
+      <c r="AB10" s="27">
         <v>5923000000</v>
       </c>
-      <c r="AC10" s="28">
+      <c r="AC10" s="27">
         <v>5923000000</v>
       </c>
-      <c r="AD10" s="28">
+      <c r="AD10" s="27">
         <v>4400000000</v>
       </c>
-      <c r="AE10" s="28">
+      <c r="AE10" s="27">
         <v>3182000000</v>
       </c>
-      <c r="AF10" s="28">
+      <c r="AF10" s="27">
         <v>1648000000</v>
       </c>
-      <c r="AG10" s="28">
+      <c r="AG10" s="27">
         <v>1349000000</v>
       </c>
-      <c r="AH10" s="28">
+      <c r="AH10" s="27">
         <v>940000000</v>
       </c>
-      <c r="AI10" s="28">
+      <c r="AI10" s="27">
         <v>1494000000</v>
       </c>
       <c r="AJ10" s="28">
         <v>1468000000</v>
       </c>
       <c r="AK10" s="28">
         <v>1498000000</v>
       </c>
       <c r="AL10" s="28">
         <v>1715000000</v>
       </c>
       <c r="AM10" s="28">
         <v>1763000000</v>
       </c>
       <c r="AN10" s="28">
         <v>2415000000</v>
       </c>
-      <c r="AO10" s="28">
+      <c r="AO10" s="27">
         <v>2938000000</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B11" s="34">
+      <c r="AP10" s="28">
+        <v>4351000000</v>
+      </c>
+      <c r="AQ10" s="4"/>
+      <c r="AR10" s="4"/>
+      <c r="AS10" s="4"/>
+      <c r="AT10" s="4"/>
+      <c r="AU10" s="4"/>
+      <c r="AV10" s="4"/>
+      <c r="AW10" s="4"/>
+    </row>
+    <row r="11" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A11" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="43">
         <v>0.29514699020065299</v>
       </c>
-      <c r="C11" s="34">
+      <c r="C11" s="43">
         <v>0.31312504845336803</v>
       </c>
-      <c r="D11" s="34">
+      <c r="D11" s="43">
         <v>0.31099277291745903</v>
       </c>
-      <c r="E11" s="34">
+      <c r="E11" s="43">
         <v>0.30538519072550502</v>
       </c>
-      <c r="F11" s="34">
+      <c r="F11" s="43">
         <v>0.30674222609706497</v>
       </c>
-      <c r="G11" s="34">
+      <c r="G11" s="43">
         <v>0.28461646926113898</v>
       </c>
-      <c r="H11" s="34">
+      <c r="H11" s="43">
         <v>0.29039316239316199</v>
       </c>
-      <c r="I11" s="34">
+      <c r="I11" s="43">
         <v>0.31201122919590901</v>
       </c>
-      <c r="J11" s="34">
+      <c r="J11" s="43">
         <v>0.32075840500390901</v>
       </c>
-      <c r="K11" s="34">
+      <c r="K11" s="43">
         <v>0.36587544665645699</v>
       </c>
-      <c r="L11" s="34">
+      <c r="L11" s="43">
         <v>0.37516596067522301</v>
       </c>
-      <c r="M11" s="34">
+      <c r="M11" s="43">
         <v>0.38380638621388702</v>
       </c>
-      <c r="N11" s="34">
+      <c r="N11" s="43">
         <v>0.38430944897042801</v>
       </c>
-      <c r="O11" s="34">
+      <c r="O11" s="43">
         <v>0.388845144356955</v>
       </c>
-      <c r="P11" s="34">
+      <c r="P11" s="43">
         <v>0.409016949152542</v>
       </c>
-      <c r="Q11" s="34">
+      <c r="Q11" s="43">
         <v>0.403392894389209</v>
       </c>
-      <c r="R11" s="34">
+      <c r="R11" s="43">
         <v>0.39920668649950403</v>
       </c>
-      <c r="S11" s="34">
+      <c r="S11" s="43">
         <v>0.41741544305646899</v>
       </c>
-      <c r="T11" s="34">
+      <c r="T11" s="43">
         <v>0.376265016381507</v>
       </c>
-      <c r="U11" s="34">
+      <c r="U11" s="43">
         <v>0.37964179517322499</v>
       </c>
-      <c r="V11" s="34">
+      <c r="V11" s="43">
         <v>0.411257376305039</v>
       </c>
-      <c r="W11" s="34">
+      <c r="W11" s="43">
         <v>0.387006323827706</v>
       </c>
-      <c r="X11" s="34">
+      <c r="X11" s="43">
         <v>0.40550375255856302</v>
       </c>
-      <c r="Y11" s="34">
+      <c r="Y11" s="43">
         <v>0.34310946358482303</v>
       </c>
-      <c r="Z11" s="34">
+      <c r="Z11" s="43">
         <v>0.34034810126582299</v>
       </c>
-      <c r="AA11" s="34">
+      <c r="AA11" s="43">
         <v>0.30058187015108201</v>
       </c>
-      <c r="AB11" s="34">
+      <c r="AB11" s="43">
         <v>0.29336305101535398</v>
       </c>
-      <c r="AC11" s="34">
+      <c r="AC11" s="43">
         <v>0.29573596964249999</v>
       </c>
-      <c r="AD11" s="34">
+      <c r="AD11" s="43">
         <v>0.225617885345093</v>
       </c>
-      <c r="AE11" s="34">
+      <c r="AE11" s="43">
         <v>0.16906646830667901</v>
       </c>
-      <c r="AF11" s="34">
+      <c r="AF11" s="43">
         <v>9.0989399293286199E-2</v>
       </c>
-      <c r="AG11" s="34">
+      <c r="AG11" s="43">
         <v>7.7002111992693606E-2</v>
       </c>
-      <c r="AH11" s="34">
+      <c r="AH11" s="43">
         <v>5.59490506517469E-2</v>
       </c>
-      <c r="AI11" s="34">
+      <c r="AI11" s="43">
         <v>9.2841163310961997E-2</v>
       </c>
-      <c r="AJ11" s="34">
+      <c r="AJ11" s="44">
         <v>9.3437718795748206E-2</v>
       </c>
-      <c r="AK11" s="34">
+      <c r="AK11" s="44">
         <v>9.5773927498241804E-2</v>
       </c>
-      <c r="AL11" s="34">
+      <c r="AL11" s="44">
         <v>0.106860240513428</v>
       </c>
-      <c r="AM11" s="34">
+      <c r="AM11" s="44">
         <v>0.105727136431784</v>
       </c>
-      <c r="AN11" s="34">
+      <c r="AN11" s="44">
         <v>0.13987026526120699</v>
       </c>
-      <c r="AO11" s="34">
+      <c r="AO11" s="43">
         <v>0.16615767447121399</v>
       </c>
-    </row>
-    <row r="12" spans="1:41" x14ac:dyDescent="0.2">
+      <c r="AP11" s="44">
+        <v>0.235980041219221</v>
+      </c>
+      <c r="AQ11" s="4"/>
+      <c r="AR11" s="4"/>
+      <c r="AS11" s="4"/>
+      <c r="AT11" s="4"/>
+      <c r="AU11" s="4"/>
+      <c r="AV11" s="4"/>
+      <c r="AW11" s="4"/>
+    </row>
+    <row r="12" spans="1:49" x14ac:dyDescent="0.2">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5"/>
       <c r="AF12" s="5"/>
       <c r="AG12" s="5"/>
       <c r="AH12" s="5"/>
       <c r="AI12" s="5"/>
       <c r="AJ12" s="5"/>
       <c r="AK12" s="5"/>
       <c r="AL12" s="5"/>
       <c r="AM12" s="5"/>
       <c r="AN12" s="5"/>
       <c r="AO12" s="5"/>
-    </row>
-    <row r="13" spans="1:41" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="AP12" s="5"/>
+      <c r="AQ12" s="4"/>
+      <c r="AR12" s="4"/>
+      <c r="AS12" s="4"/>
+      <c r="AT12" s="4"/>
+      <c r="AU12" s="4"/>
+      <c r="AV12" s="4"/>
+      <c r="AW12" s="4"/>
+    </row>
+    <row r="13" spans="1:49" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="3"/>
-[...38 lines deleted...]
-      <c r="AO13" s="3"/>
+      <c r="B13" s="4"/>
+      <c r="C13" s="4"/>
+      <c r="D13" s="4"/>
+      <c r="E13" s="4"/>
+      <c r="F13" s="4"/>
+      <c r="G13" s="4"/>
+      <c r="H13" s="4"/>
+      <c r="I13" s="4"/>
+      <c r="J13" s="4"/>
+      <c r="K13" s="4"/>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4"/>
+      <c r="N13" s="4"/>
+      <c r="O13" s="4"/>
+      <c r="P13" s="4"/>
+      <c r="Q13" s="4"/>
+      <c r="R13" s="4"/>
+      <c r="S13" s="4"/>
+      <c r="T13" s="4"/>
+      <c r="U13" s="4"/>
+      <c r="V13" s="4"/>
+      <c r="W13" s="4"/>
+      <c r="X13" s="4"/>
+      <c r="Y13" s="4"/>
+      <c r="Z13" s="4"/>
+      <c r="AA13" s="4"/>
+      <c r="AB13" s="4"/>
+      <c r="AC13" s="4"/>
+      <c r="AD13" s="4"/>
+      <c r="AE13" s="4"/>
+      <c r="AF13" s="4"/>
+      <c r="AG13" s="4"/>
+      <c r="AH13" s="4"/>
+      <c r="AI13" s="4"/>
+      <c r="AJ13" s="4"/>
+      <c r="AK13" s="4"/>
+      <c r="AL13" s="4"/>
+      <c r="AM13" s="4"/>
+      <c r="AN13" s="4"/>
+      <c r="AO13" s="4"/>
+      <c r="AP13" s="4"/>
+      <c r="AQ13" s="4"/>
+      <c r="AR13" s="4"/>
+      <c r="AS13" s="4"/>
+      <c r="AT13" s="4"/>
+      <c r="AU13" s="4"/>
+      <c r="AV13" s="4"/>
+      <c r="AW13" s="4"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Yr CF Selected Items</vt:lpstr>
       <vt:lpstr>Qtr CF Selected Items</vt:lpstr>