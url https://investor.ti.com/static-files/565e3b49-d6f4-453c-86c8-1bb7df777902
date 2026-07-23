--- v1 (2026-06-13)
+++ v2 (2026-07-23)
@@ -3,81 +3,81 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" autoCompressPictures="0" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\10-Q &amp; 10-K &amp; ER Files\2026\Q1 2026\Webtables\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\10-Q &amp; 10-K &amp; ER Files\2026\Q2 2026\Webtables\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0FC4D9A8-3CCF-47D8-8728-9754E9DF4309}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7D05ADD3-DDA3-475F-877A-ECDCCC6ABBC9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Yr CF Selected Items" sheetId="1" r:id="rId1"/>
     <sheet name="Qtr CF Selected Items" sheetId="2" r:id="rId2"/>
     <sheet name="TTM CF Selected Items" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="191029" concurrentCalc="0"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="81">
   <si>
     <t>Texas Instruments Incorporated</t>
   </si>
   <si>
     <t>Cash Flows Selected Items *</t>
   </si>
   <si>
     <t>(In millions)</t>
   </si>
   <si>
     <t>Net income</t>
   </si>
   <si>
     <t>Less income from discontinued operations</t>
   </si>
   <si>
     <t>Depreciation</t>
   </si>
   <si>
     <t>Amortization of acquisition-related intangibles</t>
   </si>
   <si>
     <t>Amortization of capitalized software</t>
   </si>
   <si>
@@ -252,50 +252,53 @@
     <t>Q1 2024</t>
   </si>
   <si>
     <t>Q2 2024</t>
   </si>
   <si>
     <t>Q3 2024</t>
   </si>
   <si>
     <t>Q4 2024</t>
   </si>
   <si>
     <t>Q1 2025</t>
   </si>
   <si>
     <t>Q2 2025</t>
   </si>
   <si>
     <t>Q3 2025</t>
   </si>
   <si>
     <t>Q4 2025</t>
   </si>
   <si>
     <t>Q1 2026</t>
+  </si>
+  <si>
+    <t>Q2 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Dividends paid </t>
   </si>
   <si>
     <t xml:space="preserve">Debt (decrease) increase </t>
   </si>
   <si>
     <t>Cash Flows Selected Items - Trailing Twelve Months *</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Cash flow from operations</t>
   </si>
   <si>
     <t>Free cash flow</t>
   </si>
   <si>
     <t>Free cash flow % of revenue</t>
   </si>
 </sst>
 </file>
 
@@ -318,69 +321,69 @@
       <name val="Arial"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
-      <sz val="10"/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFEE2724"/>
       <name val="Arial"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
@@ -415,173 +418,167 @@
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...2 lines deleted...]
-      <alignment wrapText="1"/>
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Heading 1" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Heading 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Heading 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Table (Normal)" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
@@ -890,6492 +887,6613 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:P55"/>
+  <dimension ref="A1:P44"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="65.85546875" style="41" customWidth="1"/>
+    <col min="1" max="1" width="65.85546875" customWidth="1"/>
     <col min="2" max="11" width="7.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A1" s="11"/>
-[...4 lines deleted...]
-      <c r="K1" s="2"/>
+      <c r="A1" s="10"/>
+      <c r="B1" s="11"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="K1" s="11"/>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A2" s="3" t="s">
-[...6 lines deleted...]
-      <c r="K2" s="4"/>
+      <c r="A2" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="K2" s="2"/>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A3" s="3" t="s">
+      <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="4"/>
-[...3 lines deleted...]
-      <c r="K3" s="4"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="K3" s="2"/>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A4" s="4" t="s">
+      <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="4"/>
-[...3 lines deleted...]
-      <c r="K4" s="4"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="K4" s="2"/>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A5" s="4"/>
-[...4 lines deleted...]
-      <c r="K5" s="4"/>
+      <c r="A5" s="2"/>
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+      <c r="D5" s="2"/>
+      <c r="H5" s="2"/>
+      <c r="K5" s="2"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A6" s="12"/>
-      <c r="B6" s="38">
+      <c r="B6" s="3">
         <v>2016</v>
       </c>
-      <c r="C6" s="38">
+      <c r="C6" s="3">
         <v>2017</v>
       </c>
-      <c r="D6" s="39">
+      <c r="D6" s="4">
         <v>2018</v>
       </c>
-      <c r="E6" s="39">
+      <c r="E6" s="4">
         <v>2019</v>
       </c>
-      <c r="F6" s="39">
+      <c r="F6" s="4">
         <v>2020</v>
       </c>
-      <c r="G6" s="39">
+      <c r="G6" s="4">
         <v>2021</v>
       </c>
-      <c r="H6" s="39">
+      <c r="H6" s="4">
         <v>2022</v>
       </c>
-      <c r="I6" s="39">
+      <c r="I6" s="4">
         <v>2023</v>
       </c>
-      <c r="J6" s="39">
+      <c r="J6" s="4">
         <v>2024</v>
       </c>
-      <c r="K6" s="39">
+      <c r="K6" s="4">
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="25">
+      <c r="B7" s="26">
         <v>3595000000</v>
       </c>
-      <c r="C7" s="25">
+      <c r="C7" s="26">
         <v>3682000000</v>
       </c>
-      <c r="D7" s="26">
+      <c r="D7" s="27">
         <v>5580000000</v>
       </c>
-      <c r="E7" s="26">
+      <c r="E7" s="27">
         <v>5017000000</v>
       </c>
-      <c r="F7" s="26">
+      <c r="F7" s="27">
         <v>5595000000</v>
       </c>
-      <c r="G7" s="26">
+      <c r="G7" s="27">
         <v>7769000000</v>
       </c>
-      <c r="H7" s="26">
+      <c r="H7" s="27">
         <v>8749000000</v>
       </c>
-      <c r="I7" s="26">
+      <c r="I7" s="27">
         <v>6510000000</v>
       </c>
-      <c r="J7" s="26">
+      <c r="J7" s="27">
         <v>4799000000</v>
       </c>
-      <c r="K7" s="26">
+      <c r="K7" s="27">
         <v>5001000000</v>
       </c>
     </row>
     <row r="8" spans="1:11" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="27">
-[...26 lines deleted...]
-      <c r="K8" s="28">
+      <c r="B8" s="28">
+        <v>0</v>
+      </c>
+      <c r="C8" s="28">
+        <v>0</v>
+      </c>
+      <c r="D8" s="29">
+        <v>0</v>
+      </c>
+      <c r="E8" s="29">
+        <v>0</v>
+      </c>
+      <c r="F8" s="29">
+        <v>0</v>
+      </c>
+      <c r="G8" s="29">
+        <v>0</v>
+      </c>
+      <c r="H8" s="29">
+        <v>0</v>
+      </c>
+      <c r="I8" s="29">
+        <v>0</v>
+      </c>
+      <c r="J8" s="29">
+        <v>0</v>
+      </c>
+      <c r="K8" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="27">
+      <c r="B9" s="28">
         <v>605000000</v>
       </c>
-      <c r="C9" s="27">
+      <c r="C9" s="28">
         <v>539000000</v>
       </c>
-      <c r="D9" s="28">
+      <c r="D9" s="29">
         <v>590000000</v>
       </c>
-      <c r="E9" s="28">
+      <c r="E9" s="29">
         <v>708000000</v>
       </c>
-      <c r="F9" s="28">
+      <c r="F9" s="29">
         <v>733000000</v>
       </c>
-      <c r="G9" s="28">
+      <c r="G9" s="29">
         <v>755000000</v>
       </c>
-      <c r="H9" s="28">
+      <c r="H9" s="29">
         <v>925000000</v>
       </c>
-      <c r="I9" s="28">
+      <c r="I9" s="29">
         <v>1175000000</v>
       </c>
-      <c r="J9" s="28">
+      <c r="J9" s="29">
         <v>1508000000</v>
       </c>
-      <c r="K9" s="28">
+      <c r="K9" s="29">
         <v>1918000000</v>
       </c>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="27">
+      <c r="B10" s="28">
         <v>319000000</v>
       </c>
-      <c r="C10" s="27">
+      <c r="C10" s="28">
         <v>318000000</v>
       </c>
-      <c r="D10" s="28">
+      <c r="D10" s="29">
         <v>318000000</v>
       </c>
-      <c r="E10" s="28">
+      <c r="E10" s="29">
         <v>288000000</v>
       </c>
-      <c r="F10" s="28">
+      <c r="F10" s="29">
         <v>198000000</v>
       </c>
-      <c r="G10" s="28">
+      <c r="G10" s="29">
         <v>142000000</v>
       </c>
-      <c r="H10" s="28">
-[...8 lines deleted...]
-      <c r="K10" s="28">
+      <c r="H10" s="29">
+        <v>0</v>
+      </c>
+      <c r="I10" s="29">
+        <v>0</v>
+      </c>
+      <c r="J10" s="29">
+        <v>0</v>
+      </c>
+      <c r="K10" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="27">
+      <c r="B11" s="28">
         <v>31000000</v>
       </c>
-      <c r="C11" s="27">
+      <c r="C11" s="28">
         <v>47000000</v>
       </c>
-      <c r="D11" s="28">
+      <c r="D11" s="29">
         <v>46000000</v>
       </c>
-      <c r="E11" s="28">
+      <c r="E11" s="29">
         <v>54000000</v>
       </c>
-      <c r="F11" s="28">
+      <c r="F11" s="29">
         <v>61000000</v>
       </c>
-      <c r="G11" s="28">
+      <c r="G11" s="29">
         <v>57000000</v>
       </c>
-      <c r="H11" s="28">
+      <c r="H11" s="29">
         <v>54000000</v>
       </c>
-      <c r="I11" s="28">
+      <c r="I11" s="29">
         <v>63000000</v>
       </c>
-      <c r="J11" s="28">
+      <c r="J11" s="29">
         <v>72000000</v>
       </c>
-      <c r="K11" s="28">
+      <c r="K11" s="29">
         <v>81000000</v>
       </c>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="27">
+      <c r="B12" s="28">
         <v>252000000</v>
       </c>
-      <c r="C12" s="27">
+      <c r="C12" s="28">
         <v>242000000</v>
       </c>
-      <c r="D12" s="28">
+      <c r="D12" s="29">
         <v>232000000</v>
       </c>
-      <c r="E12" s="28">
+      <c r="E12" s="29">
         <v>217000000</v>
       </c>
-      <c r="F12" s="28">
+      <c r="F12" s="29">
         <v>224000000</v>
       </c>
-      <c r="G12" s="28">
+      <c r="G12" s="29">
         <v>230000000</v>
       </c>
-      <c r="H12" s="28">
+      <c r="H12" s="29">
         <v>289000000</v>
       </c>
-      <c r="I12" s="28">
+      <c r="I12" s="29">
         <v>362000000</v>
       </c>
-      <c r="J12" s="28">
+      <c r="J12" s="29">
         <v>387000000</v>
       </c>
-      <c r="K12" s="28">
+      <c r="K12" s="29">
         <v>419000000</v>
       </c>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="27">
+      <c r="B13" s="28">
         <v>153000000</v>
       </c>
-      <c r="C13" s="27">
+      <c r="C13" s="28">
         <v>418000000</v>
       </c>
-      <c r="D13" s="28">
+      <c r="D13" s="29">
         <v>602000000</v>
       </c>
-      <c r="E13" s="28">
+      <c r="E13" s="29">
         <v>313000000</v>
       </c>
-      <c r="F13" s="28">
+      <c r="F13" s="29">
         <v>-428000000</v>
       </c>
-      <c r="G13" s="28">
+      <c r="G13" s="29">
         <v>-165000000</v>
       </c>
-      <c r="H13" s="28">
+      <c r="H13" s="29">
         <v>-813000000</v>
       </c>
-      <c r="I13" s="28">
+      <c r="I13" s="29">
         <v>-1099000000</v>
       </c>
-      <c r="J13" s="28">
+      <c r="J13" s="29">
         <v>257000000</v>
       </c>
-      <c r="K13" s="28">
+      <c r="K13" s="29">
         <v>-271000000</v>
       </c>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="29">
+      <c r="B14" s="30">
         <v>-341000000</v>
       </c>
-      <c r="C14" s="29">
+      <c r="C14" s="30">
         <v>117000000</v>
       </c>
-      <c r="D14" s="30">
+      <c r="D14" s="31">
         <v>-179000000</v>
       </c>
-      <c r="E14" s="30">
+      <c r="E14" s="31">
         <v>52000000</v>
       </c>
-      <c r="F14" s="30">
+      <c r="F14" s="31">
         <v>-244000000</v>
       </c>
-      <c r="G14" s="30">
+      <c r="G14" s="31">
         <v>-32000000</v>
       </c>
-      <c r="H14" s="30">
+      <c r="H14" s="31">
         <v>-484000000</v>
       </c>
-      <c r="I14" s="30">
+      <c r="I14" s="31">
         <v>-591000000</v>
       </c>
-      <c r="J14" s="30">
+      <c r="J14" s="31">
         <v>-705000000</v>
       </c>
-      <c r="K14" s="30">
+      <c r="K14" s="31">
         <v>5000000</v>
       </c>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A15" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="31">
+      <c r="B15" s="32">
         <v>4614000000</v>
       </c>
-      <c r="C15" s="31">
+      <c r="C15" s="32">
         <v>5363000000</v>
       </c>
-      <c r="D15" s="32">
+      <c r="D15" s="33">
         <v>7189000000</v>
       </c>
-      <c r="E15" s="32">
+      <c r="E15" s="33">
         <v>6649000000</v>
       </c>
-      <c r="F15" s="32">
+      <c r="F15" s="33">
         <v>6139000000</v>
       </c>
-      <c r="G15" s="32">
+      <c r="G15" s="33">
         <v>8756000000</v>
       </c>
-      <c r="H15" s="32">
+      <c r="H15" s="33">
         <v>8720000000</v>
       </c>
-      <c r="I15" s="32">
+      <c r="I15" s="33">
         <v>6420000000</v>
       </c>
-      <c r="J15" s="32">
+      <c r="J15" s="33">
         <v>6318000000</v>
       </c>
-      <c r="K15" s="32">
+      <c r="K15" s="33">
         <v>7153000000</v>
       </c>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A16" s="5"/>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
-      <c r="D16" s="8"/>
-[...6 lines deleted...]
-      <c r="K16" s="8"/>
+      <c r="D16" s="14"/>
+      <c r="E16" s="14"/>
+      <c r="F16" s="14"/>
+      <c r="G16" s="14"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="14"/>
     </row>
     <row r="17" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A17" s="4" t="s">
+      <c r="A17" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="27">
+      <c r="B17" s="28">
         <v>-531000000</v>
       </c>
-      <c r="C17" s="27">
+      <c r="C17" s="28">
         <v>-695000000</v>
       </c>
-      <c r="D17" s="28">
+      <c r="D17" s="29">
         <v>-1131000000</v>
       </c>
-      <c r="E17" s="28">
+      <c r="E17" s="29">
         <v>-847000000</v>
       </c>
-      <c r="F17" s="28">
+      <c r="F17" s="29">
         <v>-649000000</v>
       </c>
-      <c r="G17" s="28">
+      <c r="G17" s="29">
         <v>-2462000000</v>
       </c>
-      <c r="H17" s="28">
+      <c r="H17" s="29">
         <v>-2797000000</v>
       </c>
-      <c r="I17" s="28">
+      <c r="I17" s="29">
         <v>-5071000000</v>
       </c>
-      <c r="J17" s="28">
+      <c r="J17" s="29">
         <v>-4820000000</v>
       </c>
-      <c r="K17" s="28">
+      <c r="K17" s="29">
         <v>-4550000000</v>
       </c>
     </row>
     <row r="18" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A18" s="4" t="s">
+      <c r="A18" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="27">
-[...26 lines deleted...]
-      <c r="K18" s="28">
+      <c r="B18" s="28">
+        <v>0</v>
+      </c>
+      <c r="C18" s="28">
+        <v>0</v>
+      </c>
+      <c r="D18" s="29">
+        <v>0</v>
+      </c>
+      <c r="E18" s="29">
+        <v>0</v>
+      </c>
+      <c r="F18" s="29">
+        <v>0</v>
+      </c>
+      <c r="G18" s="29">
+        <v>0</v>
+      </c>
+      <c r="H18" s="29">
+        <v>0</v>
+      </c>
+      <c r="I18" s="29">
+        <v>0</v>
+      </c>
+      <c r="J18" s="29">
+        <v>0</v>
+      </c>
+      <c r="K18" s="29">
         <v>335000000</v>
       </c>
-      <c r="L18" s="40"/>
-[...3 lines deleted...]
-      <c r="P18" s="41"/>
+      <c r="L18" s="24"/>
+      <c r="M18" s="25"/>
+      <c r="N18" s="25"/>
+      <c r="O18" s="25"/>
+      <c r="P18" s="25"/>
     </row>
     <row r="19" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A19" s="4" t="s">
+      <c r="A19" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="27">
-[...2 lines deleted...]
-      <c r="C19" s="27">
+      <c r="B19" s="28">
+        <v>0</v>
+      </c>
+      <c r="C19" s="28">
         <v>40000000</v>
       </c>
-      <c r="D19" s="28">
+      <c r="D19" s="29">
         <v>9000000</v>
       </c>
-      <c r="E19" s="28">
+      <c r="E19" s="29">
         <v>30000000</v>
       </c>
-      <c r="F19" s="28">
+      <c r="F19" s="29">
         <v>4000000</v>
       </c>
-      <c r="G19" s="28">
+      <c r="G19" s="29">
         <v>75000000</v>
       </c>
-      <c r="H19" s="28">
+      <c r="H19" s="29">
         <v>3000000</v>
       </c>
-      <c r="I19" s="28">
+      <c r="I19" s="29">
         <v>3000000</v>
       </c>
-      <c r="J19" s="28">
+      <c r="J19" s="29">
         <v>195000000</v>
       </c>
-      <c r="K19" s="28">
+      <c r="K19" s="29">
         <v>1000000</v>
       </c>
     </row>
     <row r="20" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A20" s="4" t="s">
+      <c r="A20" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B20" s="27">
+      <c r="B20" s="28">
         <v>-1646000000</v>
       </c>
-      <c r="C20" s="27">
+      <c r="C20" s="28">
         <v>-2104000000</v>
       </c>
-      <c r="D20" s="28">
+      <c r="D20" s="29">
         <v>-2555000000</v>
       </c>
-      <c r="E20" s="28">
+      <c r="E20" s="29">
         <v>-3008000000</v>
       </c>
-      <c r="F20" s="28">
+      <c r="F20" s="29">
         <v>-3426000000</v>
       </c>
-      <c r="G20" s="28">
+      <c r="G20" s="29">
         <v>-3886000000</v>
       </c>
-      <c r="H20" s="28">
+      <c r="H20" s="29">
         <v>-4297000000</v>
       </c>
-      <c r="I20" s="28">
+      <c r="I20" s="29">
         <v>-4557000000</v>
       </c>
-      <c r="J20" s="28">
+      <c r="J20" s="29">
         <v>-4795000000</v>
       </c>
-      <c r="K20" s="28">
+      <c r="K20" s="29">
         <v>-4999000000</v>
       </c>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A21" s="4" t="s">
+      <c r="A21" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B21" s="27">
+      <c r="B21" s="28">
         <v>-501000000</v>
       </c>
-      <c r="C21" s="27">
+      <c r="C21" s="28">
         <v>474000000</v>
       </c>
-      <c r="D21" s="28">
+      <c r="D21" s="29">
         <v>1000000000</v>
       </c>
-      <c r="E21" s="28">
+      <c r="E21" s="29">
         <v>741000000</v>
       </c>
-      <c r="F21" s="28">
+      <c r="F21" s="29">
         <v>998000000</v>
       </c>
-      <c r="G21" s="28">
+      <c r="G21" s="29">
         <v>945000000</v>
       </c>
-      <c r="H21" s="28">
+      <c r="H21" s="29">
         <v>994000000</v>
       </c>
-      <c r="I21" s="28">
+      <c r="I21" s="29">
         <v>2500000000</v>
       </c>
-      <c r="J21" s="28">
+      <c r="J21" s="29">
         <v>2380000000</v>
       </c>
-      <c r="K21" s="28">
+      <c r="K21" s="29">
         <v>449000000</v>
       </c>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A22" s="4" t="s">
+      <c r="A22" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="27">
+      <c r="B22" s="28">
         <v>-1660000000</v>
       </c>
-      <c r="C22" s="27">
+      <c r="C22" s="28">
         <v>-2073000000</v>
       </c>
-      <c r="D22" s="28">
+      <c r="D22" s="29">
         <v>-4727000000</v>
       </c>
-      <c r="E22" s="28">
+      <c r="E22" s="29">
         <v>-2421000000</v>
       </c>
-      <c r="F22" s="28">
+      <c r="F22" s="29">
         <v>-2083000000</v>
       </c>
-      <c r="G22" s="28">
+      <c r="G22" s="29">
         <v>-150000000</v>
       </c>
-      <c r="H22" s="28">
+      <c r="H22" s="29">
         <v>-3374000000</v>
       </c>
-      <c r="I22" s="28">
+      <c r="I22" s="29">
         <v>-30000000</v>
       </c>
-      <c r="J22" s="28">
+      <c r="J22" s="29">
         <v>-412000000</v>
       </c>
-      <c r="K22" s="28">
+      <c r="K22" s="29">
         <v>-1077000000</v>
       </c>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A23" s="4" t="s">
+      <c r="A23" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="27">
+      <c r="B23" s="28">
         <v>-113000000</v>
       </c>
-      <c r="C23" s="27">
+      <c r="C23" s="28">
         <v>-460000000</v>
       </c>
-      <c r="D23" s="28">
+      <c r="D23" s="29">
         <v>1067000000</v>
       </c>
-      <c r="E23" s="28">
+      <c r="E23" s="29">
         <v>-1135000000</v>
       </c>
-      <c r="F23" s="28">
+      <c r="F23" s="29">
         <v>-241000000</v>
       </c>
-      <c r="G23" s="28">
+      <c r="G23" s="29">
         <v>-1646000000</v>
       </c>
-      <c r="H23" s="28">
+      <c r="H23" s="29">
         <v>-826000000</v>
       </c>
-      <c r="I23" s="28">
+      <c r="I23" s="29">
         <v>682000000</v>
       </c>
-      <c r="J23" s="28">
+      <c r="J23" s="29">
         <v>1471000000</v>
       </c>
-      <c r="K23" s="28">
+      <c r="K23" s="29">
         <v>2784000000</v>
       </c>
     </row>
     <row r="24" spans="1:16" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="4" t="s">
+      <c r="A24" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B24" s="27">
-[...26 lines deleted...]
-      <c r="K24" s="28">
+      <c r="B24" s="28">
+        <v>0</v>
+      </c>
+      <c r="C24" s="28">
+        <v>0</v>
+      </c>
+      <c r="D24" s="29">
+        <v>0</v>
+      </c>
+      <c r="E24" s="29">
+        <v>0</v>
+      </c>
+      <c r="F24" s="29">
+        <v>0</v>
+      </c>
+      <c r="G24" s="29">
+        <v>0</v>
+      </c>
+      <c r="H24" s="29">
+        <v>0</v>
+      </c>
+      <c r="I24" s="29">
+        <v>0</v>
+      </c>
+      <c r="J24" s="29">
+        <v>0</v>
+      </c>
+      <c r="K24" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B25" s="29">
+      <c r="B25" s="30">
         <v>-9000000</v>
       </c>
-      <c r="C25" s="29">
+      <c r="C25" s="30">
         <v>-43000000</v>
       </c>
-      <c r="D25" s="30">
+      <c r="D25" s="31">
         <v>-70000000</v>
       </c>
-      <c r="E25" s="30">
+      <c r="E25" s="31">
         <v>-10000000</v>
       </c>
-      <c r="F25" s="30">
+      <c r="F25" s="31">
         <v>-72000000</v>
       </c>
-      <c r="G25" s="30">
+      <c r="G25" s="31">
         <v>-108000000</v>
       </c>
-      <c r="H25" s="30">
+      <c r="H25" s="31">
         <v>-4000000</v>
       </c>
-      <c r="I25" s="30">
+      <c r="I25" s="31">
         <v>-33000000</v>
       </c>
-      <c r="J25" s="30">
+      <c r="J25" s="31">
         <v>-101000000</v>
       </c>
-      <c r="K25" s="30">
+      <c r="K25" s="31">
         <v>-71000000</v>
       </c>
     </row>
     <row r="26" spans="1:16" hidden="1" x14ac:dyDescent="0.2">
       <c r="A26" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B26" s="31">
-[...26 lines deleted...]
-      <c r="K26" s="32">
+      <c r="B26" s="32">
+        <v>0</v>
+      </c>
+      <c r="C26" s="32">
+        <v>0</v>
+      </c>
+      <c r="D26" s="33">
+        <v>0</v>
+      </c>
+      <c r="E26" s="33">
+        <v>0</v>
+      </c>
+      <c r="F26" s="33">
+        <v>0</v>
+      </c>
+      <c r="G26" s="33">
+        <v>0</v>
+      </c>
+      <c r="H26" s="33">
+        <v>0</v>
+      </c>
+      <c r="I26" s="33">
+        <v>0</v>
+      </c>
+      <c r="J26" s="33">
+        <v>0</v>
+      </c>
+      <c r="K26" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A27" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B27" s="31">
+      <c r="B27" s="32">
         <v>154000000</v>
       </c>
-      <c r="C27" s="31">
+      <c r="C27" s="32">
         <v>502000000</v>
       </c>
-      <c r="D27" s="32">
+      <c r="D27" s="33">
         <v>782000000</v>
       </c>
-      <c r="E27" s="32">
+      <c r="E27" s="33">
         <v>-1000000</v>
       </c>
-      <c r="F27" s="32">
+      <c r="F27" s="33">
         <v>670000000</v>
       </c>
-      <c r="G27" s="32">
+      <c r="G27" s="33">
         <v>1524000000</v>
       </c>
-      <c r="H27" s="32">
+      <c r="H27" s="33">
         <v>-1581000000</v>
       </c>
-      <c r="I27" s="32">
+      <c r="I27" s="33">
         <v>-86000000</v>
       </c>
-      <c r="J27" s="32">
+      <c r="J27" s="33">
         <v>236000000</v>
       </c>
-      <c r="K27" s="32">
+      <c r="K27" s="33">
         <v>25000000</v>
       </c>
     </row>
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A28" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B28" s="33">
+      <c r="B28" s="34">
         <v>1000000000</v>
       </c>
-      <c r="C28" s="33">
+      <c r="C28" s="34">
         <v>1154000000</v>
       </c>
-      <c r="D28" s="34">
+      <c r="D28" s="35">
         <v>1656000000</v>
       </c>
-      <c r="E28" s="34">
+      <c r="E28" s="35">
         <v>2438000000</v>
       </c>
-      <c r="F28" s="34">
+      <c r="F28" s="35">
         <v>2437000000</v>
       </c>
-      <c r="G28" s="34">
+      <c r="G28" s="35">
         <v>3107000000</v>
       </c>
-      <c r="H28" s="34">
+      <c r="H28" s="35">
         <v>4631000000</v>
       </c>
-      <c r="I28" s="34">
+      <c r="I28" s="35">
         <v>3050000000</v>
       </c>
-      <c r="J28" s="34">
+      <c r="J28" s="35">
         <v>2964000000</v>
       </c>
-      <c r="K28" s="34">
+      <c r="K28" s="35">
         <v>3200000000</v>
       </c>
     </row>
     <row r="29" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A29" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="B29" s="29">
+      <c r="B29" s="30">
         <v>1154000000</v>
       </c>
-      <c r="C29" s="29">
+      <c r="C29" s="30">
         <v>1656000000</v>
       </c>
-      <c r="D29" s="30">
+      <c r="D29" s="31">
         <v>2438000000</v>
       </c>
-      <c r="E29" s="30">
+      <c r="E29" s="31">
         <v>2437000000</v>
       </c>
-      <c r="F29" s="30">
+      <c r="F29" s="31">
         <v>3107000000</v>
       </c>
-      <c r="G29" s="30">
+      <c r="G29" s="31">
         <v>4631000000</v>
       </c>
-      <c r="H29" s="30">
+      <c r="H29" s="31">
         <v>3050000000</v>
       </c>
-      <c r="I29" s="30">
+      <c r="I29" s="31">
         <v>2964000000</v>
       </c>
-      <c r="J29" s="30">
+      <c r="J29" s="31">
         <v>3200000000</v>
       </c>
-      <c r="K29" s="30">
+      <c r="K29" s="31">
         <v>3225000000</v>
       </c>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A30" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B30" s="31">
+      <c r="B30" s="32">
         <v>2336000000</v>
       </c>
-      <c r="C30" s="31">
+      <c r="C30" s="32">
         <v>2813000000</v>
       </c>
-      <c r="D30" s="32">
+      <c r="D30" s="33">
         <v>1795000000</v>
       </c>
-      <c r="E30" s="32">
+      <c r="E30" s="33">
         <v>2950000000</v>
       </c>
-      <c r="F30" s="32">
+      <c r="F30" s="33">
         <v>3461000000</v>
       </c>
-      <c r="G30" s="32">
+      <c r="G30" s="33">
         <v>5108000000</v>
       </c>
-      <c r="H30" s="32">
+      <c r="H30" s="33">
         <v>6017000000</v>
       </c>
-      <c r="I30" s="32">
+      <c r="I30" s="33">
         <v>5611000000</v>
       </c>
-      <c r="J30" s="32">
+      <c r="J30" s="33">
         <v>4380000000</v>
       </c>
-      <c r="K30" s="32">
+      <c r="K30" s="33">
         <v>1656000000</v>
       </c>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A31" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="B31" s="35">
+      <c r="B31" s="36">
         <v>3490000000</v>
       </c>
-      <c r="C31" s="35">
+      <c r="C31" s="36">
         <v>4469000000</v>
       </c>
-      <c r="D31" s="36">
+      <c r="D31" s="37">
         <v>4233000000</v>
       </c>
-      <c r="E31" s="36">
+      <c r="E31" s="37">
         <v>5387000000</v>
       </c>
-      <c r="F31" s="36">
+      <c r="F31" s="37">
         <v>6568000000</v>
       </c>
-      <c r="G31" s="36">
+      <c r="G31" s="37">
         <v>9739000000</v>
       </c>
-      <c r="H31" s="36">
+      <c r="H31" s="37">
         <v>9067000000</v>
       </c>
-      <c r="I31" s="36">
+      <c r="I31" s="37">
         <v>8575000000</v>
       </c>
-      <c r="J31" s="36">
+      <c r="J31" s="37">
         <v>7580000000</v>
       </c>
-      <c r="K31" s="36">
+      <c r="K31" s="37">
         <v>4881000000</v>
       </c>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A32" s="5"/>
-      <c r="B32" s="5"/>
-[...1 lines deleted...]
-      <c r="D32" s="5"/>
+      <c r="B32" s="13"/>
+      <c r="C32" s="13"/>
+      <c r="D32" s="13"/>
       <c r="E32" s="14"/>
       <c r="F32" s="14"/>
       <c r="G32" s="14"/>
-      <c r="H32" s="5"/>
-[...2 lines deleted...]
-      <c r="K32" s="5"/>
+      <c r="H32" s="13"/>
+      <c r="I32" s="14"/>
+      <c r="J32" s="14"/>
+      <c r="K32" s="13"/>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A33" s="9" t="s">
+      <c r="A33" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="B33" s="16"/>
-[...8 lines deleted...]
-      <c r="K33" s="4"/>
+      <c r="B33" s="15"/>
+      <c r="C33" s="15"/>
+      <c r="D33" s="15"/>
+      <c r="E33" s="15"/>
+      <c r="F33" s="15"/>
+      <c r="G33" s="15"/>
+      <c r="H33" s="15"/>
+      <c r="I33" s="15"/>
+      <c r="J33" s="15"/>
+      <c r="K33" s="15"/>
     </row>
     <row r="34" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A34" s="4" t="s">
+      <c r="A34" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="B34" s="27">
-[...23 lines deleted...]
-      <c r="J34" s="37">
+      <c r="B34" s="28">
+        <v>0</v>
+      </c>
+      <c r="C34" s="28">
+        <v>0</v>
+      </c>
+      <c r="D34" s="28">
+        <v>0</v>
+      </c>
+      <c r="E34" s="28">
+        <v>0</v>
+      </c>
+      <c r="F34" s="28">
+        <v>0</v>
+      </c>
+      <c r="G34" s="28">
+        <v>0</v>
+      </c>
+      <c r="H34" s="28">
+        <v>0</v>
+      </c>
+      <c r="I34" s="28">
+        <v>0</v>
+      </c>
+      <c r="J34" s="38">
         <v>588000000</v>
       </c>
-      <c r="K34" s="37">
+      <c r="K34" s="38">
         <v>335000000</v>
       </c>
     </row>
     <row r="35" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="B35" s="29">
-[...26 lines deleted...]
-      <c r="K35" s="30">
+      <c r="B35" s="30">
+        <v>0</v>
+      </c>
+      <c r="C35" s="30">
+        <v>0</v>
+      </c>
+      <c r="D35" s="31">
+        <v>0</v>
+      </c>
+      <c r="E35" s="31">
+        <v>0</v>
+      </c>
+      <c r="F35" s="31">
+        <v>0</v>
+      </c>
+      <c r="G35" s="31">
+        <v>0</v>
+      </c>
+      <c r="H35" s="31">
+        <v>0</v>
+      </c>
+      <c r="I35" s="31">
+        <v>0</v>
+      </c>
+      <c r="J35" s="31">
+        <v>0</v>
+      </c>
+      <c r="K35" s="31">
         <v>335000000</v>
       </c>
     </row>
     <row r="36" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A36" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B36" s="33">
-[...23 lines deleted...]
-      <c r="J36" s="25">
+      <c r="B36" s="34">
+        <v>0</v>
+      </c>
+      <c r="C36" s="34">
+        <v>0</v>
+      </c>
+      <c r="D36" s="34">
+        <v>0</v>
+      </c>
+      <c r="E36" s="34">
+        <v>0</v>
+      </c>
+      <c r="F36" s="34">
+        <v>0</v>
+      </c>
+      <c r="G36" s="34">
+        <v>0</v>
+      </c>
+      <c r="H36" s="34">
+        <v>0</v>
+      </c>
+      <c r="I36" s="34">
+        <v>0</v>
+      </c>
+      <c r="J36" s="26">
         <v>588000000</v>
       </c>
-      <c r="K36" s="25">
+      <c r="K36" s="26">
         <v>670000000</v>
       </c>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A37" s="4"/>
-[...4 lines deleted...]
-      <c r="K37" s="4"/>
+      <c r="A37" s="2"/>
+      <c r="B37" s="2"/>
+      <c r="C37" s="2"/>
+      <c r="D37" s="2"/>
+      <c r="H37" s="2"/>
+      <c r="K37" s="2"/>
     </row>
     <row r="38" spans="1:11" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A38" s="10" t="s">
+      <c r="A38" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="4"/>
-[...3 lines deleted...]
-      <c r="K38" s="4"/>
+      <c r="B38" s="2"/>
+      <c r="C38" s="2"/>
+      <c r="D38" s="2"/>
+      <c r="H38" s="2"/>
+      <c r="K38" s="2"/>
     </row>
     <row r="39" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="K39" s="4"/>
+      <c r="K39" s="2"/>
     </row>
     <row r="40" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="K40" s="4"/>
+      <c r="K40" s="2"/>
     </row>
     <row r="41" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="K41" s="4"/>
+      <c r="K41" s="2"/>
     </row>
     <row r="42" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="K42" s="4"/>
+      <c r="K42" s="2"/>
     </row>
     <row r="43" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="K43" s="4"/>
+      <c r="K43" s="2"/>
     </row>
     <row r="44" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="K44" s="4"/>
-[...32 lines deleted...]
-      <c r="K55" s="1"/>
+      <c r="K44" s="2"/>
     </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="L18:P18"/>
+  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:AY38"/>
+  <dimension ref="A1:AZ38"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="AG7" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B7" sqref="B7"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="AJ7" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="O15" sqref="O15"/>
+      <selection pane="topRight" activeCell="O15" sqref="O15"/>
+      <selection pane="bottomLeft" activeCell="O15" sqref="O15"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="66.42578125" style="41" customWidth="1"/>
-    <col min="2" max="49" width="9.42578125" customWidth="1"/>
+    <col min="1" max="1" width="66.42578125" customWidth="1"/>
+    <col min="2" max="50" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49" x14ac:dyDescent="0.2">
-[...50 lines deleted...]
-      <c r="A3" s="3" t="s">
+    <row r="1" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="A1" s="10"/>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="AR1" s="2"/>
+      <c r="AS1" s="2"/>
+      <c r="AT1" s="2"/>
+      <c r="AU1" s="2"/>
+      <c r="AV1" s="2"/>
+      <c r="AW1" s="2"/>
+      <c r="AX1" s="2"/>
+    </row>
+    <row r="2" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="A2" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="AR2" s="2"/>
+      <c r="AS2" s="2"/>
+      <c r="AT2" s="2"/>
+      <c r="AU2" s="2"/>
+      <c r="AV2" s="2"/>
+      <c r="AW2" s="2"/>
+      <c r="AX2" s="2"/>
+    </row>
+    <row r="3" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="4"/>
-[...22 lines deleted...]
-      <c r="A4" s="4" t="s">
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2"/>
+      <c r="O3" s="2"/>
+      <c r="AR3" s="2"/>
+      <c r="AS3" s="2"/>
+      <c r="AT3" s="2"/>
+      <c r="AU3" s="2"/>
+      <c r="AV3" s="2"/>
+      <c r="AW3" s="2"/>
+      <c r="AX3" s="2"/>
+    </row>
+    <row r="4" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="4"/>
-[...45 lines deleted...]
-    <row r="6" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+      <c r="O4" s="2"/>
+      <c r="AR4" s="2"/>
+      <c r="AS4" s="2"/>
+      <c r="AT4" s="2"/>
+      <c r="AU4" s="2"/>
+      <c r="AV4" s="2"/>
+      <c r="AW4" s="2"/>
+      <c r="AX4" s="2"/>
+    </row>
+    <row r="5" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="A5" s="2"/>
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+      <c r="D5" s="2"/>
+      <c r="E5" s="2"/>
+      <c r="F5" s="2"/>
+      <c r="G5" s="2"/>
+      <c r="H5" s="2"/>
+      <c r="I5" s="2"/>
+      <c r="J5" s="2"/>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2"/>
+      <c r="M5" s="2"/>
+      <c r="N5" s="2"/>
+      <c r="O5" s="2"/>
+      <c r="AR5" s="2"/>
+      <c r="AS5" s="2"/>
+      <c r="AT5" s="2"/>
+      <c r="AU5" s="2"/>
+      <c r="AV5" s="2"/>
+      <c r="AW5" s="2"/>
+      <c r="AX5" s="2"/>
+    </row>
+    <row r="6" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A6" s="12"/>
-      <c r="B6" s="17" t="s">
+      <c r="B6" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="C6" s="17" t="s">
+      <c r="C6" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="D6" s="17" t="s">
+      <c r="D6" s="16" t="s">
         <v>34</v>
       </c>
-      <c r="E6" s="17" t="s">
+      <c r="E6" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="F6" s="17" t="s">
+      <c r="F6" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="G6" s="17" t="s">
+      <c r="G6" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="H6" s="17" t="s">
+      <c r="H6" s="16" t="s">
         <v>38</v>
       </c>
-      <c r="I6" s="17" t="s">
+      <c r="I6" s="16" t="s">
         <v>39</v>
       </c>
-      <c r="J6" s="17" t="s">
+      <c r="J6" s="16" t="s">
         <v>40</v>
       </c>
-      <c r="K6" s="17" t="s">
+      <c r="K6" s="16" t="s">
         <v>41</v>
       </c>
-      <c r="L6" s="17" t="s">
+      <c r="L6" s="16" t="s">
         <v>42</v>
       </c>
-      <c r="M6" s="17" t="s">
+      <c r="M6" s="16" t="s">
         <v>43</v>
       </c>
-      <c r="N6" s="17" t="s">
+      <c r="N6" s="16" t="s">
         <v>44</v>
       </c>
-      <c r="O6" s="17" t="s">
+      <c r="O6" s="16" t="s">
         <v>45</v>
       </c>
-      <c r="P6" s="18" t="s">
+      <c r="P6" s="17" t="s">
         <v>46</v>
       </c>
-      <c r="Q6" s="18" t="s">
+      <c r="Q6" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="R6" s="18" t="s">
+      <c r="R6" s="17" t="s">
         <v>48</v>
       </c>
-      <c r="S6" s="18" t="s">
+      <c r="S6" s="17" t="s">
         <v>49</v>
       </c>
-      <c r="T6" s="18" t="s">
+      <c r="T6" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="U6" s="18" t="s">
+      <c r="U6" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="V6" s="18" t="s">
+      <c r="V6" s="17" t="s">
         <v>52</v>
       </c>
-      <c r="W6" s="18" t="s">
+      <c r="W6" s="17" t="s">
         <v>53</v>
       </c>
-      <c r="X6" s="18" t="s">
+      <c r="X6" s="17" t="s">
         <v>54</v>
       </c>
-      <c r="Y6" s="18" t="s">
+      <c r="Y6" s="17" t="s">
         <v>55</v>
       </c>
-      <c r="Z6" s="18" t="s">
+      <c r="Z6" s="17" t="s">
         <v>56</v>
       </c>
-      <c r="AA6" s="18" t="s">
+      <c r="AA6" s="17" t="s">
         <v>57</v>
       </c>
-      <c r="AB6" s="18" t="s">
+      <c r="AB6" s="17" t="s">
         <v>58</v>
       </c>
-      <c r="AC6" s="18" t="s">
+      <c r="AC6" s="17" t="s">
         <v>59</v>
       </c>
-      <c r="AD6" s="18" t="s">
+      <c r="AD6" s="17" t="s">
         <v>60</v>
       </c>
-      <c r="AE6" s="18" t="s">
+      <c r="AE6" s="17" t="s">
         <v>61</v>
       </c>
-      <c r="AF6" s="18" t="s">
+      <c r="AF6" s="17" t="s">
         <v>62</v>
       </c>
-      <c r="AG6" s="18" t="s">
+      <c r="AG6" s="17" t="s">
         <v>63</v>
       </c>
-      <c r="AH6" s="18" t="s">
+      <c r="AH6" s="17" t="s">
         <v>64</v>
       </c>
-      <c r="AI6" s="18" t="s">
+      <c r="AI6" s="17" t="s">
         <v>65</v>
       </c>
-      <c r="AJ6" s="18" t="s">
+      <c r="AJ6" s="17" t="s">
         <v>66</v>
       </c>
-      <c r="AK6" s="18" t="s">
+      <c r="AK6" s="17" t="s">
         <v>67</v>
       </c>
-      <c r="AL6" s="18" t="s">
+      <c r="AL6" s="17" t="s">
         <v>68</v>
       </c>
-      <c r="AM6" s="18" t="s">
+      <c r="AM6" s="17" t="s">
         <v>69</v>
       </c>
-      <c r="AN6" s="18" t="s">
+      <c r="AN6" s="17" t="s">
         <v>70</v>
       </c>
-      <c r="AO6" s="18" t="s">
+      <c r="AO6" s="17" t="s">
         <v>71</v>
       </c>
-      <c r="AP6" s="18" t="s">
+      <c r="AP6" s="17" t="s">
         <v>72</v>
       </c>
-      <c r="AQ6" s="20"/>
-[...7 lines deleted...]
-    <row r="7" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="AQ6" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="AR6" s="19"/>
+      <c r="AS6" s="19"/>
+      <c r="AT6" s="19"/>
+      <c r="AU6" s="19"/>
+      <c r="AV6" s="19"/>
+      <c r="AW6" s="19"/>
+      <c r="AX6" s="19"/>
+    </row>
+    <row r="7" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="25">
+      <c r="B7" s="26">
         <v>711000000</v>
       </c>
-      <c r="C7" s="25">
+      <c r="C7" s="26">
         <v>819000000</v>
       </c>
-      <c r="D7" s="25">
+      <c r="D7" s="26">
         <v>1018000000</v>
       </c>
-      <c r="E7" s="25">
+      <c r="E7" s="26">
         <v>1047000000</v>
       </c>
-      <c r="F7" s="25">
+      <c r="F7" s="26">
         <v>997000000</v>
       </c>
-      <c r="G7" s="25">
+      <c r="G7" s="26">
         <v>1056000000</v>
       </c>
-      <c r="H7" s="25">
+      <c r="H7" s="26">
         <v>1285000000</v>
       </c>
-      <c r="I7" s="25">
+      <c r="I7" s="26">
         <v>344000000</v>
       </c>
-      <c r="J7" s="25">
+      <c r="J7" s="26">
         <v>1366000000</v>
       </c>
-      <c r="K7" s="25">
+      <c r="K7" s="26">
         <v>1405000000</v>
       </c>
-      <c r="L7" s="25">
+      <c r="L7" s="26">
         <v>1570000000</v>
       </c>
-      <c r="M7" s="25">
+      <c r="M7" s="26">
         <v>1239000000</v>
       </c>
-      <c r="N7" s="25">
+      <c r="N7" s="26">
         <v>1217000000</v>
       </c>
-      <c r="O7" s="25">
+      <c r="O7" s="26">
         <v>1305000000</v>
       </c>
-      <c r="P7" s="26">
+      <c r="P7" s="27">
         <v>1425000000</v>
       </c>
-      <c r="Q7" s="26">
+      <c r="Q7" s="27">
         <v>1070000000</v>
       </c>
-      <c r="R7" s="26">
+      <c r="R7" s="27">
         <v>1174000000</v>
       </c>
-      <c r="S7" s="26">
+      <c r="S7" s="27">
         <v>1380000000</v>
       </c>
-      <c r="T7" s="26">
+      <c r="T7" s="27">
         <v>1353000000</v>
       </c>
-      <c r="U7" s="26">
+      <c r="U7" s="27">
         <v>1688000000</v>
       </c>
-      <c r="V7" s="26">
+      <c r="V7" s="27">
         <v>1753000000</v>
       </c>
-      <c r="W7" s="26">
+      <c r="W7" s="27">
         <v>1931000000</v>
       </c>
-      <c r="X7" s="26">
+      <c r="X7" s="27">
         <v>1947000000</v>
       </c>
-      <c r="Y7" s="26">
+      <c r="Y7" s="27">
         <v>2138000000</v>
       </c>
-      <c r="Z7" s="26">
+      <c r="Z7" s="27">
         <v>2201000000</v>
       </c>
-      <c r="AA7" s="26">
+      <c r="AA7" s="27">
         <v>2291000000</v>
       </c>
-      <c r="AB7" s="26">
+      <c r="AB7" s="27">
         <v>2295000000</v>
       </c>
-      <c r="AC7" s="26">
+      <c r="AC7" s="27">
         <v>1962000000</v>
       </c>
-      <c r="AD7" s="26">
+      <c r="AD7" s="27">
         <v>1708000000</v>
       </c>
-      <c r="AE7" s="26">
+      <c r="AE7" s="27">
         <v>1722000000</v>
       </c>
-      <c r="AF7" s="26">
+      <c r="AF7" s="27">
         <v>1709000000</v>
       </c>
-      <c r="AG7" s="26">
+      <c r="AG7" s="27">
         <v>1371000000</v>
       </c>
-      <c r="AH7" s="26">
+      <c r="AH7" s="27">
         <v>1105000000</v>
       </c>
-      <c r="AI7" s="26">
+      <c r="AI7" s="27">
         <v>1127000000</v>
       </c>
-      <c r="AJ7" s="26">
+      <c r="AJ7" s="27">
         <v>1362000000</v>
       </c>
-      <c r="AK7" s="26">
+      <c r="AK7" s="27">
         <v>1205000000</v>
       </c>
-      <c r="AL7" s="26">
+      <c r="AL7" s="27">
         <v>1179000000</v>
       </c>
-      <c r="AM7" s="26">
+      <c r="AM7" s="27">
         <v>1295000000</v>
       </c>
-      <c r="AN7" s="26">
+      <c r="AN7" s="27">
         <v>1364000000</v>
       </c>
-      <c r="AO7" s="26">
+      <c r="AO7" s="27">
         <v>1163000000</v>
       </c>
-      <c r="AP7" s="26">
+      <c r="AP7" s="27">
         <v>1545000000</v>
       </c>
-      <c r="AQ7" s="16"/>
-[...8 lines deleted...]
-      <c r="A8" s="4" t="s">
+      <c r="AQ7" s="27">
+        <v>1980000000</v>
+      </c>
+      <c r="AR7" s="15"/>
+      <c r="AS7" s="15"/>
+      <c r="AT7" s="15"/>
+      <c r="AU7" s="15"/>
+      <c r="AV7" s="15"/>
+      <c r="AW7" s="15"/>
+      <c r="AX7" s="15"/>
+    </row>
+    <row r="8" spans="1:50" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="27">
-[...131 lines deleted...]
-      <c r="A9" s="4" t="s">
+      <c r="B8" s="28">
+        <v>0</v>
+      </c>
+      <c r="C8" s="28">
+        <v>0</v>
+      </c>
+      <c r="D8" s="28">
+        <v>0</v>
+      </c>
+      <c r="E8" s="28">
+        <v>0</v>
+      </c>
+      <c r="F8" s="28">
+        <v>0</v>
+      </c>
+      <c r="G8" s="28">
+        <v>0</v>
+      </c>
+      <c r="H8" s="28">
+        <v>0</v>
+      </c>
+      <c r="I8" s="28">
+        <v>0</v>
+      </c>
+      <c r="J8" s="28">
+        <v>0</v>
+      </c>
+      <c r="K8" s="28">
+        <v>0</v>
+      </c>
+      <c r="L8" s="28">
+        <v>0</v>
+      </c>
+      <c r="M8" s="28">
+        <v>0</v>
+      </c>
+      <c r="N8" s="28">
+        <v>0</v>
+      </c>
+      <c r="O8" s="28">
+        <v>0</v>
+      </c>
+      <c r="P8" s="29">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="29">
+        <v>0</v>
+      </c>
+      <c r="R8" s="29">
+        <v>0</v>
+      </c>
+      <c r="S8" s="29">
+        <v>0</v>
+      </c>
+      <c r="T8" s="29">
+        <v>0</v>
+      </c>
+      <c r="U8" s="29">
+        <v>0</v>
+      </c>
+      <c r="V8" s="29">
+        <v>0</v>
+      </c>
+      <c r="W8" s="29">
+        <v>0</v>
+      </c>
+      <c r="X8" s="29">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="29">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="29">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="29">
+        <v>0</v>
+      </c>
+      <c r="AB8" s="29">
+        <v>0</v>
+      </c>
+      <c r="AC8" s="29">
+        <v>0</v>
+      </c>
+      <c r="AD8" s="29">
+        <v>0</v>
+      </c>
+      <c r="AE8" s="29">
+        <v>0</v>
+      </c>
+      <c r="AF8" s="29">
+        <v>0</v>
+      </c>
+      <c r="AG8" s="29">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="29">
+        <v>0</v>
+      </c>
+      <c r="AI8" s="29">
+        <v>0</v>
+      </c>
+      <c r="AJ8" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK8" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL8" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM8" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN8" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO8" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP8" s="29">
+        <v>0</v>
+      </c>
+      <c r="AQ8" s="29">
+        <v>0</v>
+      </c>
+      <c r="AR8" s="15"/>
+      <c r="AS8" s="15"/>
+      <c r="AT8" s="15"/>
+      <c r="AU8" s="15"/>
+      <c r="AV8" s="15"/>
+      <c r="AW8" s="15"/>
+      <c r="AX8" s="15"/>
+    </row>
+    <row r="9" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="A9" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="27">
+      <c r="B9" s="28">
         <v>161000000</v>
       </c>
-      <c r="C9" s="27">
+      <c r="C9" s="28">
         <v>155000000</v>
       </c>
-      <c r="D9" s="27">
+      <c r="D9" s="28">
         <v>150000000</v>
       </c>
-      <c r="E9" s="27">
+      <c r="E9" s="28">
         <v>139000000</v>
       </c>
-      <c r="F9" s="27">
+      <c r="F9" s="28">
         <v>139000000</v>
       </c>
-      <c r="G9" s="27">
+      <c r="G9" s="28">
         <v>134000000</v>
       </c>
-      <c r="H9" s="27">
+      <c r="H9" s="28">
         <v>133000000</v>
       </c>
-      <c r="I9" s="27">
+      <c r="I9" s="28">
         <v>133000000</v>
       </c>
-      <c r="J9" s="27">
+      <c r="J9" s="28">
         <v>137000000</v>
       </c>
-      <c r="K9" s="27">
+      <c r="K9" s="28">
         <v>144000000</v>
       </c>
-      <c r="L9" s="27">
+      <c r="L9" s="28">
         <v>151000000</v>
       </c>
-      <c r="M9" s="27">
+      <c r="M9" s="28">
         <v>158000000</v>
       </c>
-      <c r="N9" s="27">
+      <c r="N9" s="28">
         <v>166000000</v>
       </c>
-      <c r="O9" s="27">
+      <c r="O9" s="28">
         <v>173000000</v>
       </c>
-      <c r="P9" s="28">
+      <c r="P9" s="29">
         <v>183000000</v>
       </c>
-      <c r="Q9" s="28">
+      <c r="Q9" s="29">
         <v>186000000</v>
       </c>
-      <c r="R9" s="28">
+      <c r="R9" s="29">
         <v>186000000</v>
       </c>
-      <c r="S9" s="28">
+      <c r="S9" s="29">
         <v>184000000</v>
       </c>
-      <c r="T9" s="28">
+      <c r="T9" s="29">
         <v>183000000</v>
       </c>
-      <c r="U9" s="28">
+      <c r="U9" s="29">
         <v>180000000</v>
       </c>
-      <c r="V9" s="28">
+      <c r="V9" s="29">
         <v>179000000</v>
       </c>
-      <c r="W9" s="28">
+      <c r="W9" s="29">
         <v>184000000</v>
       </c>
-      <c r="X9" s="28">
+      <c r="X9" s="29">
         <v>192000000</v>
       </c>
-      <c r="Y9" s="28">
+      <c r="Y9" s="29">
         <v>200000000</v>
       </c>
-      <c r="Z9" s="28">
+      <c r="Z9" s="29">
         <v>200000000</v>
       </c>
-      <c r="AA9" s="28">
+      <c r="AA9" s="29">
         <v>227000000</v>
       </c>
-      <c r="AB9" s="28">
+      <c r="AB9" s="29">
         <v>249000000</v>
       </c>
-      <c r="AC9" s="28">
+      <c r="AC9" s="29">
         <v>249000000</v>
       </c>
-      <c r="AD9" s="28">
+      <c r="AD9" s="29">
         <v>265000000</v>
       </c>
-      <c r="AE9" s="28">
+      <c r="AE9" s="29">
         <v>285000000</v>
       </c>
-      <c r="AF9" s="28">
+      <c r="AF9" s="29">
         <v>303000000</v>
       </c>
-      <c r="AG9" s="28">
+      <c r="AG9" s="29">
         <v>322000000</v>
       </c>
-      <c r="AH9" s="28">
+      <c r="AH9" s="29">
         <v>346000000</v>
       </c>
-      <c r="AI9" s="28">
+      <c r="AI9" s="29">
         <v>363000000</v>
       </c>
-      <c r="AJ9" s="28">
+      <c r="AJ9" s="29">
         <v>383000000</v>
       </c>
-      <c r="AK9" s="28">
+      <c r="AK9" s="29">
         <v>416000000</v>
       </c>
-      <c r="AL9" s="28">
+      <c r="AL9" s="29">
         <v>424000000</v>
       </c>
-      <c r="AM9" s="28">
+      <c r="AM9" s="29">
         <v>460000000</v>
       </c>
-      <c r="AN9" s="28">
+      <c r="AN9" s="29">
         <v>497000000</v>
       </c>
-      <c r="AO9" s="28">
+      <c r="AO9" s="29">
         <v>537000000</v>
       </c>
-      <c r="AP9" s="28">
+      <c r="AP9" s="29">
         <v>541000000</v>
       </c>
-      <c r="AQ9" s="16"/>
-[...8 lines deleted...]
-      <c r="A10" s="4" t="s">
+      <c r="AQ9" s="29">
+        <v>547000000</v>
+      </c>
+      <c r="AR9" s="15"/>
+      <c r="AS9" s="15"/>
+      <c r="AT9" s="15"/>
+      <c r="AU9" s="15"/>
+      <c r="AV9" s="15"/>
+      <c r="AW9" s="15"/>
+      <c r="AX9" s="15"/>
+    </row>
+    <row r="10" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="A10" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="27">
+      <c r="B10" s="28">
         <v>80000000</v>
       </c>
-      <c r="C10" s="27">
+      <c r="C10" s="28">
         <v>79000000</v>
       </c>
-      <c r="D10" s="27">
+      <c r="D10" s="28">
         <v>80000000</v>
       </c>
-      <c r="E10" s="27">
+      <c r="E10" s="28">
         <v>80000000</v>
       </c>
-      <c r="F10" s="27">
+      <c r="F10" s="28">
         <v>80000000</v>
       </c>
-      <c r="G10" s="27">
+      <c r="G10" s="28">
         <v>79000000</v>
       </c>
-      <c r="H10" s="27">
+      <c r="H10" s="28">
         <v>80000000</v>
       </c>
-      <c r="I10" s="27">
+      <c r="I10" s="28">
         <v>79000000</v>
       </c>
-      <c r="J10" s="27">
+      <c r="J10" s="28">
         <v>80000000</v>
       </c>
-      <c r="K10" s="27">
+      <c r="K10" s="28">
         <v>79000000</v>
       </c>
-      <c r="L10" s="27">
+      <c r="L10" s="28">
         <v>80000000</v>
       </c>
-      <c r="M10" s="27">
+      <c r="M10" s="28">
         <v>79000000</v>
       </c>
-      <c r="N10" s="27">
+      <c r="N10" s="28">
         <v>79000000</v>
       </c>
-      <c r="O10" s="27">
+      <c r="O10" s="28">
         <v>80000000</v>
       </c>
-      <c r="P10" s="28">
+      <c r="P10" s="29">
         <v>79000000</v>
       </c>
-      <c r="Q10" s="28">
+      <c r="Q10" s="29">
         <v>50000000</v>
       </c>
-      <c r="R10" s="28">
+      <c r="R10" s="29">
         <v>50000000</v>
       </c>
-      <c r="S10" s="28">
+      <c r="S10" s="29">
         <v>50000000</v>
       </c>
-      <c r="T10" s="28">
+      <c r="T10" s="29">
         <v>51000000</v>
       </c>
-      <c r="U10" s="28">
+      <c r="U10" s="29">
         <v>47000000</v>
       </c>
-      <c r="V10" s="28">
+      <c r="V10" s="29">
         <v>47000000</v>
       </c>
-      <c r="W10" s="28">
+      <c r="W10" s="29">
         <v>48000000</v>
       </c>
-      <c r="X10" s="28">
+      <c r="X10" s="29">
         <v>47000000</v>
       </c>
-      <c r="Y10" s="28">
-[...62 lines deleted...]
-      <c r="A11" s="4" t="s">
+      <c r="Y10" s="29">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="29">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="29">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="29">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="29">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="29">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="29">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="29">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="29">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="29">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="29">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL10" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM10" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN10" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO10" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP10" s="29">
+        <v>0</v>
+      </c>
+      <c r="AQ10" s="29">
+        <v>0</v>
+      </c>
+      <c r="AR10" s="15"/>
+      <c r="AS10" s="15"/>
+      <c r="AT10" s="15"/>
+      <c r="AU10" s="15"/>
+      <c r="AV10" s="15"/>
+      <c r="AW10" s="15"/>
+      <c r="AX10" s="15"/>
+    </row>
+    <row r="11" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="A11" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="27">
+      <c r="B11" s="28">
         <v>8000000</v>
       </c>
-      <c r="C11" s="27">
+      <c r="C11" s="28">
         <v>8000000</v>
       </c>
-      <c r="D11" s="27">
+      <c r="D11" s="28">
         <v>7000000</v>
       </c>
-      <c r="E11" s="27">
+      <c r="E11" s="28">
         <v>8000000</v>
       </c>
-      <c r="F11" s="27">
+      <c r="F11" s="28">
         <v>11000000</v>
       </c>
-      <c r="G11" s="27">
+      <c r="G11" s="28">
         <v>12000000</v>
       </c>
-      <c r="H11" s="27">
+      <c r="H11" s="28">
         <v>12000000</v>
       </c>
-      <c r="I11" s="27">
+      <c r="I11" s="28">
         <v>12000000</v>
       </c>
-      <c r="J11" s="27">
+      <c r="J11" s="28">
         <v>12000000</v>
       </c>
-      <c r="K11" s="27">
+      <c r="K11" s="28">
         <v>10000000</v>
       </c>
-      <c r="L11" s="27">
+      <c r="L11" s="28">
         <v>12000000</v>
       </c>
-      <c r="M11" s="27">
+      <c r="M11" s="28">
         <v>12000000</v>
       </c>
-      <c r="N11" s="27">
+      <c r="N11" s="28">
         <v>13000000</v>
       </c>
-      <c r="O11" s="27">
+      <c r="O11" s="28">
         <v>14000000</v>
       </c>
-      <c r="P11" s="28">
+      <c r="P11" s="29">
         <v>13000000</v>
       </c>
-      <c r="Q11" s="28">
+      <c r="Q11" s="29">
         <v>14000000</v>
       </c>
-      <c r="R11" s="28">
+      <c r="R11" s="29">
         <v>14000000</v>
       </c>
-      <c r="S11" s="28">
+      <c r="S11" s="29">
         <v>15000000</v>
       </c>
-      <c r="T11" s="28">
+      <c r="T11" s="29">
         <v>16000000</v>
       </c>
-      <c r="U11" s="28">
+      <c r="U11" s="29">
         <v>16000000</v>
       </c>
-      <c r="V11" s="28">
+      <c r="V11" s="29">
         <v>15000000</v>
       </c>
-      <c r="W11" s="28">
+      <c r="W11" s="29">
         <v>15000000</v>
       </c>
-      <c r="X11" s="28">
+      <c r="X11" s="29">
         <v>14000000</v>
       </c>
-      <c r="Y11" s="28">
+      <c r="Y11" s="29">
         <v>13000000</v>
       </c>
-      <c r="Z11" s="28">
+      <c r="Z11" s="29">
         <v>14000000</v>
       </c>
-      <c r="AA11" s="28">
+      <c r="AA11" s="29">
         <v>13000000</v>
       </c>
-      <c r="AB11" s="28">
+      <c r="AB11" s="29">
         <v>13000000</v>
       </c>
-      <c r="AC11" s="28">
+      <c r="AC11" s="29">
         <v>14000000</v>
       </c>
-      <c r="AD11" s="28">
+      <c r="AD11" s="29">
         <v>16000000</v>
       </c>
-      <c r="AE11" s="28">
+      <c r="AE11" s="29">
         <v>15000000</v>
       </c>
-      <c r="AF11" s="28">
+      <c r="AF11" s="29">
         <v>17000000</v>
       </c>
-      <c r="AG11" s="28">
+      <c r="AG11" s="29">
         <v>15000000</v>
       </c>
-      <c r="AH11" s="28">
+      <c r="AH11" s="29">
         <v>16000000</v>
       </c>
-      <c r="AI11" s="28">
+      <c r="AI11" s="29">
         <v>18000000</v>
       </c>
-      <c r="AJ11" s="28">
+      <c r="AJ11" s="29">
         <v>19000000</v>
       </c>
-      <c r="AK11" s="28">
+      <c r="AK11" s="29">
         <v>19000000</v>
       </c>
-      <c r="AL11" s="28">
+      <c r="AL11" s="29">
         <v>20000000</v>
       </c>
-      <c r="AM11" s="28">
+      <c r="AM11" s="29">
         <v>21000000</v>
       </c>
-      <c r="AN11" s="28">
+      <c r="AN11" s="29">
         <v>20000000</v>
       </c>
-      <c r="AO11" s="28">
+      <c r="AO11" s="29">
         <v>20000000</v>
       </c>
-      <c r="AP11" s="28">
+      <c r="AP11" s="29">
         <v>21000000</v>
       </c>
-      <c r="AQ11" s="16"/>
-[...8 lines deleted...]
-      <c r="A12" s="4" t="s">
+      <c r="AQ11" s="29">
+        <v>21000000</v>
+      </c>
+      <c r="AR11" s="15"/>
+      <c r="AS11" s="15"/>
+      <c r="AT11" s="15"/>
+      <c r="AU11" s="15"/>
+      <c r="AV11" s="15"/>
+      <c r="AW11" s="15"/>
+      <c r="AX11" s="15"/>
+    </row>
+    <row r="12" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="A12" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="27">
+      <c r="B12" s="28">
         <v>72000000</v>
       </c>
-      <c r="C12" s="27">
+      <c r="C12" s="28">
         <v>76000000</v>
       </c>
-      <c r="D12" s="27">
+      <c r="D12" s="28">
         <v>56000000</v>
       </c>
-      <c r="E12" s="27">
+      <c r="E12" s="28">
         <v>48000000</v>
       </c>
-      <c r="F12" s="27">
+      <c r="F12" s="28">
         <v>68000000</v>
       </c>
-      <c r="G12" s="27">
+      <c r="G12" s="28">
         <v>75000000</v>
       </c>
-      <c r="H12" s="27">
+      <c r="H12" s="28">
         <v>54000000</v>
       </c>
-      <c r="I12" s="27">
+      <c r="I12" s="28">
         <v>45000000</v>
       </c>
-      <c r="J12" s="27">
+      <c r="J12" s="28">
         <v>70000000</v>
       </c>
-      <c r="K12" s="27">
+      <c r="K12" s="28">
         <v>74000000</v>
       </c>
-      <c r="L12" s="27">
+      <c r="L12" s="28">
         <v>46000000</v>
       </c>
-      <c r="M12" s="27">
+      <c r="M12" s="28">
         <v>42000000</v>
       </c>
-      <c r="N12" s="27">
+      <c r="N12" s="28">
         <v>61000000</v>
       </c>
-      <c r="O12" s="27">
+      <c r="O12" s="28">
         <v>67000000</v>
       </c>
-      <c r="P12" s="28">
+      <c r="P12" s="29">
         <v>48000000</v>
       </c>
-      <c r="Q12" s="28">
+      <c r="Q12" s="29">
         <v>41000000</v>
       </c>
-      <c r="R12" s="28">
+      <c r="R12" s="29">
         <v>63000000</v>
       </c>
-      <c r="S12" s="28">
+      <c r="S12" s="29">
         <v>69000000</v>
       </c>
-      <c r="T12" s="28">
+      <c r="T12" s="29">
         <v>50000000</v>
       </c>
-      <c r="U12" s="28">
+      <c r="U12" s="29">
         <v>42000000</v>
       </c>
-      <c r="V12" s="28">
+      <c r="V12" s="29">
         <v>61000000</v>
       </c>
-      <c r="W12" s="28">
+      <c r="W12" s="29">
         <v>69000000</v>
       </c>
-      <c r="X12" s="28">
+      <c r="X12" s="29">
         <v>50000000</v>
       </c>
-      <c r="Y12" s="28">
+      <c r="Y12" s="29">
         <v>50000000</v>
       </c>
-      <c r="Z12" s="28">
+      <c r="Z12" s="29">
         <v>74000000</v>
       </c>
-      <c r="AA12" s="28">
+      <c r="AA12" s="29">
         <v>85000000</v>
       </c>
-      <c r="AB12" s="28">
+      <c r="AB12" s="29">
         <v>68000000</v>
       </c>
-      <c r="AC12" s="28">
+      <c r="AC12" s="29">
         <v>62000000</v>
       </c>
-      <c r="AD12" s="28">
+      <c r="AD12" s="29">
         <v>104000000</v>
       </c>
-      <c r="AE12" s="28">
+      <c r="AE12" s="29">
         <v>111000000</v>
       </c>
-      <c r="AF12" s="28">
+      <c r="AF12" s="29">
         <v>79000000</v>
       </c>
-      <c r="AG12" s="28">
+      <c r="AG12" s="29">
         <v>68000000</v>
       </c>
-      <c r="AH12" s="28">
+      <c r="AH12" s="29">
         <v>106000000</v>
       </c>
-      <c r="AI12" s="28">
+      <c r="AI12" s="29">
         <v>116000000</v>
       </c>
-      <c r="AJ12" s="28">
+      <c r="AJ12" s="29">
         <v>87000000</v>
       </c>
-      <c r="AK12" s="28">
+      <c r="AK12" s="29">
         <v>78000000</v>
       </c>
-      <c r="AL12" s="28">
+      <c r="AL12" s="29">
         <v>116000000</v>
       </c>
-      <c r="AM12" s="28">
+      <c r="AM12" s="29">
         <v>129000000</v>
       </c>
-      <c r="AN12" s="28">
+      <c r="AN12" s="29">
         <v>93000000</v>
       </c>
-      <c r="AO12" s="28">
+      <c r="AO12" s="29">
         <v>81000000</v>
       </c>
-      <c r="AP12" s="28">
+      <c r="AP12" s="29">
         <v>109000000</v>
       </c>
-      <c r="AQ12" s="16"/>
-[...8 lines deleted...]
-      <c r="A13" s="4" t="s">
+      <c r="AQ12" s="29">
+        <v>127000000</v>
+      </c>
+      <c r="AR12" s="15"/>
+      <c r="AS12" s="15"/>
+      <c r="AT12" s="15"/>
+      <c r="AU12" s="15"/>
+      <c r="AV12" s="15"/>
+      <c r="AW12" s="15"/>
+      <c r="AX12" s="15"/>
+    </row>
+    <row r="13" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="A13" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="27">
+      <c r="B13" s="28">
         <v>-403000000</v>
       </c>
-      <c r="C13" s="27">
+      <c r="C13" s="28">
         <v>7000000</v>
       </c>
-      <c r="D13" s="27">
+      <c r="D13" s="28">
         <v>275000000</v>
       </c>
-      <c r="E13" s="27">
+      <c r="E13" s="28">
         <v>274000000</v>
       </c>
-      <c r="F13" s="27">
+      <c r="F13" s="28">
         <v>-477000000</v>
       </c>
-      <c r="G13" s="27">
+      <c r="G13" s="28">
         <v>-395000000</v>
       </c>
-      <c r="H13" s="27">
+      <c r="H13" s="28">
         <v>161000000</v>
       </c>
-      <c r="I13" s="27">
+      <c r="I13" s="28">
         <v>1129000000</v>
       </c>
-      <c r="J13" s="27">
+      <c r="J13" s="28">
         <v>-471000000</v>
       </c>
-      <c r="K13" s="27">
+      <c r="K13" s="28">
         <v>155000000</v>
       </c>
-      <c r="L13" s="27">
+      <c r="L13" s="28">
         <v>301000000</v>
       </c>
-      <c r="M13" s="27">
+      <c r="M13" s="28">
         <v>617000000</v>
       </c>
-      <c r="N13" s="27">
+      <c r="N13" s="28">
         <v>-458000000</v>
       </c>
-      <c r="O13" s="27">
+      <c r="O13" s="28">
         <v>181000000</v>
       </c>
-      <c r="P13" s="28">
+      <c r="P13" s="29">
         <v>225000000</v>
       </c>
-      <c r="Q13" s="28">
+      <c r="Q13" s="29">
         <v>365000000</v>
       </c>
-      <c r="R13" s="28">
+      <c r="R13" s="29">
         <v>-538000000</v>
       </c>
-      <c r="S13" s="28">
+      <c r="S13" s="29">
         <v>36000000</v>
       </c>
-      <c r="T13" s="28">
+      <c r="T13" s="29">
         <v>-191000000</v>
       </c>
-      <c r="U13" s="28">
+      <c r="U13" s="29">
         <v>265000000</v>
       </c>
-      <c r="V13" s="28">
+      <c r="V13" s="29">
         <v>-211000000</v>
       </c>
-      <c r="W13" s="28">
+      <c r="W13" s="29">
         <v>-68000000</v>
       </c>
-      <c r="X13" s="28">
+      <c r="X13" s="29">
         <v>161000000</v>
       </c>
-      <c r="Y13" s="28">
+      <c r="Y13" s="29">
         <v>-47000000</v>
       </c>
-      <c r="Z13" s="28">
+      <c r="Z13" s="29">
         <v>-316000000</v>
       </c>
-      <c r="AA13" s="28">
+      <c r="AA13" s="29">
         <v>-661000000</v>
       </c>
-      <c r="AB13" s="28">
+      <c r="AB13" s="29">
         <v>173000000</v>
       </c>
-      <c r="AC13" s="28">
+      <c r="AC13" s="29">
         <v>-9000000</v>
       </c>
-      <c r="AD13" s="28">
+      <c r="AD13" s="29">
         <v>-863000000</v>
       </c>
-      <c r="AE13" s="28">
+      <c r="AE13" s="29">
         <v>-510000000</v>
       </c>
-      <c r="AF13" s="28">
+      <c r="AF13" s="29">
         <v>-6000000</v>
       </c>
-      <c r="AG13" s="28">
+      <c r="AG13" s="29">
         <v>280000000</v>
       </c>
-      <c r="AH13" s="28">
+      <c r="AH13" s="29">
         <v>-301000000</v>
       </c>
-      <c r="AI13" s="28">
+      <c r="AI13" s="29">
         <v>305000000</v>
       </c>
-      <c r="AJ13" s="28">
+      <c r="AJ13" s="29">
         <v>-47000000</v>
       </c>
-      <c r="AK13" s="28">
+      <c r="AK13" s="29">
         <v>300000000</v>
       </c>
-      <c r="AL13" s="28">
+      <c r="AL13" s="29">
         <v>-724000000</v>
       </c>
-      <c r="AM13" s="28">
+      <c r="AM13" s="29">
         <v>-15000000</v>
       </c>
-      <c r="AN13" s="28">
+      <c r="AN13" s="29">
         <v>187000000</v>
       </c>
-      <c r="AO13" s="28">
+      <c r="AO13" s="29">
         <v>281000000</v>
       </c>
-      <c r="AP13" s="28">
+      <c r="AP13" s="29">
         <v>-624000000</v>
       </c>
-      <c r="AQ13" s="16"/>
-[...7 lines deleted...]
-    <row r="14" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="AQ13" s="29">
+        <v>46000000</v>
+      </c>
+      <c r="AR13" s="15"/>
+      <c r="AS13" s="15"/>
+      <c r="AT13" s="15"/>
+      <c r="AU13" s="15"/>
+      <c r="AV13" s="15"/>
+      <c r="AW13" s="15"/>
+      <c r="AX13" s="15"/>
+    </row>
+    <row r="14" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="29">
+      <c r="B14" s="30">
         <v>24000000</v>
       </c>
-      <c r="C14" s="29">
+      <c r="C14" s="30">
         <v>-35000000</v>
       </c>
-      <c r="D14" s="29">
+      <c r="D14" s="30">
         <v>-121000000</v>
       </c>
-      <c r="E14" s="29">
+      <c r="E14" s="30">
         <v>-209000000</v>
       </c>
-      <c r="F14" s="29">
+      <c r="F14" s="30">
         <v>-23000000</v>
       </c>
-      <c r="G14" s="29">
+      <c r="G14" s="30">
         <v>-44000000</v>
       </c>
-      <c r="H14" s="29">
+      <c r="H14" s="30">
         <v>-3000000</v>
       </c>
-      <c r="I14" s="29">
+      <c r="I14" s="30">
         <v>187000000</v>
       </c>
-      <c r="J14" s="29">
+      <c r="J14" s="30">
         <v>-82000000</v>
       </c>
-      <c r="K14" s="29">
+      <c r="K14" s="30">
         <v>-41000000</v>
       </c>
-      <c r="L14" s="29">
+      <c r="L14" s="30">
         <v>-54000000</v>
       </c>
-      <c r="M14" s="29">
+      <c r="M14" s="30">
         <v>-2000000</v>
       </c>
-      <c r="N14" s="29">
+      <c r="N14" s="30">
         <v>29000000</v>
       </c>
-      <c r="O14" s="29">
+      <c r="O14" s="30">
         <v>-24000000</v>
       </c>
-      <c r="P14" s="30">
+      <c r="P14" s="31">
         <v>19000000</v>
       </c>
-      <c r="Q14" s="30">
+      <c r="Q14" s="31">
         <v>28000000</v>
       </c>
-      <c r="R14" s="30">
+      <c r="R14" s="31">
         <v>-98000000</v>
       </c>
-      <c r="S14" s="30">
+      <c r="S14" s="31">
         <v>-14000000</v>
       </c>
-      <c r="T14" s="30">
+      <c r="T14" s="31">
         <v>-19000000</v>
       </c>
-      <c r="U14" s="30">
+      <c r="U14" s="31">
         <v>-113000000</v>
       </c>
-      <c r="V14" s="30">
+      <c r="V14" s="31">
         <v>6000000</v>
       </c>
-      <c r="W14" s="30">
+      <c r="W14" s="31">
         <v>-58000000</v>
       </c>
-      <c r="X14" s="30">
+      <c r="X14" s="31">
         <v>17000000</v>
       </c>
-      <c r="Y14" s="30">
+      <c r="Y14" s="31">
         <v>3000000</v>
       </c>
-      <c r="Z14" s="30">
+      <c r="Z14" s="31">
         <v>-29000000</v>
       </c>
-      <c r="AA14" s="30">
+      <c r="AA14" s="31">
         <v>-187000000</v>
       </c>
-      <c r="AB14" s="30">
+      <c r="AB14" s="31">
         <v>-32000000</v>
       </c>
-      <c r="AC14" s="30">
+      <c r="AC14" s="31">
         <v>-236000000</v>
       </c>
-      <c r="AD14" s="30">
+      <c r="AD14" s="31">
         <v>-70000000</v>
       </c>
-      <c r="AE14" s="30">
+      <c r="AE14" s="31">
         <v>-224000000</v>
       </c>
-      <c r="AF14" s="30">
+      <c r="AF14" s="31">
         <v>-165000000</v>
       </c>
-      <c r="AG14" s="30">
+      <c r="AG14" s="31">
         <v>-132000000</v>
       </c>
-      <c r="AH14" s="30">
+      <c r="AH14" s="31">
         <v>-255000000</v>
       </c>
-      <c r="AI14" s="30">
+      <c r="AI14" s="31">
         <v>-358000000</v>
       </c>
-      <c r="AJ14" s="30">
+      <c r="AJ14" s="31">
         <v>-72000000</v>
       </c>
-      <c r="AK14" s="30">
+      <c r="AK14" s="31">
         <v>-20000000</v>
       </c>
-      <c r="AL14" s="30">
+      <c r="AL14" s="31">
         <v>-166000000</v>
       </c>
-      <c r="AM14" s="30">
+      <c r="AM14" s="31">
         <v>-30000000</v>
       </c>
-      <c r="AN14" s="30">
+      <c r="AN14" s="31">
         <v>29000000</v>
       </c>
-      <c r="AO14" s="30">
+      <c r="AO14" s="31">
         <v>172000000</v>
       </c>
-      <c r="AP14" s="30">
+      <c r="AP14" s="31">
         <v>-72000000</v>
       </c>
-      <c r="AQ14" s="16"/>
-[...7 lines deleted...]
-    <row r="15" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="AQ14" s="31">
+        <v>-18000000</v>
+      </c>
+      <c r="AR14" s="15"/>
+      <c r="AS14" s="15"/>
+      <c r="AT14" s="15"/>
+      <c r="AU14" s="15"/>
+      <c r="AV14" s="15"/>
+      <c r="AW14" s="15"/>
+      <c r="AX14" s="15"/>
+    </row>
+    <row r="15" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A15" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="31">
+      <c r="B15" s="32">
         <v>653000000</v>
       </c>
-      <c r="C15" s="31">
+      <c r="C15" s="32">
         <v>1109000000</v>
       </c>
-      <c r="D15" s="31">
+      <c r="D15" s="32">
         <v>1465000000</v>
       </c>
-      <c r="E15" s="31">
+      <c r="E15" s="32">
         <v>1387000000</v>
       </c>
-      <c r="F15" s="31">
+      <c r="F15" s="32">
         <v>795000000</v>
       </c>
-      <c r="G15" s="31">
+      <c r="G15" s="32">
         <v>917000000</v>
       </c>
-      <c r="H15" s="31">
+      <c r="H15" s="32">
         <v>1722000000</v>
       </c>
-      <c r="I15" s="31">
+      <c r="I15" s="32">
         <v>1929000000</v>
       </c>
-      <c r="J15" s="31">
+      <c r="J15" s="32">
         <v>1112000000</v>
       </c>
-      <c r="K15" s="31">
+      <c r="K15" s="32">
         <v>1826000000</v>
       </c>
-      <c r="L15" s="31">
+      <c r="L15" s="32">
         <v>2106000000</v>
       </c>
-      <c r="M15" s="31">
+      <c r="M15" s="32">
         <v>2145000000</v>
       </c>
-      <c r="N15" s="31">
+      <c r="N15" s="32">
         <v>1107000000</v>
       </c>
-      <c r="O15" s="31">
+      <c r="O15" s="32">
         <v>1796000000</v>
       </c>
-      <c r="P15" s="32">
+      <c r="P15" s="33">
         <v>1992000000</v>
       </c>
-      <c r="Q15" s="32">
+      <c r="Q15" s="33">
         <v>1754000000</v>
       </c>
-      <c r="R15" s="32">
+      <c r="R15" s="33">
         <v>851000000</v>
       </c>
-      <c r="S15" s="32">
+      <c r="S15" s="33">
         <v>1720000000</v>
       </c>
-      <c r="T15" s="32">
+      <c r="T15" s="33">
         <v>1443000000</v>
       </c>
-      <c r="U15" s="32">
+      <c r="U15" s="33">
         <v>2125000000</v>
       </c>
-      <c r="V15" s="32">
+      <c r="V15" s="33">
         <v>1850000000</v>
       </c>
-      <c r="W15" s="32">
+      <c r="W15" s="33">
         <v>2121000000</v>
       </c>
-      <c r="X15" s="32">
+      <c r="X15" s="33">
         <v>2428000000</v>
       </c>
-      <c r="Y15" s="32">
+      <c r="Y15" s="33">
         <v>2357000000</v>
       </c>
-      <c r="Z15" s="32">
+      <c r="Z15" s="33">
         <v>2144000000</v>
       </c>
-      <c r="AA15" s="32">
+      <c r="AA15" s="33">
         <v>1768000000</v>
       </c>
-      <c r="AB15" s="32">
+      <c r="AB15" s="33">
         <v>2766000000</v>
       </c>
-      <c r="AC15" s="32">
+      <c r="AC15" s="33">
         <v>2042000000</v>
       </c>
-      <c r="AD15" s="32">
+      <c r="AD15" s="33">
         <v>1160000000</v>
       </c>
-      <c r="AE15" s="32">
+      <c r="AE15" s="33">
         <v>1399000000</v>
       </c>
-      <c r="AF15" s="32">
+      <c r="AF15" s="33">
         <v>1937000000</v>
       </c>
-      <c r="AG15" s="32">
+      <c r="AG15" s="33">
         <v>1924000000</v>
       </c>
-      <c r="AH15" s="32">
+      <c r="AH15" s="33">
         <v>1017000000</v>
       </c>
-      <c r="AI15" s="32">
+      <c r="AI15" s="33">
         <v>1571000000</v>
       </c>
-      <c r="AJ15" s="32">
+      <c r="AJ15" s="33">
         <v>1732000000</v>
       </c>
-      <c r="AK15" s="32">
+      <c r="AK15" s="33">
         <v>1998000000</v>
       </c>
-      <c r="AL15" s="32">
+      <c r="AL15" s="33">
         <v>849000000</v>
       </c>
-      <c r="AM15" s="32">
+      <c r="AM15" s="33">
         <v>1860000000</v>
       </c>
-      <c r="AN15" s="32">
+      <c r="AN15" s="33">
         <v>2190000000</v>
       </c>
-      <c r="AO15" s="32">
+      <c r="AO15" s="33">
         <v>2254000000</v>
       </c>
-      <c r="AP15" s="32">
+      <c r="AP15" s="33">
         <v>1520000000</v>
       </c>
-      <c r="AQ15" s="16"/>
-[...7 lines deleted...]
-    <row r="16" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="AQ15" s="33">
+        <v>2703000000</v>
+      </c>
+      <c r="AR15" s="15"/>
+      <c r="AS15" s="15"/>
+      <c r="AT15" s="15"/>
+      <c r="AU15" s="15"/>
+      <c r="AV15" s="15"/>
+      <c r="AW15" s="15"/>
+      <c r="AX15" s="15"/>
+    </row>
+    <row r="16" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A16" s="5"/>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="13"/>
       <c r="G16" s="13"/>
       <c r="H16" s="13"/>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="13"/>
       <c r="N16" s="13"/>
       <c r="O16" s="13"/>
-      <c r="P16" s="8"/>
-[...35 lines deleted...]
-      <c r="A17" s="4" t="s">
+      <c r="P16" s="14"/>
+      <c r="Q16" s="14"/>
+      <c r="R16" s="14"/>
+      <c r="S16" s="14"/>
+      <c r="T16" s="14"/>
+      <c r="U16" s="14"/>
+      <c r="V16" s="14"/>
+      <c r="W16" s="14"/>
+      <c r="X16" s="14"/>
+      <c r="Y16" s="14"/>
+      <c r="Z16" s="14"/>
+      <c r="AA16" s="14"/>
+      <c r="AB16" s="14"/>
+      <c r="AC16" s="14"/>
+      <c r="AD16" s="14"/>
+      <c r="AE16" s="14"/>
+      <c r="AF16" s="14"/>
+      <c r="AG16" s="14"/>
+      <c r="AH16" s="14"/>
+      <c r="AI16" s="14"/>
+      <c r="AJ16" s="14"/>
+      <c r="AK16" s="14"/>
+      <c r="AL16" s="14"/>
+      <c r="AM16" s="14"/>
+      <c r="AN16" s="14"/>
+      <c r="AO16" s="14"/>
+      <c r="AP16" s="14"/>
+      <c r="AQ16" s="14"/>
+      <c r="AR16" s="15"/>
+      <c r="AS16" s="15"/>
+      <c r="AT16" s="15"/>
+      <c r="AU16" s="15"/>
+      <c r="AV16" s="15"/>
+      <c r="AW16" s="15"/>
+      <c r="AX16" s="15"/>
+    </row>
+    <row r="17" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="A17" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="27">
+      <c r="B17" s="28">
         <v>-124000000</v>
       </c>
-      <c r="C17" s="27">
+      <c r="C17" s="28">
         <v>-158000000</v>
       </c>
-      <c r="D17" s="27">
+      <c r="D17" s="28">
         <v>-139000000</v>
       </c>
-      <c r="E17" s="27">
+      <c r="E17" s="28">
         <v>-110000000</v>
       </c>
-      <c r="F17" s="27">
+      <c r="F17" s="28">
         <v>-127000000</v>
       </c>
-      <c r="G17" s="27">
+      <c r="G17" s="28">
         <v>-151000000</v>
       </c>
-      <c r="H17" s="27">
+      <c r="H17" s="28">
         <v>-186000000</v>
       </c>
-      <c r="I17" s="27">
+      <c r="I17" s="28">
         <v>-231000000</v>
       </c>
-      <c r="J17" s="27">
+      <c r="J17" s="28">
         <v>-189000000</v>
       </c>
-      <c r="K17" s="27">
+      <c r="K17" s="28">
         <v>-249000000</v>
       </c>
-      <c r="L17" s="27">
+      <c r="L17" s="28">
         <v>-370000000</v>
       </c>
-      <c r="M17" s="27">
+      <c r="M17" s="28">
         <v>-323000000</v>
       </c>
-      <c r="N17" s="27">
+      <c r="N17" s="28">
         <v>-251000000</v>
       </c>
-      <c r="O17" s="27">
+      <c r="O17" s="28">
         <v>-284000000</v>
       </c>
-      <c r="P17" s="28">
+      <c r="P17" s="29">
         <v>-149000000</v>
       </c>
-      <c r="Q17" s="28">
+      <c r="Q17" s="29">
         <v>-163000000</v>
       </c>
-      <c r="R17" s="28">
+      <c r="R17" s="29">
         <v>-161000000</v>
       </c>
-      <c r="S17" s="28">
+      <c r="S17" s="29">
         <v>-130000000</v>
       </c>
-      <c r="T17" s="28">
+      <c r="T17" s="29">
         <v>-146000000</v>
       </c>
-      <c r="U17" s="28">
+      <c r="U17" s="29">
         <v>-212000000</v>
       </c>
-      <c r="V17" s="28">
+      <c r="V17" s="29">
         <v>-308000000</v>
       </c>
-      <c r="W17" s="28">
+      <c r="W17" s="29">
         <v>-386000000</v>
       </c>
-      <c r="X17" s="28">
+      <c r="X17" s="29">
         <v>-486000000</v>
       </c>
-      <c r="Y17" s="28">
+      <c r="Y17" s="29">
         <v>-1282000000</v>
       </c>
-      <c r="Z17" s="28">
+      <c r="Z17" s="29">
         <v>-443000000</v>
       </c>
-      <c r="AA17" s="28">
+      <c r="AA17" s="29">
         <v>-597000000</v>
       </c>
-      <c r="AB17" s="28">
+      <c r="AB17" s="29">
         <v>-790000000</v>
       </c>
-      <c r="AC17" s="28">
+      <c r="AC17" s="29">
         <v>-967000000</v>
       </c>
-      <c r="AD17" s="28">
+      <c r="AD17" s="29">
         <v>-982000000</v>
       </c>
-      <c r="AE17" s="28">
+      <c r="AE17" s="29">
         <v>-1446000000</v>
       </c>
-      <c r="AF17" s="28">
+      <c r="AF17" s="29">
         <v>-1495000000</v>
       </c>
-      <c r="AG17" s="28">
+      <c r="AG17" s="29">
         <v>-1148000000</v>
       </c>
-      <c r="AH17" s="28">
+      <c r="AH17" s="29">
         <v>-1248000000</v>
       </c>
-      <c r="AI17" s="28">
+      <c r="AI17" s="29">
         <v>-1064000000</v>
       </c>
-      <c r="AJ17" s="28">
+      <c r="AJ17" s="29">
         <v>-1316000000</v>
       </c>
-      <c r="AK17" s="28">
+      <c r="AK17" s="29">
         <v>-1192000000</v>
       </c>
-      <c r="AL17" s="28">
+      <c r="AL17" s="29">
         <v>-1123000000</v>
       </c>
-      <c r="AM17" s="28">
+      <c r="AM17" s="29">
         <v>-1305000000</v>
       </c>
-      <c r="AN17" s="28">
+      <c r="AN17" s="29">
         <v>-1197000000</v>
       </c>
-      <c r="AO17" s="28">
+      <c r="AO17" s="29">
         <v>-925000000</v>
       </c>
-      <c r="AP17" s="28">
+      <c r="AP17" s="29">
         <v>-676000000</v>
       </c>
-      <c r="AQ17" s="16"/>
-[...8 lines deleted...]
-      <c r="A18" s="4" t="s">
+      <c r="AQ17" s="29">
+        <v>-514000000</v>
+      </c>
+      <c r="AR17" s="15"/>
+      <c r="AS17" s="15"/>
+      <c r="AT17" s="15"/>
+      <c r="AU17" s="15"/>
+      <c r="AV17" s="15"/>
+      <c r="AW17" s="15"/>
+      <c r="AX17" s="15"/>
+    </row>
+    <row r="18" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="A18" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="27">
-[...107 lines deleted...]
-      <c r="AL18" s="28">
+      <c r="B18" s="28">
+        <v>0</v>
+      </c>
+      <c r="C18" s="28">
+        <v>0</v>
+      </c>
+      <c r="D18" s="28">
+        <v>0</v>
+      </c>
+      <c r="E18" s="28">
+        <v>0</v>
+      </c>
+      <c r="F18" s="28">
+        <v>0</v>
+      </c>
+      <c r="G18" s="28">
+        <v>0</v>
+      </c>
+      <c r="H18" s="28">
+        <v>0</v>
+      </c>
+      <c r="I18" s="28">
+        <v>0</v>
+      </c>
+      <c r="J18" s="28">
+        <v>0</v>
+      </c>
+      <c r="K18" s="28">
+        <v>0</v>
+      </c>
+      <c r="L18" s="28">
+        <v>0</v>
+      </c>
+      <c r="M18" s="28">
+        <v>0</v>
+      </c>
+      <c r="N18" s="28">
+        <v>0</v>
+      </c>
+      <c r="O18" s="28">
+        <v>0</v>
+      </c>
+      <c r="P18" s="29">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="29">
+        <v>0</v>
+      </c>
+      <c r="R18" s="29">
+        <v>0</v>
+      </c>
+      <c r="S18" s="29">
+        <v>0</v>
+      </c>
+      <c r="T18" s="29">
+        <v>0</v>
+      </c>
+      <c r="U18" s="29">
+        <v>0</v>
+      </c>
+      <c r="V18" s="29">
+        <v>0</v>
+      </c>
+      <c r="W18" s="29">
+        <v>0</v>
+      </c>
+      <c r="X18" s="29">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="29">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="29">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="29">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="29">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="29">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="29">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="29">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="29">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="29">
+        <v>0</v>
+      </c>
+      <c r="AH18" s="29">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="29">
+        <v>0</v>
+      </c>
+      <c r="AJ18" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL18" s="29">
         <v>260000000</v>
       </c>
-      <c r="AM18" s="28">
-[...2 lines deleted...]
-      <c r="AN18" s="28">
+      <c r="AM18" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN18" s="29">
         <v>75000000</v>
       </c>
-      <c r="AO18" s="28">
-[...2 lines deleted...]
-      <c r="AP18" s="28">
+      <c r="AO18" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP18" s="29">
         <v>555000000</v>
       </c>
-      <c r="AQ18" s="16"/>
-[...8 lines deleted...]
-      <c r="A19" s="4" t="s">
+      <c r="AQ18" s="29">
+        <v>549000000</v>
+      </c>
+      <c r="AR18" s="15"/>
+      <c r="AS18" s="15"/>
+      <c r="AT18" s="15"/>
+      <c r="AU18" s="15"/>
+      <c r="AV18" s="15"/>
+      <c r="AW18" s="15"/>
+      <c r="AX18" s="15"/>
+    </row>
+    <row r="19" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="A19" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="27">
-[...11 lines deleted...]
-      <c r="F19" s="27">
+      <c r="B19" s="28">
+        <v>0</v>
+      </c>
+      <c r="C19" s="28">
+        <v>0</v>
+      </c>
+      <c r="D19" s="28">
+        <v>0</v>
+      </c>
+      <c r="E19" s="28">
+        <v>0</v>
+      </c>
+      <c r="F19" s="28">
         <v>40000000</v>
       </c>
-      <c r="G19" s="27">
-[...17 lines deleted...]
-      <c r="M19" s="27">
+      <c r="G19" s="28">
+        <v>0</v>
+      </c>
+      <c r="H19" s="28">
+        <v>0</v>
+      </c>
+      <c r="I19" s="28">
+        <v>0</v>
+      </c>
+      <c r="J19" s="28">
+        <v>0</v>
+      </c>
+      <c r="K19" s="28">
+        <v>0</v>
+      </c>
+      <c r="L19" s="28">
+        <v>0</v>
+      </c>
+      <c r="M19" s="28">
         <v>9000000</v>
       </c>
-      <c r="N19" s="27">
+      <c r="N19" s="28">
         <v>2000000</v>
       </c>
-      <c r="O19" s="27">
+      <c r="O19" s="28">
         <v>28000000</v>
       </c>
-      <c r="P19" s="28">
-[...8 lines deleted...]
-      <c r="S19" s="28">
+      <c r="P19" s="29">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="29">
+        <v>0</v>
+      </c>
+      <c r="R19" s="29">
+        <v>0</v>
+      </c>
+      <c r="S19" s="29">
         <v>1000000</v>
       </c>
-      <c r="T19" s="28">
+      <c r="T19" s="29">
         <v>2000000</v>
       </c>
-      <c r="U19" s="28">
+      <c r="U19" s="29">
         <v>1000000</v>
       </c>
-      <c r="V19" s="28">
+      <c r="V19" s="29">
         <v>1000000</v>
       </c>
-      <c r="W19" s="28">
+      <c r="W19" s="29">
         <v>3000000</v>
       </c>
-      <c r="X19" s="28">
+      <c r="X19" s="29">
         <v>3000000</v>
       </c>
-      <c r="Y19" s="28">
+      <c r="Y19" s="29">
         <v>68000000</v>
       </c>
-      <c r="Z19" s="28">
+      <c r="Z19" s="29">
         <v>2000000</v>
       </c>
-      <c r="AA19" s="28">
+      <c r="AA19" s="29">
         <v>1000000</v>
       </c>
-      <c r="AB19" s="28">
-[...5 lines deleted...]
-      <c r="AD19" s="28">
+      <c r="AB19" s="29">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="29">
+        <v>0</v>
+      </c>
+      <c r="AD19" s="29">
         <v>1000000</v>
       </c>
-      <c r="AE19" s="28">
+      <c r="AE19" s="29">
         <v>1000000</v>
       </c>
-      <c r="AF19" s="28">
+      <c r="AF19" s="29">
         <v>1000000</v>
       </c>
-      <c r="AG19" s="28">
-[...2 lines deleted...]
-      <c r="AH19" s="28">
+      <c r="AG19" s="29">
+        <v>0</v>
+      </c>
+      <c r="AH19" s="29">
         <v>192000000</v>
       </c>
-      <c r="AI19" s="28">
+      <c r="AI19" s="29">
         <v>2000000</v>
       </c>
-      <c r="AJ19" s="28">
-[...2 lines deleted...]
-      <c r="AK19" s="28">
+      <c r="AJ19" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK19" s="29">
         <v>1000000</v>
       </c>
-      <c r="AL19" s="28">
-[...5 lines deleted...]
-      <c r="AN19" s="28">
+      <c r="AL19" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM19" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN19" s="29">
         <v>1000000</v>
       </c>
-      <c r="AO19" s="28">
-[...2 lines deleted...]
-      <c r="AP19" s="28">
+      <c r="AO19" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP19" s="29">
         <v>5000000</v>
       </c>
-      <c r="AQ19" s="16"/>
-[...11 lines deleted...]
-      <c r="B20" s="27">
+      <c r="AQ19" s="29">
+        <v>32000000</v>
+      </c>
+      <c r="AR19" s="15"/>
+      <c r="AS19" s="15"/>
+      <c r="AT19" s="15"/>
+      <c r="AU19" s="15"/>
+      <c r="AV19" s="15"/>
+      <c r="AW19" s="15"/>
+      <c r="AX19" s="15"/>
+    </row>
+    <row r="20" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="A20" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="28">
         <v>-383000000</v>
       </c>
-      <c r="C20" s="27">
+      <c r="C20" s="28">
         <v>-382000000</v>
       </c>
-      <c r="D20" s="27">
+      <c r="D20" s="28">
         <v>-382000000</v>
       </c>
-      <c r="E20" s="27">
+      <c r="E20" s="28">
         <v>-499000000</v>
       </c>
-      <c r="F20" s="27">
+      <c r="F20" s="28">
         <v>-500000000</v>
       </c>
-      <c r="G20" s="27">
+      <c r="G20" s="28">
         <v>-498000000</v>
       </c>
-      <c r="H20" s="27">
+      <c r="H20" s="28">
         <v>-495000000</v>
       </c>
-      <c r="I20" s="27">
+      <c r="I20" s="28">
         <v>-611000000</v>
       </c>
-      <c r="J20" s="27">
+      <c r="J20" s="28">
         <v>-611000000</v>
       </c>
-      <c r="K20" s="27">
+      <c r="K20" s="28">
         <v>-606000000</v>
       </c>
-      <c r="L20" s="27">
+      <c r="L20" s="28">
         <v>-602000000</v>
       </c>
-      <c r="M20" s="27">
+      <c r="M20" s="28">
         <v>-736000000</v>
       </c>
-      <c r="N20" s="27">
+      <c r="N20" s="28">
         <v>-724000000</v>
       </c>
-      <c r="O20" s="27">
+      <c r="O20" s="28">
         <v>-722000000</v>
       </c>
-      <c r="P20" s="28">
+      <c r="P20" s="29">
         <v>-721000000</v>
       </c>
-      <c r="Q20" s="28">
+      <c r="Q20" s="29">
         <v>-841000000</v>
       </c>
-      <c r="R20" s="28">
+      <c r="R20" s="29">
         <v>-841000000</v>
       </c>
-      <c r="S20" s="28">
+      <c r="S20" s="29">
         <v>-823000000</v>
       </c>
-      <c r="T20" s="28">
+      <c r="T20" s="29">
         <v>-825000000</v>
       </c>
-      <c r="U20" s="28">
+      <c r="U20" s="29">
         <v>-937000000</v>
       </c>
-      <c r="V20" s="28">
+      <c r="V20" s="29">
         <v>-940000000</v>
       </c>
-      <c r="W20" s="28">
+      <c r="W20" s="29">
         <v>-942000000</v>
       </c>
-      <c r="X20" s="28">
+      <c r="X20" s="29">
         <v>-942000000</v>
       </c>
-      <c r="Y20" s="28">
+      <c r="Y20" s="29">
         <v>-1062000000</v>
       </c>
-      <c r="Z20" s="28">
+      <c r="Z20" s="29">
         <v>-1063000000</v>
       </c>
-      <c r="AA20" s="28">
+      <c r="AA20" s="29">
         <v>-1060000000</v>
       </c>
-      <c r="AB20" s="28">
+      <c r="AB20" s="29">
         <v>-1051000000</v>
       </c>
-      <c r="AC20" s="28">
+      <c r="AC20" s="29">
         <v>-1123000000</v>
       </c>
-      <c r="AD20" s="28">
+      <c r="AD20" s="29">
         <v>-1125000000</v>
       </c>
-      <c r="AE20" s="28">
+      <c r="AE20" s="29">
         <v>-1125000000</v>
       </c>
-      <c r="AF20" s="28">
+      <c r="AF20" s="29">
         <v>-1126000000</v>
       </c>
-      <c r="AG20" s="28">
+      <c r="AG20" s="29">
         <v>-1181000000</v>
       </c>
-      <c r="AH20" s="28">
+      <c r="AH20" s="29">
         <v>-1183000000</v>
       </c>
-      <c r="AI20" s="28">
+      <c r="AI20" s="29">
         <v>-1185000000</v>
       </c>
-      <c r="AJ20" s="28">
+      <c r="AJ20" s="29">
         <v>-1187000000</v>
       </c>
-      <c r="AK20" s="28">
+      <c r="AK20" s="29">
         <v>-1240000000</v>
       </c>
-      <c r="AL20" s="28">
+      <c r="AL20" s="29">
         <v>-1238000000</v>
       </c>
-      <c r="AM20" s="28">
+      <c r="AM20" s="29">
         <v>-1235000000</v>
       </c>
-      <c r="AN20" s="28">
+      <c r="AN20" s="29">
         <v>-1236000000</v>
       </c>
-      <c r="AO20" s="28">
+      <c r="AO20" s="29">
         <v>-1290000000</v>
       </c>
-      <c r="AP20" s="28">
+      <c r="AP20" s="29">
         <v>-1291000000</v>
       </c>
-      <c r="AQ20" s="16"/>
-[...14 lines deleted...]
-      <c r="C21" s="27">
+      <c r="AQ20" s="29">
+        <v>-1295000000</v>
+      </c>
+      <c r="AR20" s="15"/>
+      <c r="AS20" s="15"/>
+      <c r="AT20" s="15"/>
+      <c r="AU20" s="15"/>
+      <c r="AV20" s="15"/>
+      <c r="AW20" s="15"/>
+      <c r="AX20" s="15"/>
+    </row>
+    <row r="21" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="A21" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" s="28">
+        <v>0</v>
+      </c>
+      <c r="C21" s="28">
         <v>-501000000</v>
       </c>
-      <c r="D21" s="27">
-[...5 lines deleted...]
-      <c r="F21" s="27">
+      <c r="D21" s="28">
+        <v>0</v>
+      </c>
+      <c r="E21" s="28">
+        <v>0</v>
+      </c>
+      <c r="F21" s="28">
         <v>-250000000</v>
       </c>
-      <c r="G21" s="27">
+      <c r="G21" s="28">
         <v>230000000</v>
       </c>
-      <c r="H21" s="27">
-[...2 lines deleted...]
-      <c r="I21" s="27">
+      <c r="H21" s="28">
+        <v>0</v>
+      </c>
+      <c r="I21" s="28">
         <v>494000000</v>
       </c>
-      <c r="J21" s="27">
-[...2 lines deleted...]
-      <c r="K21" s="27">
+      <c r="J21" s="28">
+        <v>0</v>
+      </c>
+      <c r="K21" s="28">
         <v>1000000000</v>
       </c>
-      <c r="L21" s="27">
-[...5 lines deleted...]
-      <c r="N21" s="27">
+      <c r="L21" s="28">
+        <v>0</v>
+      </c>
+      <c r="M21" s="28">
+        <v>0</v>
+      </c>
+      <c r="N21" s="28">
         <v>743000000</v>
       </c>
-      <c r="O21" s="27">
-[...2 lines deleted...]
-      <c r="P21" s="28">
+      <c r="O21" s="28">
+        <v>0</v>
+      </c>
+      <c r="P21" s="29">
         <v>-2000000</v>
       </c>
-      <c r="Q21" s="28">
-[...2 lines deleted...]
-      <c r="R21" s="28">
+      <c r="Q21" s="29">
+        <v>0</v>
+      </c>
+      <c r="R21" s="29">
         <v>749000000</v>
       </c>
-      <c r="S21" s="28">
+      <c r="S21" s="29">
         <v>249000000</v>
       </c>
-      <c r="T21" s="28">
-[...5 lines deleted...]
-      <c r="V21" s="28">
+      <c r="T21" s="29">
+        <v>0</v>
+      </c>
+      <c r="U21" s="29">
+        <v>0</v>
+      </c>
+      <c r="V21" s="29">
         <v>-550000000</v>
       </c>
-      <c r="W21" s="28">
-[...2 lines deleted...]
-      <c r="X21" s="28">
+      <c r="W21" s="29">
+        <v>0</v>
+      </c>
+      <c r="X21" s="29">
         <v>1495000000</v>
       </c>
-      <c r="Y21" s="28">
-[...5 lines deleted...]
-      <c r="AA21" s="28">
+      <c r="Y21" s="29">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="29">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="29">
         <v>-500000000</v>
       </c>
-      <c r="AB21" s="28">
+      <c r="AB21" s="29">
         <v>695000000</v>
       </c>
-      <c r="AC21" s="28">
+      <c r="AC21" s="29">
         <v>799000000</v>
       </c>
-      <c r="AD21" s="28">
+      <c r="AD21" s="29">
         <v>1397000000</v>
       </c>
-      <c r="AE21" s="28">
+      <c r="AE21" s="29">
         <v>1103000000</v>
       </c>
-      <c r="AF21" s="28">
-[...5 lines deleted...]
-      <c r="AH21" s="28">
+      <c r="AF21" s="29">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="29">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="29">
         <v>2980000000</v>
       </c>
-      <c r="AI21" s="28">
+      <c r="AI21" s="29">
         <v>-300000000</v>
       </c>
-      <c r="AJ21" s="28">
-[...2 lines deleted...]
-      <c r="AK21" s="28">
+      <c r="AJ21" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="29">
         <v>-300000000</v>
       </c>
-      <c r="AL21" s="28">
+      <c r="AL21" s="29">
         <v>-750000000</v>
       </c>
-      <c r="AM21" s="28">
+      <c r="AM21" s="29">
         <v>1199000000</v>
       </c>
-      <c r="AN21" s="28">
-[...17 lines deleted...]
-      <c r="A22" s="4" t="s">
+      <c r="AN21" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO21" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP21" s="29">
+        <v>0</v>
+      </c>
+      <c r="AQ21" s="29">
+        <v>0</v>
+      </c>
+      <c r="AR21" s="15"/>
+      <c r="AS21" s="15"/>
+      <c r="AT21" s="15"/>
+      <c r="AU21" s="15"/>
+      <c r="AV21" s="15"/>
+      <c r="AW21" s="15"/>
+      <c r="AX21" s="15"/>
+    </row>
+    <row r="22" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="A22" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="27">
+      <c r="B22" s="28">
         <v>-562000000</v>
       </c>
-      <c r="C22" s="27">
+      <c r="C22" s="28">
         <v>-334000000</v>
       </c>
-      <c r="D22" s="27">
+      <c r="D22" s="28">
         <v>-346000000</v>
       </c>
-      <c r="E22" s="27">
+      <c r="E22" s="28">
         <v>-418000000</v>
       </c>
-      <c r="F22" s="27">
+      <c r="F22" s="28">
         <v>-389000000</v>
       </c>
-      <c r="G22" s="27">
+      <c r="G22" s="28">
         <v>-566000000</v>
       </c>
-      <c r="H22" s="27">
+      <c r="H22" s="28">
         <v>-574000000</v>
       </c>
-      <c r="I22" s="27">
+      <c r="I22" s="28">
         <v>-544000000</v>
       </c>
-      <c r="J22" s="27">
+      <c r="J22" s="28">
         <v>-695000000</v>
       </c>
-      <c r="K22" s="27">
+      <c r="K22" s="28">
         <v>-916000000</v>
       </c>
-      <c r="L22" s="27">
+      <c r="L22" s="28">
         <v>-1145000000</v>
       </c>
-      <c r="M22" s="27">
+      <c r="M22" s="28">
         <v>-1971000000</v>
       </c>
-      <c r="N22" s="27">
+      <c r="N22" s="28">
         <v>-1001000000</v>
       </c>
-      <c r="O22" s="27">
+      <c r="O22" s="28">
         <v>-717000000</v>
       </c>
-      <c r="P22" s="28">
+      <c r="P22" s="29">
         <v>-262000000</v>
       </c>
-      <c r="Q22" s="28">
+      <c r="Q22" s="29">
         <v>-441000000</v>
       </c>
-      <c r="R22" s="28">
+      <c r="R22" s="29">
         <v>-1495000000</v>
       </c>
-      <c r="S22" s="28">
+      <c r="S22" s="29">
         <v>-795000000</v>
       </c>
-      <c r="T22" s="28">
+      <c r="T22" s="29">
         <v>108000000</v>
       </c>
-      <c r="U22" s="28">
+      <c r="U22" s="29">
         <v>99000000</v>
       </c>
-      <c r="V22" s="28">
+      <c r="V22" s="29">
         <v>96000000</v>
       </c>
-      <c r="W22" s="28">
+      <c r="W22" s="29">
         <v>-92000000</v>
       </c>
-      <c r="X22" s="28">
+      <c r="X22" s="29">
         <v>-64000000</v>
       </c>
-      <c r="Y22" s="28">
+      <c r="Y22" s="29">
         <v>-90000000</v>
       </c>
-      <c r="Z22" s="28">
+      <c r="Z22" s="29">
         <v>-532000000</v>
       </c>
-      <c r="AA22" s="28">
+      <c r="AA22" s="29">
         <v>-1126000000</v>
       </c>
-      <c r="AB22" s="28">
+      <c r="AB22" s="29">
         <v>-918000000</v>
       </c>
-      <c r="AC22" s="28">
+      <c r="AC22" s="29">
         <v>-798000000</v>
       </c>
-      <c r="AD22" s="28">
+      <c r="AD22" s="29">
         <v>-18000000</v>
       </c>
-      <c r="AE22" s="28">
+      <c r="AE22" s="29">
         <v>-14000000</v>
       </c>
-      <c r="AF22" s="28">
+      <c r="AF22" s="29">
         <v>22000000</v>
       </c>
-      <c r="AG22" s="28">
+      <c r="AG22" s="29">
         <v>-20000000</v>
       </c>
-      <c r="AH22" s="28">
+      <c r="AH22" s="29">
         <v>62000000</v>
       </c>
-      <c r="AI22" s="28">
+      <c r="AI22" s="29">
         <v>177000000</v>
       </c>
-      <c r="AJ22" s="28">
+      <c r="AJ22" s="29">
         <v>-201000000</v>
       </c>
-      <c r="AK22" s="28">
+      <c r="AK22" s="29">
         <v>-450000000</v>
       </c>
-      <c r="AL22" s="28">
+      <c r="AL22" s="29">
         <v>-535000000</v>
       </c>
-      <c r="AM22" s="28">
+      <c r="AM22" s="29">
         <v>-187000000</v>
       </c>
-      <c r="AN22" s="28">
+      <c r="AN22" s="29">
         <v>6000000</v>
       </c>
-      <c r="AO22" s="28">
+      <c r="AO22" s="29">
         <v>-361000000</v>
       </c>
-      <c r="AP22" s="28">
+      <c r="AP22" s="29">
         <v>151000000</v>
       </c>
-      <c r="AQ22" s="16"/>
-[...8 lines deleted...]
-      <c r="A23" s="4" t="s">
+      <c r="AQ22" s="29">
+        <v>418000000</v>
+      </c>
+      <c r="AR22" s="15"/>
+      <c r="AS22" s="15"/>
+      <c r="AT22" s="15"/>
+      <c r="AU22" s="15"/>
+      <c r="AV22" s="15"/>
+      <c r="AW22" s="15"/>
+      <c r="AX22" s="15"/>
+    </row>
+    <row r="23" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="A23" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="27">
+      <c r="B23" s="28">
         <v>700000000</v>
       </c>
-      <c r="C23" s="27">
+      <c r="C23" s="28">
         <v>217000000</v>
       </c>
-      <c r="D23" s="27">
+      <c r="D23" s="28">
         <v>-463000000</v>
       </c>
-      <c r="E23" s="27">
+      <c r="E23" s="28">
         <v>-567000000</v>
       </c>
-      <c r="F23" s="27">
+      <c r="F23" s="28">
         <v>363000000</v>
       </c>
-      <c r="G23" s="27">
+      <c r="G23" s="28">
         <v>135000000</v>
       </c>
-      <c r="H23" s="27">
+      <c r="H23" s="28">
         <v>-298000000</v>
       </c>
-      <c r="I23" s="27">
+      <c r="I23" s="28">
         <v>-660000000</v>
       </c>
-      <c r="J23" s="27">
+      <c r="J23" s="28">
         <v>459000000</v>
       </c>
-      <c r="K23" s="27">
+      <c r="K23" s="28">
         <v>162000000</v>
       </c>
-      <c r="L23" s="27">
+      <c r="L23" s="28">
         <v>-1384000000</v>
       </c>
-      <c r="M23" s="27">
+      <c r="M23" s="28">
         <v>1830000000</v>
       </c>
-      <c r="N23" s="27">
+      <c r="N23" s="28">
         <v>1435000000</v>
       </c>
-      <c r="O23" s="27">
+      <c r="O23" s="28">
         <v>-39000000</v>
       </c>
-      <c r="P23" s="28">
+      <c r="P23" s="29">
         <v>-766000000</v>
       </c>
-      <c r="Q23" s="28">
+      <c r="Q23" s="29">
         <v>-1765000000</v>
       </c>
-      <c r="R23" s="28">
+      <c r="R23" s="29">
         <v>992000000</v>
       </c>
-      <c r="S23" s="28">
+      <c r="S23" s="29">
         <v>1561000000</v>
       </c>
-      <c r="T23" s="28">
+      <c r="T23" s="29">
         <v>-2030000000</v>
       </c>
-      <c r="U23" s="28">
+      <c r="U23" s="29">
         <v>-764000000</v>
       </c>
-      <c r="V23" s="28">
+      <c r="V23" s="29">
         <v>-782000000</v>
       </c>
-      <c r="W23" s="28">
+      <c r="W23" s="29">
         <v>503000000</v>
       </c>
-      <c r="X23" s="28">
+      <c r="X23" s="29">
         <v>-378000000</v>
       </c>
-      <c r="Y23" s="28">
+      <c r="Y23" s="29">
         <v>-989000000</v>
       </c>
-      <c r="Z23" s="28">
+      <c r="Z23" s="29">
         <v>-1214000000</v>
       </c>
-      <c r="AA23" s="28">
+      <c r="AA23" s="29">
         <v>1739000000</v>
       </c>
-      <c r="AB23" s="28">
+      <c r="AB23" s="29">
         <v>-1313000000</v>
       </c>
-      <c r="AC23" s="28">
+      <c r="AC23" s="29">
         <v>-38000000</v>
       </c>
-      <c r="AD23" s="28">
+      <c r="AD23" s="29">
         <v>1013000000</v>
       </c>
-      <c r="AE23" s="28">
+      <c r="AE23" s="29">
         <v>-982000000</v>
       </c>
-      <c r="AF23" s="28">
+      <c r="AF23" s="29">
         <v>-195000000</v>
       </c>
-      <c r="AG23" s="28">
+      <c r="AG23" s="29">
         <v>846000000</v>
       </c>
-      <c r="AH23" s="28">
+      <c r="AH23" s="29">
         <v>-2233000000</v>
       </c>
-      <c r="AI23" s="28">
+      <c r="AI23" s="29">
         <v>1032000000</v>
       </c>
-      <c r="AJ23" s="28">
+      <c r="AJ23" s="29">
         <v>855000000</v>
       </c>
-      <c r="AK23" s="28">
+      <c r="AK23" s="29">
         <v>1817000000</v>
       </c>
-      <c r="AL23" s="28">
+      <c r="AL23" s="29">
         <v>2160000000</v>
       </c>
-      <c r="AM23" s="28">
+      <c r="AM23" s="29">
         <v>-61000000</v>
       </c>
-      <c r="AN23" s="28">
+      <c r="AN23" s="29">
         <v>455000000</v>
       </c>
-      <c r="AO23" s="28">
+      <c r="AO23" s="29">
         <v>230000000</v>
       </c>
-      <c r="AP23" s="28">
+      <c r="AP23" s="29">
         <v>108000000</v>
       </c>
-      <c r="AQ23" s="16"/>
-[...8 lines deleted...]
-      <c r="A24" s="4" t="s">
+      <c r="AQ23" s="29">
+        <v>-1771000000</v>
+      </c>
+      <c r="AR23" s="15"/>
+      <c r="AS23" s="15"/>
+      <c r="AT23" s="15"/>
+      <c r="AU23" s="15"/>
+      <c r="AV23" s="15"/>
+      <c r="AW23" s="15"/>
+      <c r="AX23" s="15"/>
+    </row>
+    <row r="24" spans="1:50" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B24" s="27">
-[...130 lines deleted...]
-    <row r="25" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="B24" s="28">
+        <v>0</v>
+      </c>
+      <c r="C24" s="28">
+        <v>0</v>
+      </c>
+      <c r="D24" s="28">
+        <v>0</v>
+      </c>
+      <c r="E24" s="28">
+        <v>0</v>
+      </c>
+      <c r="F24" s="28">
+        <v>0</v>
+      </c>
+      <c r="G24" s="28">
+        <v>0</v>
+      </c>
+      <c r="H24" s="28">
+        <v>0</v>
+      </c>
+      <c r="I24" s="28">
+        <v>0</v>
+      </c>
+      <c r="J24" s="28">
+        <v>0</v>
+      </c>
+      <c r="K24" s="28">
+        <v>0</v>
+      </c>
+      <c r="L24" s="28">
+        <v>0</v>
+      </c>
+      <c r="M24" s="28">
+        <v>0</v>
+      </c>
+      <c r="N24" s="28">
+        <v>0</v>
+      </c>
+      <c r="O24" s="28">
+        <v>0</v>
+      </c>
+      <c r="P24" s="29">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="29">
+        <v>0</v>
+      </c>
+      <c r="R24" s="29">
+        <v>0</v>
+      </c>
+      <c r="S24" s="29">
+        <v>0</v>
+      </c>
+      <c r="T24" s="29">
+        <v>0</v>
+      </c>
+      <c r="U24" s="29">
+        <v>0</v>
+      </c>
+      <c r="V24" s="29">
+        <v>0</v>
+      </c>
+      <c r="W24" s="29">
+        <v>0</v>
+      </c>
+      <c r="X24" s="29">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="29">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="29">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="29">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="29">
+        <v>0</v>
+      </c>
+      <c r="AC24" s="29">
+        <v>0</v>
+      </c>
+      <c r="AD24" s="29">
+        <v>0</v>
+      </c>
+      <c r="AE24" s="29">
+        <v>0</v>
+      </c>
+      <c r="AF24" s="29">
+        <v>0</v>
+      </c>
+      <c r="AG24" s="29">
+        <v>0</v>
+      </c>
+      <c r="AH24" s="29">
+        <v>0</v>
+      </c>
+      <c r="AI24" s="29">
+        <v>0</v>
+      </c>
+      <c r="AJ24" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK24" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL24" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM24" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN24" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO24" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP24" s="29">
+        <v>0</v>
+      </c>
+      <c r="AQ24" s="29">
+        <v>0</v>
+      </c>
+      <c r="AR24" s="15"/>
+      <c r="AS24" s="15"/>
+      <c r="AT24" s="15"/>
+      <c r="AU24" s="15"/>
+      <c r="AV24" s="15"/>
+      <c r="AW24" s="15"/>
+      <c r="AX24" s="15"/>
+    </row>
+    <row r="25" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B25" s="29">
+      <c r="B25" s="30">
         <v>-3000000</v>
       </c>
-      <c r="C25" s="29">
+      <c r="C25" s="30">
         <v>3000000</v>
       </c>
-      <c r="D25" s="29">
+      <c r="D25" s="30">
         <v>-1000000</v>
       </c>
-      <c r="E25" s="29">
+      <c r="E25" s="30">
         <v>-8000000</v>
       </c>
-      <c r="F25" s="29">
+      <c r="F25" s="30">
         <v>-13000000</v>
       </c>
-      <c r="G25" s="29">
-[...2 lines deleted...]
-      <c r="H25" s="29">
+      <c r="G25" s="30">
+        <v>0</v>
+      </c>
+      <c r="H25" s="30">
         <v>-13000000</v>
       </c>
-      <c r="I25" s="29">
+      <c r="I25" s="30">
         <v>-17000000</v>
       </c>
-      <c r="J25" s="29">
+      <c r="J25" s="30">
         <v>-15000000</v>
       </c>
-      <c r="K25" s="29">
+      <c r="K25" s="30">
         <v>-15000000</v>
       </c>
-      <c r="L25" s="29">
+      <c r="L25" s="30">
         <v>-22000000</v>
       </c>
-      <c r="M25" s="29">
+      <c r="M25" s="30">
         <v>-18000000</v>
       </c>
-      <c r="N25" s="29">
+      <c r="N25" s="30">
         <v>-29000000</v>
       </c>
-      <c r="O25" s="29">
+      <c r="O25" s="30">
         <v>31000000</v>
       </c>
-      <c r="P25" s="30">
+      <c r="P25" s="31">
         <v>-12000000</v>
       </c>
-      <c r="Q25" s="30">
-[...2 lines deleted...]
-      <c r="R25" s="30">
+      <c r="Q25" s="31">
+        <v>0</v>
+      </c>
+      <c r="R25" s="31">
         <v>-14000000</v>
       </c>
-      <c r="S25" s="30">
+      <c r="S25" s="31">
         <v>-7000000</v>
       </c>
-      <c r="T25" s="30">
+      <c r="T25" s="31">
         <v>-24000000</v>
       </c>
-      <c r="U25" s="30">
+      <c r="U25" s="31">
         <v>-27000000</v>
       </c>
-      <c r="V25" s="30">
+      <c r="V25" s="31">
         <v>-32000000</v>
       </c>
-      <c r="W25" s="30">
-[...2 lines deleted...]
-      <c r="X25" s="30">
+      <c r="W25" s="31">
+        <v>0</v>
+      </c>
+      <c r="X25" s="31">
         <v>-42000000</v>
       </c>
-      <c r="Y25" s="30">
+      <c r="Y25" s="31">
         <v>-34000000</v>
       </c>
-      <c r="Z25" s="30">
+      <c r="Z25" s="31">
         <v>-20000000</v>
       </c>
-      <c r="AA25" s="30">
+      <c r="AA25" s="31">
         <v>72000000</v>
       </c>
-      <c r="AB25" s="30">
+      <c r="AB25" s="31">
         <v>-22000000</v>
       </c>
-      <c r="AC25" s="30">
+      <c r="AC25" s="31">
         <v>-34000000</v>
       </c>
-      <c r="AD25" s="30">
+      <c r="AD25" s="31">
         <v>-19000000</v>
       </c>
-      <c r="AE25" s="30">
+      <c r="AE25" s="31">
         <v>26000000</v>
       </c>
-      <c r="AF25" s="30">
+      <c r="AF25" s="31">
         <v>-17000000</v>
       </c>
-      <c r="AG25" s="30">
+      <c r="AG25" s="31">
         <v>-23000000</v>
       </c>
-      <c r="AH25" s="30">
+      <c r="AH25" s="31">
         <v>-68000000</v>
       </c>
-      <c r="AI25" s="30">
+      <c r="AI25" s="31">
         <v>24000000</v>
       </c>
-      <c r="AJ25" s="30">
+      <c r="AJ25" s="31">
         <v>-34000000</v>
       </c>
-      <c r="AK25" s="30">
+      <c r="AK25" s="31">
         <v>-23000000</v>
       </c>
-      <c r="AL25" s="30">
+      <c r="AL25" s="31">
         <v>-60000000</v>
       </c>
-      <c r="AM25" s="30">
+      <c r="AM25" s="31">
         <v>10000000</v>
       </c>
-      <c r="AN25" s="30">
+      <c r="AN25" s="31">
         <v>-27000000</v>
       </c>
-      <c r="AO25" s="30">
+      <c r="AO25" s="31">
         <v>6000000</v>
       </c>
-      <c r="AP25" s="30">
+      <c r="AP25" s="31">
         <v>-48000000</v>
       </c>
-      <c r="AR25" s="16"/>
-[...6 lines deleted...]
-    <row r="26" spans="1:49" hidden="1" x14ac:dyDescent="0.2">
+      <c r="AQ25" s="31">
+        <v>-11000000</v>
+      </c>
+      <c r="AS25" s="15"/>
+      <c r="AT25" s="15"/>
+      <c r="AU25" s="15"/>
+      <c r="AV25" s="15"/>
+      <c r="AW25" s="15"/>
+      <c r="AX25" s="15"/>
+    </row>
+    <row r="26" spans="1:50" hidden="1" x14ac:dyDescent="0.2">
       <c r="A26" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B26" s="31">
-[...130 lines deleted...]
-    <row r="27" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="B26" s="32">
+        <v>0</v>
+      </c>
+      <c r="C26" s="32">
+        <v>0</v>
+      </c>
+      <c r="D26" s="32">
+        <v>0</v>
+      </c>
+      <c r="E26" s="32">
+        <v>0</v>
+      </c>
+      <c r="F26" s="32">
+        <v>0</v>
+      </c>
+      <c r="G26" s="32">
+        <v>0</v>
+      </c>
+      <c r="H26" s="32">
+        <v>0</v>
+      </c>
+      <c r="I26" s="32">
+        <v>0</v>
+      </c>
+      <c r="J26" s="32">
+        <v>0</v>
+      </c>
+      <c r="K26" s="32">
+        <v>0</v>
+      </c>
+      <c r="L26" s="32">
+        <v>0</v>
+      </c>
+      <c r="M26" s="32">
+        <v>0</v>
+      </c>
+      <c r="N26" s="32">
+        <v>0</v>
+      </c>
+      <c r="O26" s="32">
+        <v>0</v>
+      </c>
+      <c r="P26" s="33">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="33">
+        <v>0</v>
+      </c>
+      <c r="R26" s="33">
+        <v>0</v>
+      </c>
+      <c r="S26" s="33">
+        <v>0</v>
+      </c>
+      <c r="T26" s="33">
+        <v>0</v>
+      </c>
+      <c r="U26" s="33">
+        <v>0</v>
+      </c>
+      <c r="V26" s="33">
+        <v>0</v>
+      </c>
+      <c r="W26" s="33">
+        <v>0</v>
+      </c>
+      <c r="X26" s="33">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="33">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="33">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="33">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="33">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="33">
+        <v>0</v>
+      </c>
+      <c r="AD26" s="33">
+        <v>0</v>
+      </c>
+      <c r="AE26" s="33">
+        <v>0</v>
+      </c>
+      <c r="AF26" s="33">
+        <v>0</v>
+      </c>
+      <c r="AG26" s="33">
+        <v>0</v>
+      </c>
+      <c r="AH26" s="33">
+        <v>0</v>
+      </c>
+      <c r="AI26" s="33">
+        <v>0</v>
+      </c>
+      <c r="AJ26" s="33">
+        <v>0</v>
+      </c>
+      <c r="AK26" s="33">
+        <v>0</v>
+      </c>
+      <c r="AL26" s="33">
+        <v>0</v>
+      </c>
+      <c r="AM26" s="33">
+        <v>0</v>
+      </c>
+      <c r="AN26" s="33">
+        <v>0</v>
+      </c>
+      <c r="AO26" s="33">
+        <v>0</v>
+      </c>
+      <c r="AP26" s="33">
+        <v>0</v>
+      </c>
+      <c r="AQ26" s="33">
+        <v>0</v>
+      </c>
+      <c r="AR26" s="15"/>
+      <c r="AS26" s="15"/>
+      <c r="AT26" s="15"/>
+      <c r="AU26" s="15"/>
+      <c r="AV26" s="15"/>
+      <c r="AW26" s="15"/>
+      <c r="AX26" s="15"/>
+    </row>
+    <row r="27" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A27" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B27" s="31">
+      <c r="B27" s="32">
         <v>281000000</v>
       </c>
-      <c r="C27" s="31">
+      <c r="C27" s="32">
         <v>-46000000</v>
       </c>
-      <c r="D27" s="31">
+      <c r="D27" s="32">
         <v>134000000</v>
       </c>
-      <c r="E27" s="31">
+      <c r="E27" s="32">
         <v>-215000000</v>
       </c>
-      <c r="F27" s="31">
+      <c r="F27" s="32">
         <v>-81000000</v>
       </c>
-      <c r="G27" s="31">
+      <c r="G27" s="32">
         <v>67000000</v>
       </c>
-      <c r="H27" s="31">
+      <c r="H27" s="32">
         <v>156000000</v>
       </c>
-      <c r="I27" s="31">
+      <c r="I27" s="32">
         <v>360000000</v>
       </c>
-      <c r="J27" s="31">
+      <c r="J27" s="32">
         <v>61000000</v>
       </c>
-      <c r="K27" s="31">
+      <c r="K27" s="32">
         <v>1202000000</v>
       </c>
-      <c r="L27" s="31">
+      <c r="L27" s="32">
         <v>-1417000000</v>
       </c>
-      <c r="M27" s="31">
+      <c r="M27" s="32">
         <v>936000000</v>
       </c>
-      <c r="N27" s="31">
+      <c r="N27" s="32">
         <v>1282000000</v>
       </c>
-      <c r="O27" s="31">
+      <c r="O27" s="32">
         <v>93000000</v>
       </c>
-      <c r="P27" s="32">
+      <c r="P27" s="33">
         <v>80000000</v>
       </c>
-      <c r="Q27" s="32">
+      <c r="Q27" s="33">
         <v>-1456000000</v>
       </c>
-      <c r="R27" s="32">
+      <c r="R27" s="33">
         <v>81000000</v>
       </c>
-      <c r="S27" s="32">
+      <c r="S27" s="33">
         <v>1776000000</v>
       </c>
-      <c r="T27" s="32">
+      <c r="T27" s="33">
         <v>-1472000000</v>
       </c>
-      <c r="U27" s="32">
+      <c r="U27" s="33">
         <v>285000000</v>
       </c>
-      <c r="V27" s="32">
+      <c r="V27" s="33">
         <v>-665000000</v>
       </c>
-      <c r="W27" s="32">
+      <c r="W27" s="33">
         <v>1207000000</v>
       </c>
-      <c r="X27" s="32">
+      <c r="X27" s="33">
         <v>2014000000</v>
       </c>
-      <c r="Y27" s="32">
+      <c r="Y27" s="33">
         <v>-1032000000</v>
       </c>
-      <c r="Z27" s="32">
+      <c r="Z27" s="33">
         <v>-1126000000</v>
       </c>
-      <c r="AA27" s="32">
+      <c r="AA27" s="33">
         <v>297000000</v>
       </c>
-      <c r="AB27" s="32">
+      <c r="AB27" s="33">
         <v>-633000000</v>
       </c>
-      <c r="AC27" s="32">
+      <c r="AC27" s="33">
         <v>-119000000</v>
       </c>
-      <c r="AD27" s="32">
+      <c r="AD27" s="33">
         <v>1427000000</v>
       </c>
-      <c r="AE27" s="32">
+      <c r="AE27" s="33">
         <v>-1038000000</v>
       </c>
-      <c r="AF27" s="32">
+      <c r="AF27" s="33">
         <v>-873000000</v>
       </c>
-      <c r="AG27" s="32">
+      <c r="AG27" s="33">
         <v>398000000</v>
       </c>
-      <c r="AH27" s="32">
+      <c r="AH27" s="33">
         <v>-481000000</v>
       </c>
-      <c r="AI27" s="32">
+      <c r="AI27" s="33">
         <v>257000000</v>
       </c>
-      <c r="AJ27" s="32">
+      <c r="AJ27" s="33">
         <v>-151000000</v>
       </c>
-      <c r="AK27" s="32">
+      <c r="AK27" s="33">
         <v>611000000</v>
       </c>
-      <c r="AL27" s="32">
+      <c r="AL27" s="33">
         <v>-437000000</v>
       </c>
-      <c r="AM27" s="32">
+      <c r="AM27" s="33">
         <v>281000000</v>
       </c>
-      <c r="AN27" s="32">
+      <c r="AN27" s="33">
         <v>267000000</v>
       </c>
-      <c r="AO27" s="32">
+      <c r="AO27" s="33">
         <v>-86000000</v>
       </c>
-      <c r="AP27" s="32">
+      <c r="AP27" s="33">
         <v>324000000</v>
       </c>
-      <c r="AQ27" s="16"/>
-[...7 lines deleted...]
-    <row r="28" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="AQ27" s="33">
+        <v>111000000</v>
+      </c>
+      <c r="AR27" s="15"/>
+      <c r="AS27" s="15"/>
+      <c r="AT27" s="15"/>
+      <c r="AU27" s="15"/>
+      <c r="AV27" s="15"/>
+      <c r="AW27" s="15"/>
+      <c r="AX27" s="15"/>
+    </row>
+    <row r="28" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A28" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B28" s="33">
+      <c r="B28" s="34">
         <v>1000000000</v>
       </c>
-      <c r="C28" s="33">
+      <c r="C28" s="34">
         <v>1281000000</v>
       </c>
-      <c r="D28" s="33">
+      <c r="D28" s="34">
         <v>1235000000</v>
       </c>
-      <c r="E28" s="33">
+      <c r="E28" s="34">
         <v>1369000000</v>
       </c>
-      <c r="F28" s="33">
+      <c r="F28" s="34">
         <v>1154000000</v>
       </c>
-      <c r="G28" s="33">
+      <c r="G28" s="34">
         <v>1073000000</v>
       </c>
-      <c r="H28" s="33">
+      <c r="H28" s="34">
         <v>1140000000</v>
       </c>
-      <c r="I28" s="33">
+      <c r="I28" s="34">
         <v>1296000000</v>
       </c>
-      <c r="J28" s="33">
+      <c r="J28" s="34">
         <v>1656000000</v>
       </c>
-      <c r="K28" s="33">
+      <c r="K28" s="34">
         <v>1717000000</v>
       </c>
-      <c r="L28" s="33">
+      <c r="L28" s="34">
         <v>2919000000</v>
       </c>
-      <c r="M28" s="33">
+      <c r="M28" s="34">
         <v>1502000000</v>
       </c>
-      <c r="N28" s="33">
+      <c r="N28" s="34">
         <v>2438000000</v>
       </c>
-      <c r="O28" s="33">
+      <c r="O28" s="34">
         <v>3720000000</v>
       </c>
-      <c r="P28" s="34">
+      <c r="P28" s="35">
         <v>3813000000</v>
       </c>
-      <c r="Q28" s="34">
+      <c r="Q28" s="35">
         <v>3893000000</v>
       </c>
-      <c r="R28" s="34">
+      <c r="R28" s="35">
         <v>2437000000</v>
       </c>
-      <c r="S28" s="34">
+      <c r="S28" s="35">
         <v>2518000000</v>
       </c>
-      <c r="T28" s="34">
+      <c r="T28" s="35">
         <v>4294000000</v>
       </c>
-      <c r="U28" s="34">
+      <c r="U28" s="35">
         <v>2822000000</v>
       </c>
-      <c r="V28" s="34">
+      <c r="V28" s="35">
         <v>3107000000</v>
       </c>
-      <c r="W28" s="34">
+      <c r="W28" s="35">
         <v>2442000000</v>
       </c>
-      <c r="X28" s="34">
+      <c r="X28" s="35">
         <v>3649000000</v>
       </c>
-      <c r="Y28" s="34">
+      <c r="Y28" s="35">
         <v>5663000000</v>
       </c>
-      <c r="Z28" s="34">
+      <c r="Z28" s="35">
         <v>4631000000</v>
       </c>
-      <c r="AA28" s="34">
+      <c r="AA28" s="35">
         <v>3505000000</v>
       </c>
-      <c r="AB28" s="34">
+      <c r="AB28" s="35">
         <v>3802000000</v>
       </c>
-      <c r="AC28" s="34">
+      <c r="AC28" s="35">
         <v>3169000000</v>
       </c>
-      <c r="AD28" s="34">
+      <c r="AD28" s="35">
         <v>3050000000</v>
       </c>
-      <c r="AE28" s="34">
+      <c r="AE28" s="35">
         <v>4477000000</v>
       </c>
-      <c r="AF28" s="34">
+      <c r="AF28" s="35">
         <v>3439000000</v>
       </c>
-      <c r="AG28" s="34">
+      <c r="AG28" s="35">
         <v>2566000000</v>
       </c>
-      <c r="AH28" s="34">
+      <c r="AH28" s="35">
         <v>2964000000</v>
       </c>
-      <c r="AI28" s="34">
+      <c r="AI28" s="35">
         <v>2483000000</v>
       </c>
-      <c r="AJ28" s="34">
+      <c r="AJ28" s="35">
         <v>2740000000</v>
       </c>
-      <c r="AK28" s="34">
+      <c r="AK28" s="35">
         <v>2589000000</v>
       </c>
-      <c r="AL28" s="34">
+      <c r="AL28" s="35">
         <v>3200000000</v>
       </c>
-      <c r="AM28" s="34">
+      <c r="AM28" s="35">
         <v>2763000000</v>
       </c>
-      <c r="AN28" s="34">
+      <c r="AN28" s="35">
         <v>3044000000</v>
       </c>
-      <c r="AO28" s="34">
+      <c r="AO28" s="35">
         <v>3311000000</v>
       </c>
-      <c r="AP28" s="34">
+      <c r="AP28" s="35">
         <v>3225000000</v>
       </c>
-      <c r="AQ28" s="16"/>
-[...7 lines deleted...]
-    <row r="29" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="AQ28" s="35">
+        <v>3549000000</v>
+      </c>
+      <c r="AR28" s="15"/>
+      <c r="AS28" s="15"/>
+      <c r="AT28" s="15"/>
+      <c r="AU28" s="15"/>
+      <c r="AV28" s="15"/>
+      <c r="AW28" s="15"/>
+      <c r="AX28" s="15"/>
+    </row>
+    <row r="29" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A29" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="B29" s="29">
+      <c r="B29" s="30">
         <v>1281000000</v>
       </c>
-      <c r="C29" s="29">
+      <c r="C29" s="30">
         <v>1235000000</v>
       </c>
-      <c r="D29" s="29">
+      <c r="D29" s="30">
         <v>1369000000</v>
       </c>
-      <c r="E29" s="29">
+      <c r="E29" s="30">
         <v>1154000000</v>
       </c>
-      <c r="F29" s="29">
+      <c r="F29" s="30">
         <v>1073000000</v>
       </c>
-      <c r="G29" s="29">
+      <c r="G29" s="30">
         <v>1140000000</v>
       </c>
-      <c r="H29" s="29">
+      <c r="H29" s="30">
         <v>1296000000</v>
       </c>
-      <c r="I29" s="29">
+      <c r="I29" s="30">
         <v>1656000000</v>
       </c>
-      <c r="J29" s="29">
+      <c r="J29" s="30">
         <v>1717000000</v>
       </c>
-      <c r="K29" s="29">
+      <c r="K29" s="30">
         <v>2919000000</v>
       </c>
-      <c r="L29" s="29">
+      <c r="L29" s="30">
         <v>1502000000</v>
       </c>
-      <c r="M29" s="29">
+      <c r="M29" s="30">
         <v>2438000000</v>
       </c>
-      <c r="N29" s="29">
+      <c r="N29" s="30">
         <v>3720000000</v>
       </c>
-      <c r="O29" s="29">
+      <c r="O29" s="30">
         <v>3813000000</v>
       </c>
-      <c r="P29" s="30">
+      <c r="P29" s="31">
         <v>3893000000</v>
       </c>
-      <c r="Q29" s="30">
+      <c r="Q29" s="31">
         <v>2437000000</v>
       </c>
-      <c r="R29" s="30">
+      <c r="R29" s="31">
         <v>2518000000</v>
       </c>
-      <c r="S29" s="30">
+      <c r="S29" s="31">
         <v>4294000000</v>
       </c>
-      <c r="T29" s="30">
+      <c r="T29" s="31">
         <v>2822000000</v>
       </c>
-      <c r="U29" s="30">
+      <c r="U29" s="31">
         <v>3107000000</v>
       </c>
-      <c r="V29" s="30">
+      <c r="V29" s="31">
         <v>2442000000</v>
       </c>
-      <c r="W29" s="30">
+      <c r="W29" s="31">
         <v>3649000000</v>
       </c>
-      <c r="X29" s="30">
+      <c r="X29" s="31">
         <v>5663000000</v>
       </c>
-      <c r="Y29" s="30">
+      <c r="Y29" s="31">
         <v>4631000000</v>
       </c>
-      <c r="Z29" s="30">
+      <c r="Z29" s="31">
         <v>3505000000</v>
       </c>
-      <c r="AA29" s="30">
+      <c r="AA29" s="31">
         <v>3802000000</v>
       </c>
-      <c r="AB29" s="30">
+      <c r="AB29" s="31">
         <v>3169000000</v>
       </c>
-      <c r="AC29" s="30">
+      <c r="AC29" s="31">
         <v>3050000000</v>
       </c>
-      <c r="AD29" s="30">
+      <c r="AD29" s="31">
         <v>4477000000</v>
       </c>
-      <c r="AE29" s="30">
+      <c r="AE29" s="31">
         <v>3439000000</v>
       </c>
-      <c r="AF29" s="30">
+      <c r="AF29" s="31">
         <v>2566000000</v>
       </c>
-      <c r="AG29" s="30">
+      <c r="AG29" s="31">
         <v>2964000000</v>
       </c>
-      <c r="AH29" s="30">
+      <c r="AH29" s="31">
         <v>2483000000</v>
       </c>
-      <c r="AI29" s="30">
+      <c r="AI29" s="31">
         <v>2740000000</v>
       </c>
-      <c r="AJ29" s="30">
+      <c r="AJ29" s="31">
         <v>2589000000</v>
       </c>
-      <c r="AK29" s="30">
+      <c r="AK29" s="31">
         <v>3200000000</v>
       </c>
-      <c r="AL29" s="30">
+      <c r="AL29" s="31">
         <v>2763000000</v>
       </c>
-      <c r="AM29" s="30">
+      <c r="AM29" s="31">
         <v>3044000000</v>
       </c>
-      <c r="AN29" s="30">
+      <c r="AN29" s="31">
         <v>3311000000</v>
       </c>
-      <c r="AO29" s="30">
+      <c r="AO29" s="31">
         <v>3225000000</v>
       </c>
-      <c r="AP29" s="30">
+      <c r="AP29" s="31">
         <v>3549000000</v>
       </c>
-      <c r="AQ29" s="16"/>
-[...7 lines deleted...]
-    <row r="30" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="AQ29" s="31">
+        <v>3660000000</v>
+      </c>
+      <c r="AR29" s="15"/>
+      <c r="AS29" s="15"/>
+      <c r="AT29" s="15"/>
+      <c r="AU29" s="15"/>
+      <c r="AV29" s="15"/>
+      <c r="AW29" s="15"/>
+      <c r="AX29" s="15"/>
+    </row>
+    <row r="30" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A30" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B30" s="31">
+      <c r="B30" s="32">
         <v>1519000000</v>
       </c>
-      <c r="C30" s="31">
+      <c r="C30" s="32">
         <v>1304000000</v>
       </c>
-      <c r="D30" s="31">
+      <c r="D30" s="32">
         <v>1768000000</v>
       </c>
-      <c r="E30" s="31">
+      <c r="E30" s="32">
         <v>2336000000</v>
       </c>
-      <c r="F30" s="31">
+      <c r="F30" s="32">
         <v>1976000000</v>
       </c>
-      <c r="G30" s="31">
+      <c r="G30" s="32">
         <v>1844000000</v>
       </c>
-      <c r="H30" s="31">
+      <c r="H30" s="32">
         <v>2148000000</v>
       </c>
-      <c r="I30" s="31">
+      <c r="I30" s="32">
         <v>2813000000</v>
       </c>
-      <c r="J30" s="31">
+      <c r="J30" s="32">
         <v>2362000000</v>
       </c>
-      <c r="K30" s="31">
+      <c r="K30" s="32">
         <v>2211000000</v>
       </c>
-      <c r="L30" s="31">
+      <c r="L30" s="32">
         <v>3611000000</v>
       </c>
-      <c r="M30" s="31">
+      <c r="M30" s="32">
         <v>1795000000</v>
       </c>
-      <c r="N30" s="31">
+      <c r="N30" s="32">
         <v>366000000</v>
       </c>
-      <c r="O30" s="31">
+      <c r="O30" s="32">
         <v>405000000</v>
       </c>
-      <c r="P30" s="32">
+      <c r="P30" s="33">
         <v>1174000000</v>
       </c>
-      <c r="Q30" s="32">
+      <c r="Q30" s="33">
         <v>2950000000</v>
       </c>
-      <c r="R30" s="32">
+      <c r="R30" s="33">
         <v>2224000000</v>
       </c>
-      <c r="S30" s="32">
+      <c r="S30" s="33">
         <v>666000000</v>
       </c>
-      <c r="T30" s="32">
+      <c r="T30" s="33">
         <v>2696000000</v>
       </c>
-      <c r="U30" s="32">
+      <c r="U30" s="33">
         <v>3461000000</v>
       </c>
-      <c r="V30" s="32">
+      <c r="V30" s="33">
         <v>4244000000</v>
       </c>
-      <c r="W30" s="32">
+      <c r="W30" s="33">
         <v>3741000000</v>
       </c>
-      <c r="X30" s="32">
+      <c r="X30" s="33">
         <v>4119000000</v>
       </c>
-      <c r="Y30" s="32">
+      <c r="Y30" s="33">
         <v>5108000000</v>
       </c>
-      <c r="Z30" s="32">
+      <c r="Z30" s="33">
         <v>6320000000</v>
       </c>
-      <c r="AA30" s="32">
+      <c r="AA30" s="33">
         <v>4585000000</v>
       </c>
-      <c r="AB30" s="32">
+      <c r="AB30" s="33">
         <v>5921000000</v>
       </c>
-      <c r="AC30" s="32">
+      <c r="AC30" s="33">
         <v>6017000000</v>
       </c>
-      <c r="AD30" s="32">
+      <c r="AD30" s="33">
         <v>5068000000</v>
       </c>
-      <c r="AE30" s="32">
+      <c r="AE30" s="33">
         <v>6113000000</v>
       </c>
-      <c r="AF30" s="32">
+      <c r="AF30" s="33">
         <v>6382000000</v>
       </c>
-      <c r="AG30" s="32">
+      <c r="AG30" s="33">
         <v>5611000000</v>
       </c>
-      <c r="AH30" s="32">
+      <c r="AH30" s="33">
         <v>7910000000</v>
       </c>
-      <c r="AI30" s="32">
+      <c r="AI30" s="33">
         <v>6948000000</v>
       </c>
-      <c r="AJ30" s="32">
+      <c r="AJ30" s="33">
         <v>6163000000</v>
       </c>
-      <c r="AK30" s="32">
+      <c r="AK30" s="33">
         <v>4380000000</v>
       </c>
-      <c r="AL30" s="32">
+      <c r="AL30" s="33">
         <v>2242000000</v>
       </c>
-      <c r="AM30" s="32">
+      <c r="AM30" s="33">
         <v>2315000000</v>
       </c>
-      <c r="AN30" s="32">
+      <c r="AN30" s="33">
         <v>1875000000</v>
       </c>
-      <c r="AO30" s="32">
+      <c r="AO30" s="33">
         <v>1656000000</v>
       </c>
-      <c r="AP30" s="32">
+      <c r="AP30" s="33">
         <v>1554000000</v>
       </c>
-      <c r="AQ30" s="16"/>
-[...7 lines deleted...]
-    <row r="31" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="AQ30" s="33">
+        <v>3341000000</v>
+      </c>
+      <c r="AR30" s="15"/>
+      <c r="AS30" s="15"/>
+      <c r="AT30" s="15"/>
+      <c r="AU30" s="15"/>
+      <c r="AV30" s="15"/>
+      <c r="AW30" s="15"/>
+      <c r="AX30" s="15"/>
+    </row>
+    <row r="31" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A31" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="B31" s="35">
+      <c r="B31" s="36">
         <v>2800000000</v>
       </c>
-      <c r="C31" s="35">
+      <c r="C31" s="36">
         <v>2539000000</v>
       </c>
-      <c r="D31" s="35">
+      <c r="D31" s="36">
         <v>3137000000</v>
       </c>
-      <c r="E31" s="35">
+      <c r="E31" s="36">
         <v>3490000000</v>
       </c>
-      <c r="F31" s="35">
+      <c r="F31" s="36">
         <v>3049000000</v>
       </c>
-      <c r="G31" s="35">
+      <c r="G31" s="36">
         <v>2984000000</v>
       </c>
-      <c r="H31" s="35">
+      <c r="H31" s="36">
         <v>3444000000</v>
       </c>
-      <c r="I31" s="35">
+      <c r="I31" s="36">
         <v>4469000000</v>
       </c>
-      <c r="J31" s="35">
+      <c r="J31" s="36">
         <v>4079000000</v>
       </c>
-      <c r="K31" s="35">
+      <c r="K31" s="36">
         <v>5130000000</v>
       </c>
-      <c r="L31" s="35">
+      <c r="L31" s="36">
         <v>5113000000</v>
       </c>
-      <c r="M31" s="35">
+      <c r="M31" s="36">
         <v>4233000000</v>
       </c>
-      <c r="N31" s="35">
+      <c r="N31" s="36">
         <v>4086000000</v>
       </c>
-      <c r="O31" s="35">
+      <c r="O31" s="36">
         <v>4218000000</v>
       </c>
-      <c r="P31" s="36">
+      <c r="P31" s="37">
         <v>5067000000</v>
       </c>
-      <c r="Q31" s="36">
+      <c r="Q31" s="37">
         <v>5387000000</v>
       </c>
-      <c r="R31" s="36">
+      <c r="R31" s="37">
         <v>4742000000</v>
       </c>
-      <c r="S31" s="36">
+      <c r="S31" s="37">
         <v>4960000000</v>
       </c>
-      <c r="T31" s="36">
+      <c r="T31" s="37">
         <v>5518000000</v>
       </c>
-      <c r="U31" s="36">
+      <c r="U31" s="37">
         <v>6568000000</v>
       </c>
-      <c r="V31" s="36">
+      <c r="V31" s="37">
         <v>6686000000</v>
       </c>
-      <c r="W31" s="36">
+      <c r="W31" s="37">
         <v>7390000000</v>
       </c>
-      <c r="X31" s="36">
+      <c r="X31" s="37">
         <v>9782000000</v>
       </c>
-      <c r="Y31" s="36">
+      <c r="Y31" s="37">
         <v>9739000000</v>
       </c>
-      <c r="Z31" s="36">
+      <c r="Z31" s="37">
         <v>9825000000</v>
       </c>
-      <c r="AA31" s="36">
+      <c r="AA31" s="37">
         <v>8387000000</v>
       </c>
-      <c r="AB31" s="36">
+      <c r="AB31" s="37">
         <v>9090000000</v>
       </c>
-      <c r="AC31" s="36">
+      <c r="AC31" s="37">
         <v>9067000000</v>
       </c>
-      <c r="AD31" s="36">
+      <c r="AD31" s="37">
         <v>9545000000</v>
       </c>
-      <c r="AE31" s="36">
+      <c r="AE31" s="37">
         <v>9552000000</v>
       </c>
-      <c r="AF31" s="36">
+      <c r="AF31" s="37">
         <v>8948000000</v>
       </c>
-      <c r="AG31" s="36">
+      <c r="AG31" s="37">
         <v>8575000000</v>
       </c>
-      <c r="AH31" s="36">
+      <c r="AH31" s="37">
         <v>10393000000</v>
       </c>
-      <c r="AI31" s="36">
+      <c r="AI31" s="37">
         <v>9688000000</v>
       </c>
-      <c r="AJ31" s="36">
+      <c r="AJ31" s="37">
         <v>8752000000</v>
       </c>
-      <c r="AK31" s="36">
+      <c r="AK31" s="37">
         <v>7580000000</v>
       </c>
-      <c r="AL31" s="36">
+      <c r="AL31" s="37">
         <v>5005000000</v>
       </c>
-      <c r="AM31" s="36">
+      <c r="AM31" s="37">
         <v>5359000000</v>
       </c>
-      <c r="AN31" s="36">
+      <c r="AN31" s="37">
         <v>5186000000</v>
       </c>
-      <c r="AO31" s="36">
+      <c r="AO31" s="37">
         <v>4881000000</v>
       </c>
-      <c r="AP31" s="36">
+      <c r="AP31" s="37">
         <v>5103000000</v>
       </c>
-      <c r="AQ31" s="4"/>
-[...7 lines deleted...]
-    <row r="32" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="AQ31" s="37">
+        <v>7001000000</v>
+      </c>
+      <c r="AR31" s="2"/>
+      <c r="AS31" s="2"/>
+      <c r="AT31" s="2"/>
+      <c r="AU31" s="2"/>
+      <c r="AV31" s="2"/>
+      <c r="AW31" s="2"/>
+      <c r="AX31" s="2"/>
+    </row>
+    <row r="32" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A32" s="5"/>
-      <c r="B32" s="5"/>
-[...12 lines deleted...]
-      <c r="O32" s="5"/>
+      <c r="B32" s="13"/>
+      <c r="C32" s="13"/>
+      <c r="D32" s="13"/>
+      <c r="E32" s="13"/>
+      <c r="F32" s="13"/>
+      <c r="G32" s="13"/>
+      <c r="H32" s="13"/>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="13"/>
+      <c r="L32" s="13"/>
+      <c r="M32" s="13"/>
+      <c r="N32" s="13"/>
+      <c r="O32" s="13"/>
       <c r="P32" s="14"/>
       <c r="Q32" s="14"/>
       <c r="R32" s="14"/>
       <c r="S32" s="14"/>
       <c r="T32" s="14"/>
       <c r="U32" s="14"/>
       <c r="V32" s="14"/>
       <c r="W32" s="14"/>
       <c r="X32" s="14"/>
       <c r="Y32" s="14"/>
       <c r="Z32" s="14"/>
       <c r="AA32" s="14"/>
       <c r="AB32" s="14"/>
       <c r="AC32" s="14"/>
       <c r="AD32" s="14"/>
       <c r="AE32" s="14"/>
       <c r="AF32" s="14"/>
       <c r="AG32" s="14"/>
       <c r="AH32" s="14"/>
       <c r="AI32" s="14"/>
       <c r="AJ32" s="14"/>
       <c r="AK32" s="14"/>
       <c r="AL32" s="14"/>
       <c r="AM32" s="14"/>
       <c r="AN32" s="14"/>
-      <c r="AO32" s="5"/>
+      <c r="AO32" s="13"/>
       <c r="AP32" s="14"/>
-      <c r="AQ32" s="4"/>
-[...8 lines deleted...]
-      <c r="A33" s="9" t="s">
+      <c r="AQ32" s="14"/>
+      <c r="AR32" s="2"/>
+      <c r="AS32" s="2"/>
+      <c r="AT32" s="2"/>
+      <c r="AU32" s="2"/>
+      <c r="AV32" s="2"/>
+      <c r="AW32" s="2"/>
+      <c r="AX32" s="2"/>
+    </row>
+    <row r="33" spans="1:52" x14ac:dyDescent="0.2">
+      <c r="A33" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="AN33" s="19"/>
-[...10 lines deleted...]
-      <c r="A34" s="4" t="s">
+      <c r="B33" s="39"/>
+      <c r="C33" s="39"/>
+      <c r="D33" s="39"/>
+      <c r="E33" s="39"/>
+      <c r="F33" s="39"/>
+      <c r="G33" s="39"/>
+      <c r="H33" s="39"/>
+      <c r="I33" s="39"/>
+      <c r="J33" s="39"/>
+      <c r="K33" s="39"/>
+      <c r="L33" s="39"/>
+      <c r="M33" s="39"/>
+      <c r="N33" s="39"/>
+      <c r="O33" s="39"/>
+      <c r="P33" s="39"/>
+      <c r="Q33" s="39"/>
+      <c r="R33" s="39"/>
+      <c r="S33" s="39"/>
+      <c r="T33" s="39"/>
+      <c r="U33" s="39"/>
+      <c r="V33" s="39"/>
+      <c r="W33" s="39"/>
+      <c r="X33" s="39"/>
+      <c r="Y33" s="39"/>
+      <c r="Z33" s="39"/>
+      <c r="AA33" s="39"/>
+      <c r="AB33" s="39"/>
+      <c r="AC33" s="39"/>
+      <c r="AD33" s="39"/>
+      <c r="AE33" s="39"/>
+      <c r="AF33" s="39"/>
+      <c r="AG33" s="39"/>
+      <c r="AH33" s="39"/>
+      <c r="AI33" s="39"/>
+      <c r="AJ33" s="39"/>
+      <c r="AK33" s="39"/>
+      <c r="AL33" s="39"/>
+      <c r="AM33" s="39"/>
+      <c r="AN33" s="39"/>
+      <c r="AO33" s="15"/>
+      <c r="AP33" s="18"/>
+      <c r="AQ33" s="39"/>
+      <c r="AT33" s="15"/>
+      <c r="AU33" s="15"/>
+      <c r="AV33" s="15"/>
+      <c r="AW33" s="15"/>
+      <c r="AX33" s="15"/>
+      <c r="AY33" s="15"/>
+      <c r="AZ33" s="15"/>
+    </row>
+    <row r="34" spans="1:52" x14ac:dyDescent="0.2">
+      <c r="A34" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="B34" s="28">
-[...98 lines deleted...]
-      <c r="AI34" s="42">
+      <c r="B34" s="29">
+        <v>0</v>
+      </c>
+      <c r="C34" s="29">
+        <v>0</v>
+      </c>
+      <c r="D34" s="29">
+        <v>0</v>
+      </c>
+      <c r="E34" s="29">
+        <v>0</v>
+      </c>
+      <c r="F34" s="29">
+        <v>0</v>
+      </c>
+      <c r="G34" s="29">
+        <v>0</v>
+      </c>
+      <c r="H34" s="29">
+        <v>0</v>
+      </c>
+      <c r="I34" s="29">
+        <v>0</v>
+      </c>
+      <c r="J34" s="29">
+        <v>0</v>
+      </c>
+      <c r="K34" s="29">
+        <v>0</v>
+      </c>
+      <c r="L34" s="29">
+        <v>0</v>
+      </c>
+      <c r="M34" s="29">
+        <v>0</v>
+      </c>
+      <c r="N34" s="29">
+        <v>0</v>
+      </c>
+      <c r="O34" s="29">
+        <v>0</v>
+      </c>
+      <c r="P34" s="29">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="29">
+        <v>0</v>
+      </c>
+      <c r="R34" s="29">
+        <v>0</v>
+      </c>
+      <c r="S34" s="29">
+        <v>0</v>
+      </c>
+      <c r="T34" s="29">
+        <v>0</v>
+      </c>
+      <c r="U34" s="29">
+        <v>0</v>
+      </c>
+      <c r="V34" s="29">
+        <v>0</v>
+      </c>
+      <c r="W34" s="29">
+        <v>0</v>
+      </c>
+      <c r="X34" s="29">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="29">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="29">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="29">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="29">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="29">
+        <v>0</v>
+      </c>
+      <c r="AD34" s="29">
+        <v>0</v>
+      </c>
+      <c r="AE34" s="29">
+        <v>0</v>
+      </c>
+      <c r="AF34" s="29">
+        <v>0</v>
+      </c>
+      <c r="AG34" s="29">
+        <v>0</v>
+      </c>
+      <c r="AH34" s="29">
+        <v>0</v>
+      </c>
+      <c r="AI34" s="40">
         <v>312000000</v>
       </c>
-      <c r="AJ34" s="42">
+      <c r="AJ34" s="40">
         <v>220000000</v>
       </c>
-      <c r="AK34" s="42">
+      <c r="AK34" s="40">
         <v>56000000</v>
       </c>
-      <c r="AL34" s="42">
-[...2 lines deleted...]
-      <c r="AM34" s="42">
+      <c r="AL34" s="40">
+        <v>0</v>
+      </c>
+      <c r="AM34" s="40">
         <v>203000000</v>
       </c>
-      <c r="AN34" s="42">
+      <c r="AN34" s="40">
         <v>43000000</v>
       </c>
-      <c r="AO34" s="42">
+      <c r="AO34" s="40">
         <v>89000000</v>
       </c>
-      <c r="AP34" s="42">
-[...10 lines deleted...]
-    <row r="35" spans="1:51" x14ac:dyDescent="0.2">
+      <c r="AP34" s="40">
+        <v>0</v>
+      </c>
+      <c r="AQ34" s="40">
+        <v>301000000</v>
+      </c>
+      <c r="AT34" s="15"/>
+      <c r="AU34" s="15"/>
+      <c r="AV34" s="15"/>
+      <c r="AW34" s="15"/>
+      <c r="AX34" s="15"/>
+      <c r="AY34" s="15"/>
+      <c r="AZ34" s="15"/>
+    </row>
+    <row r="35" spans="1:52" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="B35" s="29">
-[...107 lines deleted...]
-      <c r="AL35" s="30">
+      <c r="B35" s="30">
+        <v>0</v>
+      </c>
+      <c r="C35" s="30">
+        <v>0</v>
+      </c>
+      <c r="D35" s="30">
+        <v>0</v>
+      </c>
+      <c r="E35" s="30">
+        <v>0</v>
+      </c>
+      <c r="F35" s="30">
+        <v>0</v>
+      </c>
+      <c r="G35" s="30">
+        <v>0</v>
+      </c>
+      <c r="H35" s="30">
+        <v>0</v>
+      </c>
+      <c r="I35" s="30">
+        <v>0</v>
+      </c>
+      <c r="J35" s="30">
+        <v>0</v>
+      </c>
+      <c r="K35" s="30">
+        <v>0</v>
+      </c>
+      <c r="L35" s="30">
+        <v>0</v>
+      </c>
+      <c r="M35" s="30">
+        <v>0</v>
+      </c>
+      <c r="N35" s="30">
+        <v>0</v>
+      </c>
+      <c r="O35" s="30">
+        <v>0</v>
+      </c>
+      <c r="P35" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="30">
+        <v>0</v>
+      </c>
+      <c r="R35" s="31">
+        <v>0</v>
+      </c>
+      <c r="S35" s="31">
+        <v>0</v>
+      </c>
+      <c r="T35" s="31">
+        <v>0</v>
+      </c>
+      <c r="U35" s="31">
+        <v>0</v>
+      </c>
+      <c r="V35" s="31">
+        <v>0</v>
+      </c>
+      <c r="W35" s="31">
+        <v>0</v>
+      </c>
+      <c r="X35" s="31">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="31">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="31">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="31">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="31">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="31">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="31">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="31">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="31">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="31">
+        <v>0</v>
+      </c>
+      <c r="AH35" s="31">
+        <v>0</v>
+      </c>
+      <c r="AI35" s="31">
+        <v>0</v>
+      </c>
+      <c r="AJ35" s="31">
+        <v>0</v>
+      </c>
+      <c r="AK35" s="31">
+        <v>0</v>
+      </c>
+      <c r="AL35" s="31">
         <v>260000000</v>
       </c>
-      <c r="AM35" s="30">
-[...2 lines deleted...]
-      <c r="AN35" s="30">
+      <c r="AM35" s="31">
+        <v>0</v>
+      </c>
+      <c r="AN35" s="31">
         <v>75000000</v>
       </c>
-      <c r="AO35" s="30">
-[...2 lines deleted...]
-      <c r="AP35" s="30">
+      <c r="AO35" s="31">
+        <v>0</v>
+      </c>
+      <c r="AP35" s="31">
         <v>555000000</v>
       </c>
-      <c r="AS35" s="16"/>
-[...7 lines deleted...]
-    <row r="36" spans="1:51" x14ac:dyDescent="0.2">
+      <c r="AQ35" s="31">
+        <v>549000000</v>
+      </c>
+      <c r="AT35" s="15"/>
+      <c r="AU35" s="15"/>
+      <c r="AV35" s="15"/>
+      <c r="AW35" s="15"/>
+      <c r="AX35" s="15"/>
+      <c r="AY35" s="15"/>
+      <c r="AZ35" s="15"/>
+    </row>
+    <row r="36" spans="1:52" x14ac:dyDescent="0.2">
       <c r="A36" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B36" s="33">
-[...98 lines deleted...]
-      <c r="AI36" s="26">
+      <c r="B36" s="34">
+        <v>0</v>
+      </c>
+      <c r="C36" s="34">
+        <v>0</v>
+      </c>
+      <c r="D36" s="34">
+        <v>0</v>
+      </c>
+      <c r="E36" s="34">
+        <v>0</v>
+      </c>
+      <c r="F36" s="34">
+        <v>0</v>
+      </c>
+      <c r="G36" s="34">
+        <v>0</v>
+      </c>
+      <c r="H36" s="34">
+        <v>0</v>
+      </c>
+      <c r="I36" s="34">
+        <v>0</v>
+      </c>
+      <c r="J36" s="34">
+        <v>0</v>
+      </c>
+      <c r="K36" s="34">
+        <v>0</v>
+      </c>
+      <c r="L36" s="34">
+        <v>0</v>
+      </c>
+      <c r="M36" s="34">
+        <v>0</v>
+      </c>
+      <c r="N36" s="34">
+        <v>0</v>
+      </c>
+      <c r="O36" s="34">
+        <v>0</v>
+      </c>
+      <c r="P36" s="34">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="34">
+        <v>0</v>
+      </c>
+      <c r="R36" s="35">
+        <v>0</v>
+      </c>
+      <c r="S36" s="35">
+        <v>0</v>
+      </c>
+      <c r="T36" s="35">
+        <v>0</v>
+      </c>
+      <c r="U36" s="35">
+        <v>0</v>
+      </c>
+      <c r="V36" s="35">
+        <v>0</v>
+      </c>
+      <c r="W36" s="35">
+        <v>0</v>
+      </c>
+      <c r="X36" s="35">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="35">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AD36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AE36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AF36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AG36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AH36" s="35">
+        <v>0</v>
+      </c>
+      <c r="AI36" s="27">
         <v>312000000</v>
       </c>
-      <c r="AJ36" s="26">
+      <c r="AJ36" s="27">
         <v>220000000</v>
       </c>
-      <c r="AK36" s="26">
+      <c r="AK36" s="27">
         <v>56000000</v>
       </c>
-      <c r="AL36" s="26">
+      <c r="AL36" s="27">
         <v>260000000</v>
       </c>
-      <c r="AM36" s="26">
+      <c r="AM36" s="27">
         <v>203000000</v>
       </c>
-      <c r="AN36" s="26">
+      <c r="AN36" s="27">
         <v>118000000</v>
       </c>
-      <c r="AO36" s="26">
+      <c r="AO36" s="27">
         <v>89000000</v>
       </c>
-      <c r="AP36" s="26">
+      <c r="AP36" s="27">
         <v>555000000</v>
       </c>
-      <c r="AS36" s="16"/>
-[...34 lines deleted...]
-      <c r="A38" s="10" t="s">
+      <c r="AQ36" s="27">
+        <v>850000000</v>
+      </c>
+      <c r="AT36" s="15"/>
+      <c r="AU36" s="15"/>
+      <c r="AV36" s="15"/>
+      <c r="AW36" s="15"/>
+      <c r="AX36" s="15"/>
+      <c r="AY36" s="15"/>
+      <c r="AZ36" s="15"/>
+    </row>
+    <row r="37" spans="1:52" x14ac:dyDescent="0.2">
+      <c r="A37" s="2"/>
+      <c r="B37" s="15"/>
+      <c r="C37" s="15"/>
+      <c r="D37" s="15"/>
+      <c r="E37" s="15"/>
+      <c r="F37" s="15"/>
+      <c r="G37" s="15"/>
+      <c r="H37" s="15"/>
+      <c r="I37" s="15"/>
+      <c r="J37" s="15"/>
+      <c r="K37" s="15"/>
+      <c r="L37" s="15"/>
+      <c r="M37" s="15"/>
+      <c r="N37" s="15"/>
+      <c r="O37" s="15"/>
+      <c r="P37" s="15"/>
+      <c r="Q37" s="15"/>
+      <c r="AT37" s="15"/>
+      <c r="AU37" s="15"/>
+      <c r="AV37" s="15"/>
+      <c r="AW37" s="15"/>
+      <c r="AX37" s="15"/>
+      <c r="AY37" s="15"/>
+      <c r="AZ37" s="15"/>
+    </row>
+    <row r="38" spans="1:52" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A38" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="21"/>
-[...19 lines deleted...]
-      <c r="AW38" s="4"/>
+      <c r="B38" s="20"/>
+      <c r="C38" s="20"/>
+      <c r="D38" s="2"/>
+      <c r="E38" s="2"/>
+      <c r="F38" s="2"/>
+      <c r="G38" s="2"/>
+      <c r="H38" s="2"/>
+      <c r="I38" s="2"/>
+      <c r="J38" s="2"/>
+      <c r="K38" s="2"/>
+      <c r="L38" s="2"/>
+      <c r="M38" s="2"/>
+      <c r="N38" s="2"/>
+      <c r="O38" s="2"/>
+      <c r="AR38" s="2"/>
+      <c r="AS38" s="2"/>
+      <c r="AT38" s="2"/>
+      <c r="AU38" s="2"/>
+      <c r="AV38" s="2"/>
+      <c r="AW38" s="2"/>
+      <c r="AX38" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:AW13"/>
+  <dimension ref="A1:AX13"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="AC7" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B7" sqref="B7"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="AH7" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="O15" sqref="O15"/>
+      <selection pane="topRight" activeCell="O15" sqref="O15"/>
+      <selection pane="bottomLeft" activeCell="O15" sqref="O15"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="53.7109375" style="41" customWidth="1"/>
-    <col min="2" max="49" width="9.28515625" customWidth="1"/>
+    <col min="1" max="1" width="53.7109375" customWidth="1"/>
+    <col min="2" max="50" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49" x14ac:dyDescent="0.2">
-[...157 lines deleted...]
-      <c r="A4" s="4" t="s">
+    <row r="1" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="A1" s="10"/>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="2"/>
+      <c r="R1" s="2"/>
+      <c r="S1" s="2"/>
+      <c r="T1" s="2"/>
+      <c r="U1" s="2"/>
+      <c r="V1" s="2"/>
+      <c r="W1" s="2"/>
+      <c r="X1" s="2"/>
+      <c r="Y1" s="2"/>
+      <c r="Z1" s="2"/>
+      <c r="AA1" s="2"/>
+      <c r="AB1" s="2"/>
+      <c r="AC1" s="2"/>
+      <c r="AD1" s="2"/>
+      <c r="AE1" s="2"/>
+      <c r="AF1" s="2"/>
+      <c r="AG1" s="2"/>
+      <c r="AH1" s="2"/>
+      <c r="AI1" s="2"/>
+      <c r="AJ1" s="2"/>
+      <c r="AK1" s="2"/>
+      <c r="AL1" s="2"/>
+      <c r="AM1" s="2"/>
+      <c r="AN1" s="2"/>
+      <c r="AO1" s="2"/>
+      <c r="AP1" s="2"/>
+      <c r="AQ1" s="2"/>
+      <c r="AR1" s="2"/>
+      <c r="AS1" s="2"/>
+      <c r="AT1" s="2"/>
+      <c r="AU1" s="2"/>
+      <c r="AV1" s="2"/>
+      <c r="AW1" s="2"/>
+      <c r="AX1" s="2"/>
+    </row>
+    <row r="2" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="A2" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="2"/>
+      <c r="R2" s="2"/>
+      <c r="S2" s="2"/>
+      <c r="T2" s="2"/>
+      <c r="U2" s="2"/>
+      <c r="V2" s="2"/>
+      <c r="W2" s="2"/>
+      <c r="X2" s="2"/>
+      <c r="Y2" s="2"/>
+      <c r="Z2" s="2"/>
+      <c r="AA2" s="2"/>
+      <c r="AB2" s="2"/>
+      <c r="AC2" s="2"/>
+      <c r="AD2" s="2"/>
+      <c r="AE2" s="2"/>
+      <c r="AF2" s="2"/>
+      <c r="AG2" s="2"/>
+      <c r="AH2" s="2"/>
+      <c r="AI2" s="2"/>
+      <c r="AJ2" s="2"/>
+      <c r="AK2" s="2"/>
+      <c r="AL2" s="2"/>
+      <c r="AM2" s="2"/>
+      <c r="AN2" s="2"/>
+      <c r="AO2" s="2"/>
+      <c r="AP2" s="2"/>
+      <c r="AQ2" s="2"/>
+      <c r="AR2" s="2"/>
+      <c r="AS2" s="2"/>
+      <c r="AT2" s="2"/>
+      <c r="AU2" s="2"/>
+      <c r="AV2" s="2"/>
+      <c r="AW2" s="2"/>
+      <c r="AX2" s="2"/>
+    </row>
+    <row r="3" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="A3" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2"/>
+      <c r="O3" s="2"/>
+      <c r="P3" s="2"/>
+      <c r="Q3" s="2"/>
+      <c r="R3" s="2"/>
+      <c r="S3" s="2"/>
+      <c r="T3" s="2"/>
+      <c r="U3" s="2"/>
+      <c r="V3" s="2"/>
+      <c r="W3" s="2"/>
+      <c r="X3" s="2"/>
+      <c r="Y3" s="2"/>
+      <c r="Z3" s="2"/>
+      <c r="AA3" s="2"/>
+      <c r="AB3" s="2"/>
+      <c r="AC3" s="2"/>
+      <c r="AD3" s="2"/>
+      <c r="AE3" s="2"/>
+      <c r="AF3" s="2"/>
+      <c r="AG3" s="2"/>
+      <c r="AH3" s="2"/>
+      <c r="AI3" s="2"/>
+      <c r="AJ3" s="2"/>
+      <c r="AK3" s="2"/>
+      <c r="AL3" s="2"/>
+      <c r="AM3" s="2"/>
+      <c r="AN3" s="2"/>
+      <c r="AO3" s="2"/>
+      <c r="AP3" s="2"/>
+      <c r="AQ3" s="2"/>
+      <c r="AR3" s="2"/>
+      <c r="AS3" s="2"/>
+      <c r="AT3" s="2"/>
+      <c r="AU3" s="2"/>
+      <c r="AV3" s="2"/>
+      <c r="AW3" s="2"/>
+      <c r="AX3" s="2"/>
+    </row>
+    <row r="4" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="4"/>
-[...98 lines deleted...]
-    <row r="6" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+      <c r="O4" s="2"/>
+      <c r="P4" s="2"/>
+      <c r="Q4" s="2"/>
+      <c r="R4" s="2"/>
+      <c r="S4" s="2"/>
+      <c r="T4" s="2"/>
+      <c r="V4" s="2"/>
+      <c r="W4" s="2"/>
+      <c r="X4" s="2"/>
+      <c r="Y4" s="2"/>
+      <c r="Z4" s="2"/>
+      <c r="AA4" s="2"/>
+      <c r="AB4" s="2"/>
+      <c r="AC4" s="2"/>
+      <c r="AD4" s="2"/>
+      <c r="AE4" s="2"/>
+      <c r="AF4" s="2"/>
+      <c r="AG4" s="2"/>
+      <c r="AH4" s="2"/>
+      <c r="AI4" s="2"/>
+      <c r="AJ4" s="2"/>
+      <c r="AK4" s="2"/>
+      <c r="AL4" s="2"/>
+      <c r="AM4" s="2"/>
+      <c r="AN4" s="2"/>
+      <c r="AO4" s="2"/>
+      <c r="AP4" s="2"/>
+      <c r="AQ4" s="2"/>
+      <c r="AR4" s="2"/>
+      <c r="AS4" s="2"/>
+      <c r="AT4" s="2"/>
+      <c r="AU4" s="2"/>
+      <c r="AV4" s="2"/>
+      <c r="AW4" s="2"/>
+      <c r="AX4" s="2"/>
+    </row>
+    <row r="5" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="A5" s="2"/>
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+      <c r="D5" s="2"/>
+      <c r="E5" s="2"/>
+      <c r="F5" s="2"/>
+      <c r="G5" s="2"/>
+      <c r="H5" s="2"/>
+      <c r="I5" s="2"/>
+      <c r="J5" s="2"/>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2"/>
+      <c r="M5" s="2"/>
+      <c r="N5" s="2"/>
+      <c r="O5" s="2"/>
+      <c r="P5" s="2"/>
+      <c r="Q5" s="2"/>
+      <c r="R5" s="2"/>
+      <c r="S5" s="2"/>
+      <c r="T5" s="2"/>
+      <c r="U5" s="2"/>
+      <c r="V5" s="2"/>
+      <c r="W5" s="2"/>
+      <c r="X5" s="2"/>
+      <c r="Y5" s="2"/>
+      <c r="Z5" s="2"/>
+      <c r="AA5" s="2"/>
+      <c r="AB5" s="2"/>
+      <c r="AC5" s="2"/>
+      <c r="AD5" s="2"/>
+      <c r="AE5" s="2"/>
+      <c r="AF5" s="2"/>
+      <c r="AG5" s="2"/>
+      <c r="AH5" s="2"/>
+      <c r="AI5" s="2"/>
+      <c r="AJ5" s="2"/>
+      <c r="AK5" s="2"/>
+      <c r="AL5" s="2"/>
+      <c r="AM5" s="2"/>
+      <c r="AN5" s="2"/>
+      <c r="AO5" s="2"/>
+      <c r="AP5" s="2"/>
+      <c r="AQ5" s="2"/>
+      <c r="AR5" s="2"/>
+      <c r="AS5" s="2"/>
+      <c r="AT5" s="2"/>
+      <c r="AU5" s="2"/>
+      <c r="AV5" s="2"/>
+      <c r="AW5" s="2"/>
+      <c r="AX5" s="2"/>
+    </row>
+    <row r="6" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A6" s="12"/>
-      <c r="B6" s="17" t="s">
+      <c r="B6" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="C6" s="17" t="s">
+      <c r="C6" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="D6" s="17" t="s">
+      <c r="D6" s="16" t="s">
         <v>34</v>
       </c>
-      <c r="E6" s="17" t="s">
+      <c r="E6" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="F6" s="17" t="s">
+      <c r="F6" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="G6" s="17" t="s">
+      <c r="G6" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="H6" s="17" t="s">
+      <c r="H6" s="16" t="s">
         <v>38</v>
       </c>
-      <c r="I6" s="17" t="s">
+      <c r="I6" s="16" t="s">
         <v>39</v>
       </c>
-      <c r="J6" s="17" t="s">
+      <c r="J6" s="16" t="s">
         <v>40</v>
       </c>
-      <c r="K6" s="17" t="s">
+      <c r="K6" s="16" t="s">
         <v>41</v>
       </c>
-      <c r="L6" s="17" t="s">
+      <c r="L6" s="16" t="s">
         <v>42</v>
       </c>
-      <c r="M6" s="17" t="s">
+      <c r="M6" s="16" t="s">
         <v>43</v>
       </c>
-      <c r="N6" s="17" t="s">
+      <c r="N6" s="16" t="s">
         <v>44</v>
       </c>
-      <c r="O6" s="17" t="s">
+      <c r="O6" s="16" t="s">
         <v>45</v>
       </c>
-      <c r="P6" s="17" t="s">
+      <c r="P6" s="16" t="s">
         <v>46</v>
       </c>
-      <c r="Q6" s="18" t="s">
+      <c r="Q6" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="R6" s="17" t="s">
+      <c r="R6" s="16" t="s">
         <v>48</v>
       </c>
-      <c r="S6" s="17" t="s">
+      <c r="S6" s="16" t="s">
         <v>49</v>
       </c>
-      <c r="T6" s="17" t="s">
+      <c r="T6" s="16" t="s">
         <v>50</v>
       </c>
-      <c r="U6" s="18" t="s">
+      <c r="U6" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="V6" s="17" t="s">
+      <c r="V6" s="16" t="s">
         <v>52</v>
       </c>
-      <c r="W6" s="17" t="s">
+      <c r="W6" s="16" t="s">
         <v>53</v>
       </c>
-      <c r="X6" s="17" t="s">
+      <c r="X6" s="16" t="s">
         <v>54</v>
       </c>
-      <c r="Y6" s="18" t="s">
+      <c r="Y6" s="17" t="s">
         <v>55</v>
       </c>
-      <c r="Z6" s="17" t="s">
+      <c r="Z6" s="16" t="s">
         <v>56</v>
       </c>
-      <c r="AA6" s="17" t="s">
+      <c r="AA6" s="16" t="s">
         <v>57</v>
       </c>
-      <c r="AB6" s="17" t="s">
+      <c r="AB6" s="16" t="s">
         <v>58</v>
       </c>
-      <c r="AC6" s="18" t="s">
+      <c r="AC6" s="17" t="s">
         <v>59</v>
       </c>
-      <c r="AD6" s="17" t="s">
+      <c r="AD6" s="16" t="s">
         <v>60</v>
       </c>
-      <c r="AE6" s="17" t="s">
+      <c r="AE6" s="16" t="s">
         <v>61</v>
       </c>
-      <c r="AF6" s="17" t="s">
+      <c r="AF6" s="16" t="s">
         <v>62</v>
       </c>
-      <c r="AG6" s="17" t="s">
+      <c r="AG6" s="16" t="s">
         <v>63</v>
       </c>
-      <c r="AH6" s="17" t="s">
+      <c r="AH6" s="16" t="s">
         <v>64</v>
       </c>
-      <c r="AI6" s="17" t="s">
+      <c r="AI6" s="16" t="s">
         <v>65</v>
       </c>
-      <c r="AJ6" s="18" t="s">
+      <c r="AJ6" s="17" t="s">
         <v>66</v>
       </c>
-      <c r="AK6" s="18" t="s">
+      <c r="AK6" s="17" t="s">
         <v>67</v>
       </c>
-      <c r="AL6" s="18" t="s">
+      <c r="AL6" s="17" t="s">
         <v>68</v>
       </c>
-      <c r="AM6" s="18" t="s">
+      <c r="AM6" s="17" t="s">
         <v>69</v>
       </c>
-      <c r="AN6" s="18" t="s">
+      <c r="AN6" s="17" t="s">
         <v>70</v>
       </c>
-      <c r="AO6" s="18" t="s">
+      <c r="AO6" s="17" t="s">
         <v>71</v>
       </c>
-      <c r="AP6" s="18" t="s">
+      <c r="AP6" s="17" t="s">
         <v>72</v>
       </c>
-      <c r="AQ6" s="20"/>
-[...11 lines deleted...]
-      <c r="B7" s="33">
+      <c r="AQ6" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="AR6" s="19"/>
+      <c r="AS6" s="19"/>
+      <c r="AT6" s="19"/>
+      <c r="AU6" s="19"/>
+      <c r="AV6" s="19"/>
+      <c r="AW6" s="19"/>
+      <c r="AX6" s="19"/>
+    </row>
+    <row r="7" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="A7" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="B7" s="34">
         <v>12858000000</v>
       </c>
-      <c r="C7" s="33">
+      <c r="C7" s="34">
         <v>12899000000</v>
       </c>
-      <c r="D7" s="33">
+      <c r="D7" s="34">
         <v>13145000000</v>
       </c>
-      <c r="E7" s="33">
+      <c r="E7" s="34">
         <v>13370000000</v>
       </c>
-      <c r="F7" s="33">
+      <c r="F7" s="34">
         <v>13764000000</v>
       </c>
-      <c r="G7" s="33">
+      <c r="G7" s="34">
         <v>14184000000</v>
       </c>
-      <c r="H7" s="33">
+      <c r="H7" s="34">
         <v>14625000000</v>
       </c>
-      <c r="I7" s="33">
+      <c r="I7" s="34">
         <v>14961000000</v>
       </c>
-      <c r="J7" s="33">
+      <c r="J7" s="34">
         <v>15348000000</v>
       </c>
-      <c r="K7" s="33">
+      <c r="K7" s="34">
         <v>15672000000</v>
       </c>
-      <c r="L7" s="33">
+      <c r="L7" s="34">
         <v>15817000000</v>
       </c>
-      <c r="M7" s="33">
+      <c r="M7" s="34">
         <v>15784000000</v>
       </c>
-      <c r="N7" s="33">
+      <c r="N7" s="34">
         <v>15589000000</v>
       </c>
-      <c r="O7" s="33">
+      <c r="O7" s="34">
         <v>15240000000</v>
       </c>
-      <c r="P7" s="33">
+      <c r="P7" s="34">
         <v>14750000000</v>
       </c>
-      <c r="Q7" s="33">
+      <c r="Q7" s="34">
         <v>14383000000</v>
       </c>
-      <c r="R7" s="33">
+      <c r="R7" s="34">
         <v>14118000000</v>
       </c>
-      <c r="S7" s="33">
+      <c r="S7" s="34">
         <v>13689000000</v>
       </c>
-      <c r="T7" s="33">
+      <c r="T7" s="34">
         <v>13735000000</v>
       </c>
-      <c r="U7" s="33">
+      <c r="U7" s="34">
         <v>14461000000</v>
       </c>
-      <c r="V7" s="33">
+      <c r="V7" s="34">
         <v>15421000000</v>
       </c>
-      <c r="W7" s="33">
+      <c r="W7" s="34">
         <v>16762000000</v>
       </c>
-      <c r="X7" s="33">
+      <c r="X7" s="34">
         <v>17588000000</v>
       </c>
-      <c r="Y7" s="33">
+      <c r="Y7" s="34">
         <v>18344000000</v>
       </c>
-      <c r="Z7" s="33">
+      <c r="Z7" s="34">
         <v>18960000000</v>
       </c>
-      <c r="AA7" s="33">
+      <c r="AA7" s="34">
         <v>19592000000</v>
       </c>
-      <c r="AB7" s="33">
+      <c r="AB7" s="34">
         <v>20190000000</v>
       </c>
-      <c r="AC7" s="33">
+      <c r="AC7" s="34">
         <v>20028000000</v>
       </c>
-      <c r="AD7" s="33">
+      <c r="AD7" s="34">
         <v>19502000000</v>
       </c>
-      <c r="AE7" s="33">
+      <c r="AE7" s="34">
         <v>18821000000</v>
       </c>
-      <c r="AF7" s="33">
+      <c r="AF7" s="34">
         <v>18112000000</v>
       </c>
-      <c r="AG7" s="33">
+      <c r="AG7" s="34">
         <v>17519000000</v>
       </c>
-      <c r="AH7" s="33">
+      <c r="AH7" s="34">
         <v>16801000000</v>
       </c>
-      <c r="AI7" s="33">
+      <c r="AI7" s="34">
         <v>16092000000</v>
       </c>
-      <c r="AJ7" s="34">
+      <c r="AJ7" s="35">
         <v>15711000000</v>
       </c>
-      <c r="AK7" s="34">
+      <c r="AK7" s="35">
         <v>15641000000</v>
       </c>
-      <c r="AL7" s="34">
+      <c r="AL7" s="35">
         <v>16049000000</v>
       </c>
-      <c r="AM7" s="34">
+      <c r="AM7" s="35">
         <v>16675000000</v>
       </c>
-      <c r="AN7" s="34">
+      <c r="AN7" s="35">
         <v>17266000000</v>
       </c>
-      <c r="AO7" s="33">
+      <c r="AO7" s="34">
         <v>17682000000</v>
       </c>
-      <c r="AP7" s="34">
+      <c r="AP7" s="35">
         <v>18438000000</v>
       </c>
-      <c r="AQ7" s="4"/>
-[...11 lines deleted...]
-      <c r="B8" s="27">
+      <c r="AQ7" s="35">
+        <v>19453000000</v>
+      </c>
+      <c r="AR7" s="2"/>
+      <c r="AS7" s="2"/>
+      <c r="AT7" s="2"/>
+      <c r="AU7" s="2"/>
+      <c r="AV7" s="2"/>
+      <c r="AW7" s="2"/>
+      <c r="AX7" s="2"/>
+    </row>
+    <row r="8" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B8" s="28">
         <v>4347000000</v>
       </c>
-      <c r="C8" s="27">
+      <c r="C8" s="28">
         <v>4624000000</v>
       </c>
-      <c r="D8" s="27">
+      <c r="D8" s="28">
         <v>4673000000</v>
       </c>
-      <c r="E8" s="27">
+      <c r="E8" s="28">
         <v>4614000000</v>
       </c>
-      <c r="F8" s="27">
+      <c r="F8" s="28">
         <v>4756000000</v>
       </c>
-      <c r="G8" s="27">
+      <c r="G8" s="28">
         <v>4564000000</v>
       </c>
-      <c r="H8" s="27">
+      <c r="H8" s="28">
         <v>4821000000</v>
       </c>
-      <c r="I8" s="27">
+      <c r="I8" s="28">
         <v>5363000000</v>
       </c>
-      <c r="J8" s="27">
+      <c r="J8" s="28">
         <v>5680000000</v>
       </c>
-      <c r="K8" s="27">
+      <c r="K8" s="28">
         <v>6589000000</v>
       </c>
-      <c r="L8" s="27">
+      <c r="L8" s="28">
         <v>6973000000</v>
       </c>
-      <c r="M8" s="27">
+      <c r="M8" s="28">
         <v>7189000000</v>
       </c>
-      <c r="N8" s="27">
+      <c r="N8" s="28">
         <v>7184000000</v>
       </c>
-      <c r="O8" s="27">
+      <c r="O8" s="28">
         <v>7154000000</v>
       </c>
-      <c r="P8" s="27">
+      <c r="P8" s="28">
         <v>7040000000</v>
       </c>
-      <c r="Q8" s="27">
+      <c r="Q8" s="28">
         <v>6649000000</v>
       </c>
-      <c r="R8" s="27">
+      <c r="R8" s="28">
         <v>6393000000</v>
       </c>
-      <c r="S8" s="27">
+      <c r="S8" s="28">
         <v>6317000000</v>
       </c>
-      <c r="T8" s="27">
+      <c r="T8" s="28">
         <v>5768000000</v>
       </c>
-      <c r="U8" s="27">
+      <c r="U8" s="28">
         <v>6139000000</v>
       </c>
-      <c r="V8" s="27">
+      <c r="V8" s="28">
         <v>7138000000</v>
       </c>
-      <c r="W8" s="27">
+      <c r="W8" s="28">
         <v>7539000000</v>
       </c>
-      <c r="X8" s="27">
+      <c r="X8" s="28">
         <v>8524000000</v>
       </c>
-      <c r="Y8" s="27">
+      <c r="Y8" s="28">
         <v>8756000000</v>
       </c>
-      <c r="Z8" s="27">
+      <c r="Z8" s="28">
         <v>9050000000</v>
       </c>
-      <c r="AA8" s="27">
+      <c r="AA8" s="28">
         <v>8697000000</v>
       </c>
-      <c r="AB8" s="27">
+      <c r="AB8" s="28">
         <v>9035000000</v>
       </c>
-      <c r="AC8" s="27">
+      <c r="AC8" s="28">
         <v>8720000000</v>
       </c>
-      <c r="AD8" s="27">
+      <c r="AD8" s="28">
         <v>7736000000</v>
       </c>
-      <c r="AE8" s="27">
+      <c r="AE8" s="28">
         <v>7367000000</v>
       </c>
-      <c r="AF8" s="27">
+      <c r="AF8" s="28">
         <v>6538000000</v>
       </c>
-      <c r="AG8" s="27">
+      <c r="AG8" s="28">
         <v>6420000000</v>
       </c>
-      <c r="AH8" s="27">
+      <c r="AH8" s="28">
         <v>6277000000</v>
       </c>
-      <c r="AI8" s="27">
+      <c r="AI8" s="28">
         <v>6449000000</v>
       </c>
-      <c r="AJ8" s="28">
+      <c r="AJ8" s="29">
         <v>6244000000</v>
       </c>
-      <c r="AK8" s="28">
+      <c r="AK8" s="29">
         <v>6318000000</v>
       </c>
-      <c r="AL8" s="28">
+      <c r="AL8" s="29">
         <v>6150000000</v>
       </c>
-      <c r="AM8" s="28">
+      <c r="AM8" s="29">
         <v>6439000000</v>
       </c>
-      <c r="AN8" s="28">
+      <c r="AN8" s="29">
         <v>6897000000</v>
       </c>
-      <c r="AO8" s="27">
+      <c r="AO8" s="28">
         <v>7153000000</v>
       </c>
-      <c r="AP8" s="28">
+      <c r="AP8" s="29">
         <v>7824000000</v>
       </c>
-      <c r="AQ8" s="4"/>
-[...8 lines deleted...]
-      <c r="A9" s="23" t="s">
+      <c r="AQ8" s="29">
+        <v>8667000000</v>
+      </c>
+      <c r="AR8" s="2"/>
+      <c r="AS8" s="2"/>
+      <c r="AT8" s="2"/>
+      <c r="AU8" s="2"/>
+      <c r="AV8" s="2"/>
+      <c r="AW8" s="2"/>
+      <c r="AX8" s="2"/>
+    </row>
+    <row r="9" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="A9" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="27">
+      <c r="B9" s="28">
         <v>-552000000</v>
       </c>
-      <c r="C9" s="27">
+      <c r="C9" s="28">
         <v>-585000000</v>
       </c>
-      <c r="D9" s="27">
+      <c r="D9" s="28">
         <v>-585000000</v>
       </c>
-      <c r="E9" s="27">
+      <c r="E9" s="28">
         <v>-531000000</v>
       </c>
-      <c r="F9" s="27">
+      <c r="F9" s="28">
         <v>-534000000</v>
       </c>
-      <c r="G9" s="27">
+      <c r="G9" s="28">
         <v>-527000000</v>
       </c>
-      <c r="H9" s="27">
+      <c r="H9" s="28">
         <v>-574000000</v>
       </c>
-      <c r="I9" s="27">
+      <c r="I9" s="28">
         <v>-695000000</v>
       </c>
-      <c r="J9" s="27">
+      <c r="J9" s="28">
         <v>-757000000</v>
       </c>
-      <c r="K9" s="27">
+      <c r="K9" s="28">
         <v>-855000000</v>
       </c>
-      <c r="L9" s="27">
+      <c r="L9" s="28">
         <v>-1039000000</v>
       </c>
-      <c r="M9" s="27">
+      <c r="M9" s="28">
         <v>-1131000000</v>
       </c>
-      <c r="N9" s="27">
+      <c r="N9" s="28">
         <v>-1193000000</v>
       </c>
-      <c r="O9" s="27">
+      <c r="O9" s="28">
         <v>-1228000000</v>
       </c>
-      <c r="P9" s="27">
+      <c r="P9" s="28">
         <v>-1007000000</v>
       </c>
-      <c r="Q9" s="27">
+      <c r="Q9" s="28">
         <v>-847000000</v>
       </c>
-      <c r="R9" s="27">
+      <c r="R9" s="28">
         <v>-757000000</v>
       </c>
-      <c r="S9" s="27">
+      <c r="S9" s="28">
         <v>-603000000</v>
       </c>
-      <c r="T9" s="27">
+      <c r="T9" s="28">
         <v>-600000000</v>
       </c>
-      <c r="U9" s="27">
+      <c r="U9" s="28">
         <v>-649000000</v>
       </c>
-      <c r="V9" s="27">
+      <c r="V9" s="28">
         <v>-796000000</v>
       </c>
-      <c r="W9" s="27">
+      <c r="W9" s="28">
         <v>-1052000000</v>
       </c>
-      <c r="X9" s="27">
+      <c r="X9" s="28">
         <v>-1392000000</v>
       </c>
-      <c r="Y9" s="27">
+      <c r="Y9" s="28">
         <v>-2462000000</v>
       </c>
-      <c r="Z9" s="27">
+      <c r="Z9" s="28">
         <v>-2597000000</v>
       </c>
-      <c r="AA9" s="27">
+      <c r="AA9" s="28">
         <v>-2808000000</v>
       </c>
-      <c r="AB9" s="27">
+      <c r="AB9" s="28">
         <v>-3112000000</v>
       </c>
-      <c r="AC9" s="27">
+      <c r="AC9" s="28">
         <v>-2797000000</v>
       </c>
-      <c r="AD9" s="27">
+      <c r="AD9" s="28">
         <v>-3336000000</v>
       </c>
-      <c r="AE9" s="27">
+      <c r="AE9" s="28">
         <v>-4185000000</v>
       </c>
-      <c r="AF9" s="27">
+      <c r="AF9" s="28">
         <v>-4890000000</v>
       </c>
-      <c r="AG9" s="27">
+      <c r="AG9" s="28">
         <v>-5071000000</v>
       </c>
-      <c r="AH9" s="27">
+      <c r="AH9" s="28">
         <v>-5337000000</v>
       </c>
-      <c r="AI9" s="27">
+      <c r="AI9" s="28">
         <v>-4955000000</v>
       </c>
-      <c r="AJ9" s="28">
+      <c r="AJ9" s="29">
         <v>-4776000000</v>
       </c>
-      <c r="AK9" s="28">
+      <c r="AK9" s="29">
         <v>-4820000000</v>
       </c>
-      <c r="AL9" s="28">
+      <c r="AL9" s="29">
         <v>-4695000000</v>
       </c>
-      <c r="AM9" s="28">
+      <c r="AM9" s="29">
         <v>-4936000000</v>
       </c>
-      <c r="AN9" s="28">
+      <c r="AN9" s="29">
         <v>-4817000000</v>
       </c>
-      <c r="AO9" s="27">
+      <c r="AO9" s="28">
         <v>-4550000000</v>
       </c>
-      <c r="AP9" s="28">
+      <c r="AP9" s="29">
         <v>-4103000000</v>
       </c>
-      <c r="AQ9" s="4"/>
-[...11 lines deleted...]
-      <c r="B10" s="27">
+      <c r="AQ9" s="29">
+        <v>-3312000000</v>
+      </c>
+      <c r="AR9" s="2"/>
+      <c r="AS9" s="2"/>
+      <c r="AT9" s="2"/>
+      <c r="AU9" s="2"/>
+      <c r="AV9" s="2"/>
+      <c r="AW9" s="2"/>
+      <c r="AX9" s="2"/>
+    </row>
+    <row r="10" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="A10" s="22" t="s">
+        <v>79</v>
+      </c>
+      <c r="B10" s="28">
         <v>3795000000</v>
       </c>
-      <c r="C10" s="27">
+      <c r="C10" s="28">
         <v>4039000000</v>
       </c>
-      <c r="D10" s="27">
+      <c r="D10" s="28">
         <v>4088000000</v>
       </c>
-      <c r="E10" s="27">
+      <c r="E10" s="28">
         <v>4083000000</v>
       </c>
-      <c r="F10" s="27">
+      <c r="F10" s="28">
         <v>4222000000</v>
       </c>
-      <c r="G10" s="27">
+      <c r="G10" s="28">
         <v>4037000000</v>
       </c>
-      <c r="H10" s="27">
+      <c r="H10" s="28">
         <v>4247000000</v>
       </c>
-      <c r="I10" s="27">
+      <c r="I10" s="28">
         <v>4668000000</v>
       </c>
-      <c r="J10" s="27">
+      <c r="J10" s="28">
         <v>4923000000</v>
       </c>
-      <c r="K10" s="27">
+      <c r="K10" s="28">
         <v>5734000000</v>
       </c>
-      <c r="L10" s="27">
+      <c r="L10" s="28">
         <v>5934000000</v>
       </c>
-      <c r="M10" s="27">
+      <c r="M10" s="28">
         <v>6058000000</v>
       </c>
-      <c r="N10" s="27">
+      <c r="N10" s="28">
         <v>5991000000</v>
       </c>
-      <c r="O10" s="27">
+      <c r="O10" s="28">
         <v>5926000000</v>
       </c>
-      <c r="P10" s="27">
+      <c r="P10" s="28">
         <v>6033000000</v>
       </c>
-      <c r="Q10" s="27">
+      <c r="Q10" s="28">
         <v>5802000000</v>
       </c>
-      <c r="R10" s="27">
+      <c r="R10" s="28">
         <v>5636000000</v>
       </c>
-      <c r="S10" s="27">
+      <c r="S10" s="28">
         <v>5714000000</v>
       </c>
-      <c r="T10" s="27">
+      <c r="T10" s="28">
         <v>5168000000</v>
       </c>
-      <c r="U10" s="27">
+      <c r="U10" s="28">
         <v>5490000000</v>
       </c>
-      <c r="V10" s="27">
+      <c r="V10" s="28">
         <v>6342000000</v>
       </c>
-      <c r="W10" s="27">
+      <c r="W10" s="28">
         <v>6487000000</v>
       </c>
-      <c r="X10" s="27">
+      <c r="X10" s="28">
         <v>7132000000</v>
       </c>
-      <c r="Y10" s="27">
+      <c r="Y10" s="28">
         <v>6294000000</v>
       </c>
-      <c r="Z10" s="27">
+      <c r="Z10" s="28">
         <v>6453000000</v>
       </c>
-      <c r="AA10" s="27">
+      <c r="AA10" s="28">
         <v>5889000000</v>
       </c>
-      <c r="AB10" s="27">
+      <c r="AB10" s="28">
         <v>5923000000</v>
       </c>
-      <c r="AC10" s="27">
+      <c r="AC10" s="28">
         <v>5923000000</v>
       </c>
-      <c r="AD10" s="27">
+      <c r="AD10" s="28">
         <v>4400000000</v>
       </c>
-      <c r="AE10" s="27">
+      <c r="AE10" s="28">
         <v>3182000000</v>
       </c>
-      <c r="AF10" s="27">
+      <c r="AF10" s="28">
         <v>1648000000</v>
       </c>
-      <c r="AG10" s="27">
+      <c r="AG10" s="28">
         <v>1349000000</v>
       </c>
-      <c r="AH10" s="27">
+      <c r="AH10" s="28">
         <v>940000000</v>
       </c>
-      <c r="AI10" s="27">
+      <c r="AI10" s="28">
         <v>1494000000</v>
       </c>
-      <c r="AJ10" s="28">
+      <c r="AJ10" s="29">
         <v>1468000000</v>
       </c>
-      <c r="AK10" s="28">
+      <c r="AK10" s="29">
         <v>1498000000</v>
       </c>
-      <c r="AL10" s="28">
+      <c r="AL10" s="29">
         <v>1715000000</v>
       </c>
-      <c r="AM10" s="28">
+      <c r="AM10" s="29">
         <v>1763000000</v>
       </c>
-      <c r="AN10" s="28">
+      <c r="AN10" s="29">
         <v>2415000000</v>
       </c>
-      <c r="AO10" s="27">
+      <c r="AO10" s="28">
         <v>2938000000</v>
       </c>
-      <c r="AP10" s="28">
+      <c r="AP10" s="29">
         <v>4351000000</v>
       </c>
-      <c r="AQ10" s="4"/>
-[...11 lines deleted...]
-      <c r="B11" s="43">
+      <c r="AQ10" s="29">
+        <v>6534000000</v>
+      </c>
+      <c r="AR10" s="2"/>
+      <c r="AS10" s="2"/>
+      <c r="AT10" s="2"/>
+      <c r="AU10" s="2"/>
+      <c r="AV10" s="2"/>
+      <c r="AW10" s="2"/>
+      <c r="AX10" s="2"/>
+    </row>
+    <row r="11" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="A11" s="23" t="s">
+        <v>80</v>
+      </c>
+      <c r="B11" s="41">
         <v>0.29514699020065299</v>
       </c>
-      <c r="C11" s="43">
+      <c r="C11" s="41">
         <v>0.31312504845336803</v>
       </c>
-      <c r="D11" s="43">
+      <c r="D11" s="41">
         <v>0.31099277291745903</v>
       </c>
-      <c r="E11" s="43">
+      <c r="E11" s="41">
         <v>0.30538519072550502</v>
       </c>
-      <c r="F11" s="43">
+      <c r="F11" s="41">
         <v>0.30674222609706497</v>
       </c>
-      <c r="G11" s="43">
+      <c r="G11" s="41">
         <v>0.28461646926113898</v>
       </c>
-      <c r="H11" s="43">
+      <c r="H11" s="41">
         <v>0.29039316239316199</v>
       </c>
-      <c r="I11" s="43">
+      <c r="I11" s="41">
         <v>0.31201122919590901</v>
       </c>
-      <c r="J11" s="43">
+      <c r="J11" s="41">
         <v>0.32075840500390901</v>
       </c>
-      <c r="K11" s="43">
+      <c r="K11" s="41">
         <v>0.36587544665645699</v>
       </c>
-      <c r="L11" s="43">
+      <c r="L11" s="41">
         <v>0.37516596067522301</v>
       </c>
-      <c r="M11" s="43">
+      <c r="M11" s="41">
         <v>0.38380638621388702</v>
       </c>
-      <c r="N11" s="43">
+      <c r="N11" s="41">
         <v>0.38430944897042801</v>
       </c>
-      <c r="O11" s="43">
+      <c r="O11" s="41">
         <v>0.388845144356955</v>
       </c>
-      <c r="P11" s="43">
+      <c r="P11" s="41">
         <v>0.409016949152542</v>
       </c>
-      <c r="Q11" s="43">
+      <c r="Q11" s="41">
         <v>0.403392894389209</v>
       </c>
-      <c r="R11" s="43">
+      <c r="R11" s="41">
         <v>0.39920668649950403</v>
       </c>
-      <c r="S11" s="43">
+      <c r="S11" s="41">
         <v>0.41741544305646899</v>
       </c>
-      <c r="T11" s="43">
+      <c r="T11" s="41">
         <v>0.376265016381507</v>
       </c>
-      <c r="U11" s="43">
+      <c r="U11" s="41">
         <v>0.37964179517322499</v>
       </c>
-      <c r="V11" s="43">
+      <c r="V11" s="41">
         <v>0.411257376305039</v>
       </c>
-      <c r="W11" s="43">
+      <c r="W11" s="41">
         <v>0.387006323827706</v>
       </c>
-      <c r="X11" s="43">
+      <c r="X11" s="41">
         <v>0.40550375255856302</v>
       </c>
-      <c r="Y11" s="43">
+      <c r="Y11" s="41">
         <v>0.34310946358482303</v>
       </c>
-      <c r="Z11" s="43">
+      <c r="Z11" s="41">
         <v>0.34034810126582299</v>
       </c>
-      <c r="AA11" s="43">
+      <c r="AA11" s="41">
         <v>0.30058187015108201</v>
       </c>
-      <c r="AB11" s="43">
+      <c r="AB11" s="41">
         <v>0.29336305101535398</v>
       </c>
-      <c r="AC11" s="43">
+      <c r="AC11" s="41">
         <v>0.29573596964249999</v>
       </c>
-      <c r="AD11" s="43">
+      <c r="AD11" s="41">
         <v>0.225617885345093</v>
       </c>
-      <c r="AE11" s="43">
+      <c r="AE11" s="41">
         <v>0.16906646830667901</v>
       </c>
-      <c r="AF11" s="43">
+      <c r="AF11" s="41">
         <v>9.0989399293286199E-2</v>
       </c>
-      <c r="AG11" s="43">
+      <c r="AG11" s="41">
         <v>7.7002111992693606E-2</v>
       </c>
-      <c r="AH11" s="43">
+      <c r="AH11" s="41">
         <v>5.59490506517469E-2</v>
       </c>
-      <c r="AI11" s="43">
+      <c r="AI11" s="41">
         <v>9.2841163310961997E-2</v>
       </c>
-      <c r="AJ11" s="44">
+      <c r="AJ11" s="42">
         <v>9.3437718795748206E-2</v>
       </c>
-      <c r="AK11" s="44">
+      <c r="AK11" s="42">
         <v>9.5773927498241804E-2</v>
       </c>
-      <c r="AL11" s="44">
+      <c r="AL11" s="42">
         <v>0.106860240513428</v>
       </c>
-      <c r="AM11" s="44">
+      <c r="AM11" s="42">
         <v>0.105727136431784</v>
       </c>
-      <c r="AN11" s="44">
+      <c r="AN11" s="42">
         <v>0.13987026526120699</v>
       </c>
-      <c r="AO11" s="43">
+      <c r="AO11" s="41">
         <v>0.16615767447121399</v>
       </c>
-      <c r="AP11" s="44">
+      <c r="AP11" s="42">
         <v>0.235980041219221</v>
       </c>
-      <c r="AQ11" s="4"/>
-[...7 lines deleted...]
-    <row r="12" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="AQ11" s="42">
+        <v>0.33588649565619699</v>
+      </c>
+      <c r="AR11" s="2"/>
+      <c r="AS11" s="2"/>
+      <c r="AT11" s="2"/>
+      <c r="AU11" s="2"/>
+      <c r="AV11" s="2"/>
+      <c r="AW11" s="2"/>
+      <c r="AX11" s="2"/>
+    </row>
+    <row r="12" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5"/>
       <c r="AF12" s="5"/>
       <c r="AG12" s="5"/>
       <c r="AH12" s="5"/>
       <c r="AI12" s="5"/>
       <c r="AJ12" s="5"/>
       <c r="AK12" s="5"/>
       <c r="AL12" s="5"/>
       <c r="AM12" s="5"/>
       <c r="AN12" s="5"/>
       <c r="AO12" s="5"/>
       <c r="AP12" s="5"/>
-      <c r="AQ12" s="4"/>
-[...8 lines deleted...]
-      <c r="A13" s="10" t="s">
+      <c r="AQ12" s="5"/>
+      <c r="AR12" s="2"/>
+      <c r="AS12" s="2"/>
+      <c r="AT12" s="2"/>
+      <c r="AU12" s="2"/>
+      <c r="AV12" s="2"/>
+      <c r="AW12" s="2"/>
+      <c r="AX12" s="2"/>
+    </row>
+    <row r="13" spans="1:50" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A13" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="4"/>
-[...46 lines deleted...]
-      <c r="AW13" s="4"/>
+      <c r="B13" s="2"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
+      <c r="E13" s="2"/>
+      <c r="F13" s="2"/>
+      <c r="G13" s="2"/>
+      <c r="H13" s="2"/>
+      <c r="I13" s="2"/>
+      <c r="J13" s="2"/>
+      <c r="K13" s="2"/>
+      <c r="L13" s="2"/>
+      <c r="M13" s="2"/>
+      <c r="N13" s="2"/>
+      <c r="O13" s="2"/>
+      <c r="P13" s="2"/>
+      <c r="Q13" s="2"/>
+      <c r="R13" s="2"/>
+      <c r="S13" s="2"/>
+      <c r="T13" s="2"/>
+      <c r="U13" s="2"/>
+      <c r="V13" s="2"/>
+      <c r="W13" s="2"/>
+      <c r="X13" s="2"/>
+      <c r="Y13" s="2"/>
+      <c r="Z13" s="2"/>
+      <c r="AA13" s="2"/>
+      <c r="AB13" s="2"/>
+      <c r="AC13" s="2"/>
+      <c r="AD13" s="2"/>
+      <c r="AE13" s="2"/>
+      <c r="AF13" s="2"/>
+      <c r="AG13" s="2"/>
+      <c r="AH13" s="2"/>
+      <c r="AI13" s="2"/>
+      <c r="AJ13" s="2"/>
+      <c r="AK13" s="2"/>
+      <c r="AL13" s="2"/>
+      <c r="AM13" s="2"/>
+      <c r="AN13" s="2"/>
+      <c r="AO13" s="2"/>
+      <c r="AP13" s="2"/>
+      <c r="AQ13" s="2"/>
+      <c r="AR13" s="2"/>
+      <c r="AS13" s="2"/>
+      <c r="AT13" s="2"/>
+      <c r="AU13" s="2"/>
+      <c r="AV13" s="2"/>
+      <c r="AW13" s="2"/>
+      <c r="AX13" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Yr CF Selected Items</vt:lpstr>
       <vt:lpstr>Qtr CF Selected Items</vt:lpstr>