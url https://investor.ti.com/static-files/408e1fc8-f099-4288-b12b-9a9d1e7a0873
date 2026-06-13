--- v0 (2026-03-20)
+++ v1 (2026-06-13)
@@ -1,68 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
-  <workbookPr showInkAnnotation="0" autoCompressPictures="0" defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <workbookPr showInkAnnotation="0" autoCompressPictures="0" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\10-Q &amp; 10-K &amp; ER Files\2025\Q4 2025\Webtables\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\10-Q &amp; 10-K &amp; ER Files\2026\Q1 2026\Webtables\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{85A534CE-2888-4588-B548-14458C46DBA7}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BA07C706-9F95-48BA-9CAC-A51D289E8ED2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12105" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Yr Segment NR &amp; Profit" sheetId="1" r:id="rId1"/>
     <sheet name="Qtr Segment NR &amp; Profit" sheetId="2" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="140000"/>
+  <calcPr calcId="191029" concurrentCalc="0"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="53">
   <si>
     <t>Texas Instruments Incorporated</t>
   </si>
   <si>
     <t>Segment Revenue &amp; Operating Profit</t>
   </si>
   <si>
     <t>(In millions)</t>
   </si>
   <si>
     <t>Analog</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Operating profit</t>
   </si>
   <si>
     <t>Restructuring charges/other *</t>
   </si>
   <si>
     <t>Embedded Processing</t>
   </si>
   <si>
@@ -161,135 +174,125 @@
   <si>
     <t>Q1 2023</t>
   </si>
   <si>
     <t>Q2 2023</t>
   </si>
   <si>
     <t>Q3 2023</t>
   </si>
   <si>
     <t>Q4 2023</t>
   </si>
   <si>
     <t>Q1 2024</t>
   </si>
   <si>
     <t>Q2 2024</t>
   </si>
   <si>
     <t>Q3 2024</t>
   </si>
   <si>
     <t>Q4 2024</t>
   </si>
   <si>
-    <t xml:space="preserve"> Q1 2025 </t>
-[...8 lines deleted...]
-    <t xml:space="preserve"> Q4 2025 </t>
+    <t>Q1 2025</t>
+  </si>
+  <si>
+    <t>Q2 2025</t>
+  </si>
+  <si>
+    <t>Q3 2025</t>
+  </si>
+  <si>
+    <t>Q4 2025</t>
+  </si>
+  <si>
+    <t>Q1 2026</t>
   </si>
   <si>
     <t>Operating profit (loss)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="* #0;* \(#0\);* &quot;—&quot;;_(@_)"/>
     <numFmt numFmtId="165" formatCode="* #,##0,,;* \(#,##0,,\);* &quot;—&quot;;_(@_)"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
-      <i/>
-      <sz val="12"/>
+      <b/>
+      <u/>
+      <sz val="9"/>
       <color rgb="FF000000"/>
-      <name val="Arial"/>
-[...6 lines deleted...]
-      <family val="2"/>
+      <name val="Times New Roman"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -307,173 +310,191 @@
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Heading 1" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Heading 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Heading 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Table (Normal)" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -481,51 +502,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -592,65 +613,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -671,2387 +692,2389 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K22"/>
+  <dimension ref="A1:L21"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="40" customWidth="1"/>
-    <col min="2" max="11" width="9.28515625" customWidth="1"/>
+    <col min="1" max="1" width="43.28515625" customWidth="1"/>
+    <col min="2" max="8" width="9.42578125" customWidth="1"/>
+    <col min="9" max="11" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
-      <c r="F1" s="8"/>
-[...6 lines deleted...]
-    <row r="2" spans="1:11" x14ac:dyDescent="0.2">
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
-      <c r="F2" s="8"/>
-[...6 lines deleted...]
-    <row r="3" spans="1:11" x14ac:dyDescent="0.2">
+    </row>
+    <row r="3" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
-      <c r="F3" s="8"/>
-[...6 lines deleted...]
-    <row r="4" spans="1:11" x14ac:dyDescent="0.2">
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A4" s="2"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
-      <c r="F4" s="8"/>
-[...6 lines deleted...]
-    <row r="5" spans="1:11" x14ac:dyDescent="0.2">
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A5" s="9"/>
-      <c r="B5" s="3">
+      <c r="B5" s="22">
         <v>2016</v>
       </c>
-      <c r="C5" s="3">
+      <c r="C5" s="22">
         <v>2017</v>
       </c>
-      <c r="D5" s="3">
+      <c r="D5" s="22">
         <v>2018</v>
       </c>
-      <c r="E5" s="3">
+      <c r="E5" s="23">
         <v>2019</v>
       </c>
-      <c r="F5" s="3">
+      <c r="F5" s="22">
         <v>2020</v>
       </c>
-      <c r="G5" s="3">
+      <c r="G5" s="23">
         <v>2021</v>
       </c>
-      <c r="H5" s="3">
+      <c r="H5" s="22">
         <v>2022</v>
       </c>
-      <c r="I5" s="3">
+      <c r="I5" s="22">
         <v>2023</v>
       </c>
-      <c r="J5" s="3">
+      <c r="J5" s="23">
         <v>2024</v>
       </c>
-      <c r="K5" s="3">
+      <c r="K5" s="22">
         <v>2025</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="4" t="s">
+      <c r="L5" s="10"/>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="14"/>
-[...10 lines deleted...]
-    <row r="7" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="3"/>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="15">
+      <c r="B7" s="16">
         <v>8536000000</v>
       </c>
-      <c r="C7" s="15">
+      <c r="C7" s="16">
         <v>9900000000</v>
       </c>
-      <c r="D7" s="15">
+      <c r="D7" s="16">
         <v>10801000000</v>
       </c>
-      <c r="E7" s="15">
+      <c r="E7" s="16">
         <v>10223000000</v>
       </c>
-      <c r="F7" s="15">
+      <c r="F7" s="16">
         <v>10886000000</v>
       </c>
-      <c r="G7" s="15">
+      <c r="G7" s="16">
         <v>14050000000</v>
       </c>
-      <c r="H7" s="15">
+      <c r="H7" s="16">
         <v>15359000000</v>
       </c>
-      <c r="I7" s="15">
+      <c r="I7" s="16">
         <v>13040000000</v>
       </c>
-      <c r="J7" s="15">
+      <c r="J7" s="17">
         <v>12161000000</v>
       </c>
-      <c r="K7" s="15">
+      <c r="K7" s="16">
         <v>14006000000</v>
       </c>
     </row>
-    <row r="8" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="15">
+      <c r="B8" s="16">
         <v>3416000000</v>
       </c>
-      <c r="C8" s="15">
+      <c r="C8" s="16">
         <v>4468000000</v>
       </c>
-      <c r="D8" s="15">
+      <c r="D8" s="16">
         <v>5109000000</v>
       </c>
-      <c r="E8" s="15">
+      <c r="E8" s="16">
         <v>4477000000</v>
       </c>
-      <c r="F8" s="15">
+      <c r="F8" s="16">
         <v>4912000000</v>
       </c>
-      <c r="G8" s="15">
+      <c r="G8" s="16">
         <v>7393000000</v>
       </c>
-      <c r="H8" s="15">
+      <c r="H8" s="16">
         <v>8359000000</v>
       </c>
-      <c r="I8" s="15">
+      <c r="I8" s="16">
         <v>5821000000</v>
       </c>
-      <c r="J8" s="15">
+      <c r="J8" s="17">
         <v>4608000000</v>
       </c>
-      <c r="K8" s="15">
+      <c r="K8" s="16">
         <v>5412000000</v>
       </c>
     </row>
-    <row r="9" spans="1:11" hidden="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="16">
-[...31 lines deleted...]
-      <c r="A10" s="4" t="s">
+      <c r="B9" s="18">
+        <v>0</v>
+      </c>
+      <c r="C9" s="18">
+        <v>0</v>
+      </c>
+      <c r="D9" s="18">
+        <v>0</v>
+      </c>
+      <c r="E9" s="18">
+        <v>0</v>
+      </c>
+      <c r="F9" s="18">
+        <v>0</v>
+      </c>
+      <c r="G9" s="18">
+        <v>0</v>
+      </c>
+      <c r="H9" s="18">
+        <v>0</v>
+      </c>
+      <c r="I9" s="18">
+        <v>0</v>
+      </c>
+      <c r="J9" s="19">
+        <v>0</v>
+      </c>
+      <c r="K9" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A10" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="14"/>
-[...10 lines deleted...]
-    <row r="11" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="B10" s="20"/>
+      <c r="C10" s="20"/>
+      <c r="D10" s="20"/>
+      <c r="E10" s="20"/>
+      <c r="F10" s="20"/>
+      <c r="G10" s="20"/>
+      <c r="H10" s="20"/>
+      <c r="I10" s="20"/>
+      <c r="J10" s="21"/>
+      <c r="K10" s="20"/>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="15">
+      <c r="B11" s="16">
         <v>3023000000</v>
       </c>
-      <c r="C11" s="15">
+      <c r="C11" s="16">
         <v>3498000000</v>
       </c>
-      <c r="D11" s="15">
+      <c r="D11" s="16">
         <v>3554000000</v>
       </c>
-      <c r="E11" s="15">
+      <c r="E11" s="16">
         <v>2943000000</v>
       </c>
-      <c r="F11" s="15">
+      <c r="F11" s="16">
         <v>2570000000</v>
       </c>
-      <c r="G11" s="15">
+      <c r="G11" s="16">
         <v>3049000000</v>
       </c>
-      <c r="H11" s="15">
+      <c r="H11" s="16">
         <v>3261000000</v>
       </c>
-      <c r="I11" s="15">
+      <c r="I11" s="16">
         <v>3368000000</v>
       </c>
-      <c r="J11" s="15">
+      <c r="J11" s="17">
         <v>2533000000</v>
       </c>
-      <c r="K11" s="15">
+      <c r="K11" s="16">
         <v>2697000000</v>
       </c>
     </row>
-    <row r="12" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="15">
+      <c r="B12" s="16">
         <v>817000000</v>
       </c>
-      <c r="C12" s="15">
+      <c r="C12" s="16">
         <v>1143000000</v>
       </c>
-      <c r="D12" s="15">
+      <c r="D12" s="16">
         <v>1205000000</v>
       </c>
-      <c r="E12" s="15">
+      <c r="E12" s="16">
         <v>907000000</v>
       </c>
-      <c r="F12" s="15">
+      <c r="F12" s="16">
         <v>743000000</v>
       </c>
-      <c r="G12" s="15">
+      <c r="G12" s="16">
         <v>1174000000</v>
       </c>
-      <c r="H12" s="15">
+      <c r="H12" s="16">
         <v>1253000000</v>
       </c>
-      <c r="I12" s="15">
+      <c r="I12" s="16">
         <v>1008000000</v>
       </c>
-      <c r="J12" s="15">
+      <c r="J12" s="17">
         <v>352000000</v>
       </c>
-      <c r="K12" s="15">
+      <c r="K12" s="16">
         <v>304000000</v>
       </c>
     </row>
-    <row r="13" spans="1:11" hidden="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="16">
-[...31 lines deleted...]
-      <c r="A14" s="4" t="s">
+      <c r="B13" s="18">
+        <v>0</v>
+      </c>
+      <c r="C13" s="18">
+        <v>0</v>
+      </c>
+      <c r="D13" s="18">
+        <v>0</v>
+      </c>
+      <c r="E13" s="18">
+        <v>0</v>
+      </c>
+      <c r="F13" s="18">
+        <v>0</v>
+      </c>
+      <c r="G13" s="18">
+        <v>0</v>
+      </c>
+      <c r="H13" s="18">
+        <v>0</v>
+      </c>
+      <c r="I13" s="18">
+        <v>0</v>
+      </c>
+      <c r="J13" s="19">
+        <v>0</v>
+      </c>
+      <c r="K13" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A14" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="14"/>
-[...10 lines deleted...]
-    <row r="15" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="B14" s="20"/>
+      <c r="C14" s="20"/>
+      <c r="D14" s="20"/>
+      <c r="E14" s="20"/>
+      <c r="F14" s="20"/>
+      <c r="G14" s="20"/>
+      <c r="H14" s="20"/>
+      <c r="I14" s="20"/>
+      <c r="J14" s="21"/>
+      <c r="K14" s="20"/>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B15" s="15">
+      <c r="B15" s="16">
         <v>1811000000</v>
       </c>
-      <c r="C15" s="15">
+      <c r="C15" s="16">
         <v>1563000000</v>
       </c>
-      <c r="D15" s="15">
+      <c r="D15" s="16">
         <v>1429000000</v>
       </c>
-      <c r="E15" s="15">
+      <c r="E15" s="16">
         <v>1217000000</v>
       </c>
-      <c r="F15" s="15">
+      <c r="F15" s="16">
         <v>1005000000</v>
       </c>
-      <c r="G15" s="15">
+      <c r="G15" s="16">
         <v>1245000000</v>
       </c>
-      <c r="H15" s="15">
+      <c r="H15" s="16">
         <v>1408000000</v>
       </c>
-      <c r="I15" s="15">
+      <c r="I15" s="16">
         <v>1111000000</v>
       </c>
-      <c r="J15" s="15">
+      <c r="J15" s="17">
         <v>947000000</v>
       </c>
-      <c r="K15" s="15">
+      <c r="K15" s="16">
         <v>979000000</v>
       </c>
     </row>
-    <row r="16" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="15">
+      <c r="B16" s="16">
         <v>622000000</v>
       </c>
-      <c r="C16" s="15">
+      <c r="C16" s="16">
         <v>472000000</v>
       </c>
-      <c r="D16" s="15">
+      <c r="D16" s="16">
         <v>399000000</v>
       </c>
-      <c r="E16" s="15">
+      <c r="E16" s="16">
         <v>339000000</v>
       </c>
-      <c r="F16" s="15">
+      <c r="F16" s="16">
         <v>239000000</v>
       </c>
-      <c r="G16" s="15">
+      <c r="G16" s="16">
         <v>393000000</v>
       </c>
-      <c r="H16" s="15">
+      <c r="H16" s="16">
         <v>528000000</v>
       </c>
-      <c r="I16" s="15">
+      <c r="I16" s="16">
         <v>502000000</v>
       </c>
-      <c r="J16" s="15">
+      <c r="J16" s="17">
         <v>505000000</v>
       </c>
-      <c r="K16" s="15">
+      <c r="K16" s="16">
         <v>307000000</v>
       </c>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="15">
+      <c r="B17" s="16">
         <v>-15000000</v>
       </c>
-      <c r="C17" s="15">
+      <c r="C17" s="16">
         <v>11000000</v>
       </c>
-      <c r="D17" s="15">
+      <c r="D17" s="16">
         <v>3000000</v>
       </c>
-      <c r="E17" s="15">
+      <c r="E17" s="16">
         <v>-36000000</v>
       </c>
-      <c r="F17" s="15">
+      <c r="F17" s="16">
         <v>24000000</v>
       </c>
-      <c r="G17" s="15">
+      <c r="G17" s="16">
         <v>54000000</v>
       </c>
-      <c r="H17" s="15">
+      <c r="H17" s="16">
         <v>257000000</v>
       </c>
-      <c r="I17" s="15">
-[...2 lines deleted...]
-      <c r="J17" s="15">
+      <c r="I17" s="16">
+        <v>0</v>
+      </c>
+      <c r="J17" s="17">
         <v>-124000000</v>
       </c>
-      <c r="K17" s="15">
+      <c r="K17" s="16">
         <v>117000000</v>
       </c>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B18" s="16">
+      <c r="B18" s="18">
         <v>319000000</v>
       </c>
-      <c r="C18" s="16">
+      <c r="C18" s="18">
         <v>318000000</v>
       </c>
-      <c r="D18" s="16">
+      <c r="D18" s="18">
         <v>318000000</v>
       </c>
-      <c r="E18" s="16">
+      <c r="E18" s="18">
         <v>288000000</v>
       </c>
-      <c r="F18" s="16">
+      <c r="F18" s="18">
         <v>198000000</v>
       </c>
-      <c r="G18" s="16">
+      <c r="G18" s="18">
         <v>142000000</v>
       </c>
-      <c r="H18" s="16">
-[...8 lines deleted...]
-      <c r="K18" s="16">
+      <c r="H18" s="18">
+        <v>0</v>
+      </c>
+      <c r="I18" s="18">
+        <v>0</v>
+      </c>
+      <c r="J18" s="19">
+        <v>0</v>
+      </c>
+      <c r="K18" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A19" s="4"/>
-[...9 lines deleted...]
-      <c r="K19" s="4"/>
+      <c r="A19" s="3"/>
+      <c r="B19" s="3"/>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3"/>
+      <c r="E19" s="3"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="11"/>
+      <c r="H19" s="11"/>
+      <c r="I19" s="11"/>
+      <c r="J19" s="11"/>
+      <c r="K19" s="11"/>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A20" s="10"/>
+      <c r="A20" s="7"/>
       <c r="B20" s="8"/>
       <c r="C20" s="8"/>
       <c r="D20" s="8"/>
       <c r="E20" s="8"/>
-      <c r="F20" s="8"/>
-[...4 lines deleted...]
-      <c r="K20" s="8"/>
     </row>
     <row r="21" spans="1:11" ht="36" x14ac:dyDescent="0.2">
       <c r="A21" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
-      <c r="F21" s="8"/>
-[...17 lines deleted...]
-      <c r="K22" s="8"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:AP22"/>
+  <dimension ref="A1:AQ21"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AC6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="Z6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="40" customWidth="1"/>
-    <col min="2" max="42" width="9.28515625" customWidth="1"/>
+    <col min="1" max="1" width="43.28515625" customWidth="1"/>
+    <col min="2" max="49" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
       <c r="I1" s="8"/>
       <c r="J1" s="8"/>
       <c r="K1" s="8"/>
       <c r="L1" s="8"/>
       <c r="M1" s="8"/>
       <c r="N1" s="8"/>
       <c r="O1" s="8"/>
       <c r="P1" s="8"/>
       <c r="Q1" s="8"/>
       <c r="R1" s="8"/>
       <c r="S1" s="8"/>
       <c r="T1" s="8"/>
       <c r="U1" s="8"/>
       <c r="V1" s="8"/>
       <c r="W1" s="8"/>
       <c r="X1" s="8"/>
       <c r="Y1" s="8"/>
       <c r="Z1" s="8"/>
       <c r="AA1" s="8"/>
       <c r="AB1" s="8"/>
       <c r="AC1" s="8"/>
       <c r="AD1" s="8"/>
       <c r="AE1" s="8"/>
       <c r="AF1" s="8"/>
       <c r="AG1" s="8"/>
       <c r="AH1" s="8"/>
       <c r="AI1" s="8"/>
       <c r="AJ1" s="8"/>
       <c r="AK1" s="8"/>
       <c r="AL1" s="8"/>
       <c r="AM1" s="8"/>
       <c r="AN1" s="8"/>
       <c r="AO1" s="8"/>
       <c r="AP1" s="8"/>
-    </row>
-    <row r="2" spans="1:42" x14ac:dyDescent="0.2">
+      <c r="AQ1" s="8"/>
+    </row>
+    <row r="2" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
       <c r="V2" s="8"/>
       <c r="W2" s="8"/>
       <c r="X2" s="8"/>
       <c r="Y2" s="8"/>
       <c r="Z2" s="8"/>
       <c r="AA2" s="8"/>
       <c r="AB2" s="8"/>
       <c r="AC2" s="8"/>
       <c r="AD2" s="8"/>
       <c r="AE2" s="8"/>
       <c r="AF2" s="8"/>
       <c r="AG2" s="8"/>
       <c r="AH2" s="8"/>
       <c r="AI2" s="8"/>
       <c r="AJ2" s="8"/>
       <c r="AK2" s="8"/>
       <c r="AL2" s="8"/>
       <c r="AM2" s="8"/>
       <c r="AN2" s="8"/>
       <c r="AO2" s="8"/>
       <c r="AP2" s="8"/>
-    </row>
-    <row r="3" spans="1:42" x14ac:dyDescent="0.2">
+      <c r="AQ2" s="8"/>
+    </row>
+    <row r="3" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="8"/>
       <c r="O3" s="8"/>
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
-      <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
       <c r="AI3" s="8"/>
       <c r="AJ3" s="8"/>
       <c r="AK3" s="8"/>
       <c r="AL3" s="8"/>
       <c r="AM3" s="8"/>
       <c r="AN3" s="8"/>
       <c r="AO3" s="8"/>
       <c r="AP3" s="8"/>
-    </row>
-    <row r="4" spans="1:42" x14ac:dyDescent="0.2">
+      <c r="AQ3" s="8"/>
+    </row>
+    <row r="4" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A4" s="8"/>
-      <c r="B4" s="8"/>
-[...3 lines deleted...]
-      <c r="F4" s="8"/>
+      <c r="B4" s="14"/>
+      <c r="C4" s="14"/>
+      <c r="D4" s="14"/>
+      <c r="E4" s="14"/>
+      <c r="F4" s="14"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="8"/>
       <c r="N4" s="8"/>
       <c r="O4" s="8"/>
       <c r="P4" s="8"/>
       <c r="Q4" s="8"/>
       <c r="R4" s="8"/>
       <c r="S4" s="8"/>
       <c r="T4" s="8"/>
       <c r="U4" s="8"/>
       <c r="V4" s="8"/>
       <c r="W4" s="8"/>
       <c r="X4" s="8"/>
       <c r="Y4" s="8"/>
       <c r="Z4" s="8"/>
       <c r="AA4" s="8"/>
       <c r="AB4" s="8"/>
       <c r="AC4" s="8"/>
       <c r="AD4" s="8"/>
       <c r="AE4" s="8"/>
       <c r="AF4" s="8"/>
       <c r="AG4" s="8"/>
       <c r="AH4" s="8"/>
       <c r="AI4" s="8"/>
       <c r="AJ4" s="8"/>
       <c r="AK4" s="8"/>
       <c r="AL4" s="8"/>
       <c r="AM4" s="8"/>
       <c r="AN4" s="8"/>
       <c r="AO4" s="8"/>
       <c r="AP4" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="9"/>
+      <c r="AQ4" s="8"/>
+    </row>
+    <row r="5" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A5" s="6"/>
       <c r="B5" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>18</v>
       </c>
       <c r="J5" s="12" t="s">
         <v>19</v>
       </c>
       <c r="K5" s="12" t="s">
         <v>20</v>
       </c>
       <c r="L5" s="12" t="s">
         <v>21</v>
       </c>
       <c r="M5" s="12" t="s">
         <v>22</v>
       </c>
       <c r="N5" s="12" t="s">
         <v>23</v>
       </c>
       <c r="O5" s="12" t="s">
         <v>24</v>
       </c>
       <c r="P5" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="Q5" s="12" t="s">
+      <c r="Q5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="R5" s="12" t="s">
         <v>27</v>
       </c>
       <c r="S5" s="12" t="s">
         <v>28</v>
       </c>
       <c r="T5" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="U5" s="12" t="s">
+      <c r="U5" s="13" t="s">
         <v>30</v>
       </c>
       <c r="V5" s="12" t="s">
         <v>31</v>
       </c>
       <c r="W5" s="12" t="s">
         <v>32</v>
       </c>
       <c r="X5" s="12" t="s">
         <v>33</v>
       </c>
-      <c r="Y5" s="12" t="s">
+      <c r="Y5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="Z5" s="12" t="s">
         <v>35</v>
       </c>
       <c r="AA5" s="12" t="s">
         <v>36</v>
       </c>
       <c r="AB5" s="12" t="s">
         <v>37</v>
       </c>
-      <c r="AC5" s="12" t="s">
+      <c r="AC5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="AD5" s="12" t="s">
         <v>39</v>
       </c>
       <c r="AE5" s="12" t="s">
         <v>40</v>
       </c>
       <c r="AF5" s="12" t="s">
         <v>41</v>
       </c>
       <c r="AG5" s="12" t="s">
         <v>42</v>
       </c>
       <c r="AH5" s="12" t="s">
         <v>43</v>
       </c>
       <c r="AI5" s="12" t="s">
         <v>44</v>
       </c>
       <c r="AJ5" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="AK5" s="12" t="s">
+      <c r="AK5" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="AL5" s="12" t="s">
+      <c r="AL5" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="AM5" s="12" t="s">
+      <c r="AM5" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="AN5" s="12" t="s">
+      <c r="AN5" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="AO5" s="12" t="s">
+      <c r="AO5" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="AP5" s="8"/>
-[...2 lines deleted...]
-      <c r="A6" s="4" t="s">
+      <c r="AP5" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="AQ5" s="15"/>
+    </row>
+    <row r="6" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="17"/>
-[...41 lines deleted...]
-    <row r="7" spans="1:42" x14ac:dyDescent="0.2">
+      <c r="B6" s="20"/>
+      <c r="C6" s="20"/>
+      <c r="D6" s="20"/>
+      <c r="E6" s="20"/>
+      <c r="F6" s="20"/>
+      <c r="G6" s="20"/>
+      <c r="H6" s="20"/>
+      <c r="I6" s="20"/>
+      <c r="J6" s="20"/>
+      <c r="K6" s="20"/>
+      <c r="L6" s="20"/>
+      <c r="M6" s="20"/>
+      <c r="N6" s="20"/>
+      <c r="O6" s="20"/>
+      <c r="P6" s="20"/>
+      <c r="Q6" s="21"/>
+      <c r="R6" s="20"/>
+      <c r="S6" s="20"/>
+      <c r="T6" s="20"/>
+      <c r="U6" s="20"/>
+      <c r="V6" s="20"/>
+      <c r="W6" s="20"/>
+      <c r="X6" s="20"/>
+      <c r="Y6" s="21"/>
+      <c r="Z6" s="20"/>
+      <c r="AA6" s="20"/>
+      <c r="AB6" s="20"/>
+      <c r="AC6" s="20"/>
+      <c r="AD6" s="20"/>
+      <c r="AE6" s="20"/>
+      <c r="AF6" s="20"/>
+      <c r="AG6" s="20"/>
+      <c r="AH6" s="20"/>
+      <c r="AI6" s="20"/>
+      <c r="AJ6" s="20"/>
+      <c r="AK6" s="21"/>
+      <c r="AL6" s="21"/>
+      <c r="AM6" s="21"/>
+      <c r="AN6" s="21"/>
+      <c r="AO6" s="20"/>
+      <c r="AP6" s="21"/>
+      <c r="AQ6" s="8"/>
+    </row>
+    <row r="7" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="15">
+      <c r="B7" s="16">
         <v>1879000000</v>
       </c>
-      <c r="C7" s="15">
+      <c r="C7" s="16">
         <v>2044000000</v>
       </c>
-      <c r="D7" s="15">
+      <c r="D7" s="16">
         <v>2323000000</v>
       </c>
-      <c r="E7" s="15">
+      <c r="E7" s="16">
         <v>2290000000</v>
       </c>
-      <c r="F7" s="15">
+      <c r="F7" s="16">
         <v>2256000000</v>
       </c>
-      <c r="G7" s="15">
+      <c r="G7" s="16">
         <v>2411000000</v>
       </c>
-      <c r="H7" s="15">
+      <c r="H7" s="16">
         <v>2698000000</v>
       </c>
-      <c r="I7" s="15">
+      <c r="I7" s="16">
         <v>2535000000</v>
       </c>
-      <c r="J7" s="15">
+      <c r="J7" s="16">
         <v>2566000000</v>
       </c>
-      <c r="K7" s="15">
+      <c r="K7" s="16">
         <v>2690000000</v>
       </c>
-      <c r="L7" s="15">
+      <c r="L7" s="16">
         <v>2907000000</v>
       </c>
-      <c r="M7" s="15">
+      <c r="M7" s="16">
         <v>2638000000</v>
       </c>
-      <c r="N7" s="15">
+      <c r="N7" s="16">
         <v>2518000000</v>
       </c>
-      <c r="O7" s="15">
+      <c r="O7" s="16">
         <v>2534000000</v>
       </c>
-      <c r="P7" s="15">
+      <c r="P7" s="16">
         <v>2674000000</v>
       </c>
-      <c r="Q7" s="15">
+      <c r="Q7" s="17">
         <v>2497000000</v>
       </c>
-      <c r="R7" s="15">
+      <c r="R7" s="16">
         <v>2460000000</v>
       </c>
-      <c r="S7" s="15">
+      <c r="S7" s="16">
         <v>2434000000</v>
       </c>
-      <c r="T7" s="15">
+      <c r="T7" s="16">
         <v>2865000000</v>
       </c>
-      <c r="U7" s="15">
+      <c r="U7" s="16">
         <v>3127000000</v>
       </c>
-      <c r="V7" s="15">
+      <c r="V7" s="16">
         <v>3280000000</v>
       </c>
-      <c r="W7" s="15">
+      <c r="W7" s="16">
         <v>3464000000</v>
       </c>
-      <c r="X7" s="15">
+      <c r="X7" s="16">
         <v>3548000000</v>
       </c>
-      <c r="Y7" s="15">
+      <c r="Y7" s="16">
         <v>3758000000</v>
       </c>
-      <c r="Z7" s="15">
+      <c r="Z7" s="16">
         <v>3816000000</v>
       </c>
-      <c r="AA7" s="15">
+      <c r="AA7" s="16">
         <v>3992000000</v>
       </c>
-      <c r="AB7" s="15">
+      <c r="AB7" s="16">
         <v>3993000000</v>
       </c>
-      <c r="AC7" s="15">
+      <c r="AC7" s="16">
         <v>3558000000</v>
       </c>
-      <c r="AD7" s="15">
+      <c r="AD7" s="16">
         <v>3289000000</v>
       </c>
-      <c r="AE7" s="15">
+      <c r="AE7" s="16">
         <v>3278000000</v>
       </c>
-      <c r="AF7" s="15">
+      <c r="AF7" s="16">
         <v>3353000000</v>
       </c>
-      <c r="AG7" s="15">
+      <c r="AG7" s="16">
         <v>3120000000</v>
       </c>
-      <c r="AH7" s="15">
+      <c r="AH7" s="16">
         <v>2836000000</v>
       </c>
-      <c r="AI7" s="15">
+      <c r="AI7" s="16">
         <v>2928000000</v>
       </c>
-      <c r="AJ7" s="15">
+      <c r="AJ7" s="16">
         <v>3223000000</v>
       </c>
-      <c r="AK7" s="15">
+      <c r="AK7" s="17">
         <v>3174000000</v>
       </c>
-      <c r="AL7" s="15">
+      <c r="AL7" s="17">
         <v>3210000000</v>
       </c>
-      <c r="AM7" s="15">
+      <c r="AM7" s="17">
         <v>3452000000</v>
       </c>
-      <c r="AN7" s="15">
+      <c r="AN7" s="17">
         <v>3729000000</v>
       </c>
-      <c r="AO7" s="15">
+      <c r="AO7" s="16">
         <v>3615000000</v>
       </c>
-      <c r="AP7" s="8"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:42" x14ac:dyDescent="0.2">
+      <c r="AP7" s="17">
+        <v>3924000000</v>
+      </c>
+    </row>
+    <row r="8" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="15">
+      <c r="B8" s="16">
         <v>688000000</v>
       </c>
-      <c r="C8" s="15">
+      <c r="C8" s="16">
         <v>781000000</v>
       </c>
-      <c r="D8" s="15">
+      <c r="D8" s="16">
         <v>957000000</v>
       </c>
-      <c r="E8" s="15">
+      <c r="E8" s="16">
         <v>990000000</v>
       </c>
-      <c r="F8" s="15">
+      <c r="F8" s="16">
         <v>935000000</v>
       </c>
-      <c r="G8" s="15">
+      <c r="G8" s="16">
         <v>1077000000</v>
       </c>
-      <c r="H8" s="15">
+      <c r="H8" s="16">
         <v>1268000000</v>
       </c>
-      <c r="I8" s="15">
+      <c r="I8" s="16">
         <v>1188000000</v>
       </c>
-      <c r="J8" s="15">
+      <c r="J8" s="16">
         <v>1166000000</v>
       </c>
-      <c r="K8" s="15">
+      <c r="K8" s="16">
         <v>1263000000</v>
       </c>
-      <c r="L8" s="15">
+      <c r="L8" s="16">
         <v>1447000000</v>
       </c>
-      <c r="M8" s="15">
+      <c r="M8" s="16">
         <v>1233000000</v>
       </c>
-      <c r="N8" s="15">
+      <c r="N8" s="16">
         <v>1088000000</v>
       </c>
-      <c r="O8" s="15">
+      <c r="O8" s="16">
         <v>1108000000</v>
       </c>
-      <c r="P8" s="15">
+      <c r="P8" s="16">
         <v>1231000000</v>
       </c>
-      <c r="Q8" s="15">
+      <c r="Q8" s="16">
         <v>1050000000</v>
       </c>
-      <c r="R8" s="15">
+      <c r="R8" s="16">
         <v>1025000000</v>
       </c>
-      <c r="S8" s="15">
+      <c r="S8" s="16">
         <v>1053000000</v>
       </c>
-      <c r="T8" s="15">
+      <c r="T8" s="16">
         <v>1320000000</v>
       </c>
-      <c r="U8" s="15">
+      <c r="U8" s="16">
         <v>1514000000</v>
       </c>
-      <c r="V8" s="15">
+      <c r="V8" s="16">
         <v>1646000000</v>
       </c>
-      <c r="W8" s="15">
+      <c r="W8" s="16">
         <v>1778000000</v>
       </c>
-      <c r="X8" s="15">
+      <c r="X8" s="16">
         <v>1871000000</v>
       </c>
-      <c r="Y8" s="15">
+      <c r="Y8" s="16">
         <v>2098000000</v>
       </c>
-      <c r="Z8" s="15">
+      <c r="Z8" s="16">
         <v>2150000000</v>
       </c>
-      <c r="AA8" s="15">
+      <c r="AA8" s="16">
         <v>2226000000</v>
       </c>
-      <c r="AB8" s="15">
+      <c r="AB8" s="16">
         <v>2185000000</v>
       </c>
-      <c r="AC8" s="15">
+      <c r="AC8" s="16">
         <v>1798000000</v>
       </c>
-      <c r="AD8" s="15">
+      <c r="AD8" s="16">
         <v>1574000000</v>
       </c>
-      <c r="AE8" s="15">
+      <c r="AE8" s="16">
         <v>1463000000</v>
       </c>
-      <c r="AF8" s="15">
+      <c r="AF8" s="16">
         <v>1504000000</v>
       </c>
-      <c r="AG8" s="15">
+      <c r="AG8" s="16">
         <v>1280000000</v>
       </c>
-      <c r="AH8" s="15">
+      <c r="AH8" s="16">
         <v>1008000000</v>
       </c>
-      <c r="AI8" s="15">
+      <c r="AI8" s="16">
         <v>1047000000</v>
       </c>
-      <c r="AJ8" s="15">
+      <c r="AJ8" s="16">
         <v>1316000000</v>
       </c>
-      <c r="AK8" s="15">
+      <c r="AK8" s="17">
         <v>1237000000</v>
       </c>
-      <c r="AL8" s="15">
+      <c r="AL8" s="17">
         <v>1206000000</v>
       </c>
-      <c r="AM8" s="15">
+      <c r="AM8" s="17">
         <v>1325000000</v>
       </c>
-      <c r="AN8" s="15">
+      <c r="AN8" s="17">
         <v>1486000000</v>
       </c>
-      <c r="AO8" s="15">
+      <c r="AO8" s="16">
         <v>1395000000</v>
       </c>
-      <c r="AP8" s="8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:42" hidden="1" x14ac:dyDescent="0.2">
+      <c r="AP8" s="17">
+        <v>1638000000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:43" hidden="1" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="16">
-[...122 lines deleted...]
-      <c r="A10" s="4" t="s">
+      <c r="B9" s="18">
+        <v>0</v>
+      </c>
+      <c r="C9" s="18">
+        <v>0</v>
+      </c>
+      <c r="D9" s="18">
+        <v>0</v>
+      </c>
+      <c r="E9" s="18">
+        <v>0</v>
+      </c>
+      <c r="F9" s="18">
+        <v>0</v>
+      </c>
+      <c r="G9" s="18">
+        <v>0</v>
+      </c>
+      <c r="H9" s="18">
+        <v>0</v>
+      </c>
+      <c r="I9" s="18">
+        <v>0</v>
+      </c>
+      <c r="J9" s="18">
+        <v>0</v>
+      </c>
+      <c r="K9" s="18">
+        <v>0</v>
+      </c>
+      <c r="L9" s="18">
+        <v>0</v>
+      </c>
+      <c r="M9" s="18">
+        <v>0</v>
+      </c>
+      <c r="N9" s="18">
+        <v>0</v>
+      </c>
+      <c r="O9" s="18">
+        <v>0</v>
+      </c>
+      <c r="P9" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="18">
+        <v>0</v>
+      </c>
+      <c r="R9" s="18">
+        <v>0</v>
+      </c>
+      <c r="S9" s="18">
+        <v>0</v>
+      </c>
+      <c r="T9" s="18">
+        <v>0</v>
+      </c>
+      <c r="U9" s="18">
+        <v>0</v>
+      </c>
+      <c r="V9" s="18">
+        <v>0</v>
+      </c>
+      <c r="W9" s="18">
+        <v>0</v>
+      </c>
+      <c r="X9" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="18">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="18">
+        <v>0</v>
+      </c>
+      <c r="AC9" s="18">
+        <v>0</v>
+      </c>
+      <c r="AD9" s="18">
+        <v>0</v>
+      </c>
+      <c r="AE9" s="18">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="18">
+        <v>0</v>
+      </c>
+      <c r="AG9" s="18">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="18">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="18">
+        <v>0</v>
+      </c>
+      <c r="AJ9" s="18">
+        <v>0</v>
+      </c>
+      <c r="AK9" s="19">
+        <v>0</v>
+      </c>
+      <c r="AL9" s="19">
+        <v>0</v>
+      </c>
+      <c r="AM9" s="19">
+        <v>0</v>
+      </c>
+      <c r="AN9" s="19">
+        <v>0</v>
+      </c>
+      <c r="AO9" s="18">
+        <v>0</v>
+      </c>
+      <c r="AP9" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A10" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="14"/>
-[...41 lines deleted...]
-    <row r="11" spans="1:42" x14ac:dyDescent="0.2">
+      <c r="B10" s="20"/>
+      <c r="C10" s="20"/>
+      <c r="D10" s="20"/>
+      <c r="E10" s="20"/>
+      <c r="F10" s="20"/>
+      <c r="G10" s="20"/>
+      <c r="H10" s="20"/>
+      <c r="I10" s="20"/>
+      <c r="J10" s="20"/>
+      <c r="K10" s="20"/>
+      <c r="L10" s="20"/>
+      <c r="M10" s="20"/>
+      <c r="N10" s="20"/>
+      <c r="O10" s="20"/>
+      <c r="P10" s="20"/>
+      <c r="Q10" s="20"/>
+      <c r="R10" s="20"/>
+      <c r="S10" s="20"/>
+      <c r="T10" s="20"/>
+      <c r="U10" s="20"/>
+      <c r="V10" s="20"/>
+      <c r="W10" s="20"/>
+      <c r="X10" s="20"/>
+      <c r="Y10" s="20"/>
+      <c r="Z10" s="20"/>
+      <c r="AA10" s="20"/>
+      <c r="AB10" s="20"/>
+      <c r="AC10" s="20"/>
+      <c r="AD10" s="20"/>
+      <c r="AE10" s="20"/>
+      <c r="AF10" s="20"/>
+      <c r="AG10" s="20"/>
+      <c r="AH10" s="20"/>
+      <c r="AI10" s="20"/>
+      <c r="AJ10" s="20"/>
+      <c r="AK10" s="21"/>
+      <c r="AL10" s="21"/>
+      <c r="AM10" s="21"/>
+      <c r="AN10" s="21"/>
+      <c r="AO10" s="20"/>
+      <c r="AP10" s="21"/>
+    </row>
+    <row r="11" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="15">
+      <c r="B11" s="16">
         <v>729000000</v>
       </c>
-      <c r="C11" s="15">
+      <c r="C11" s="16">
         <v>755000000</v>
       </c>
-      <c r="D11" s="15">
+      <c r="D11" s="16">
         <v>795000000</v>
       </c>
-      <c r="E11" s="15">
+      <c r="E11" s="16">
         <v>744000000</v>
       </c>
-      <c r="F11" s="15">
+      <c r="F11" s="16">
         <v>803000000</v>
       </c>
-      <c r="G11" s="15">
+      <c r="G11" s="16">
         <v>868000000</v>
       </c>
-      <c r="H11" s="15">
+      <c r="H11" s="16">
         <v>931000000</v>
       </c>
-      <c r="I11" s="15">
+      <c r="I11" s="16">
         <v>896000000</v>
       </c>
-      <c r="J11" s="15">
+      <c r="J11" s="16">
         <v>926000000</v>
       </c>
-      <c r="K11" s="15">
+      <c r="K11" s="16">
         <v>943000000</v>
       </c>
-      <c r="L11" s="15">
+      <c r="L11" s="16">
         <v>894000000</v>
       </c>
-      <c r="M11" s="15">
+      <c r="M11" s="16">
         <v>791000000</v>
       </c>
-      <c r="N11" s="15">
+      <c r="N11" s="16">
         <v>796000000</v>
       </c>
-      <c r="O11" s="15">
+      <c r="O11" s="16">
         <v>790000000</v>
       </c>
-      <c r="P11" s="15">
+      <c r="P11" s="16">
         <v>724000000</v>
       </c>
-      <c r="Q11" s="15">
+      <c r="Q11" s="16">
         <v>633000000</v>
       </c>
-      <c r="R11" s="15">
+      <c r="R11" s="16">
         <v>653000000</v>
       </c>
-      <c r="S11" s="15">
+      <c r="S11" s="16">
         <v>546000000</v>
       </c>
-      <c r="T11" s="15">
+      <c r="T11" s="16">
         <v>651000000</v>
       </c>
-      <c r="U11" s="15">
+      <c r="U11" s="16">
         <v>720000000</v>
       </c>
-      <c r="V11" s="15">
+      <c r="V11" s="16">
         <v>767000000</v>
       </c>
-      <c r="W11" s="15">
+      <c r="W11" s="16">
         <v>780000000</v>
       </c>
-      <c r="X11" s="15">
+      <c r="X11" s="16">
         <v>738000000</v>
       </c>
-      <c r="Y11" s="15">
+      <c r="Y11" s="16">
         <v>764000000</v>
       </c>
-      <c r="Z11" s="15">
+      <c r="Z11" s="16">
         <v>782000000</v>
       </c>
-      <c r="AA11" s="15">
+      <c r="AA11" s="16">
         <v>821000000</v>
       </c>
-      <c r="AB11" s="15">
+      <c r="AB11" s="16">
         <v>821000000</v>
       </c>
-      <c r="AC11" s="15">
+      <c r="AC11" s="16">
         <v>837000000</v>
       </c>
-      <c r="AD11" s="15">
+      <c r="AD11" s="16">
         <v>832000000</v>
       </c>
-      <c r="AE11" s="15">
+      <c r="AE11" s="16">
         <v>894000000</v>
       </c>
-      <c r="AF11" s="15">
+      <c r="AF11" s="16">
         <v>890000000</v>
       </c>
-      <c r="AG11" s="15">
+      <c r="AG11" s="16">
         <v>752000000</v>
       </c>
-      <c r="AH11" s="15">
+      <c r="AH11" s="16">
         <v>652000000</v>
       </c>
-      <c r="AI11" s="15">
+      <c r="AI11" s="16">
         <v>615000000</v>
       </c>
-      <c r="AJ11" s="15">
+      <c r="AJ11" s="16">
         <v>653000000</v>
       </c>
-      <c r="AK11" s="15">
+      <c r="AK11" s="17">
         <v>613000000</v>
       </c>
-      <c r="AL11" s="15">
+      <c r="AL11" s="17">
         <v>647000000</v>
       </c>
-      <c r="AM11" s="15">
+      <c r="AM11" s="17">
         <v>679000000</v>
       </c>
-      <c r="AN11" s="15">
+      <c r="AN11" s="17">
         <v>709000000</v>
       </c>
-      <c r="AO11" s="15">
+      <c r="AO11" s="16">
         <v>662000000</v>
       </c>
-      <c r="AP11" s="8"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:42" x14ac:dyDescent="0.2">
+      <c r="AP11" s="17">
+        <v>723000000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="15">
+      <c r="B12" s="16">
         <v>187000000</v>
       </c>
-      <c r="C12" s="15">
+      <c r="C12" s="16">
         <v>192000000</v>
       </c>
-      <c r="D12" s="15">
+      <c r="D12" s="16">
         <v>224000000</v>
       </c>
-      <c r="E12" s="15">
+      <c r="E12" s="16">
         <v>214000000</v>
       </c>
-      <c r="F12" s="15">
+      <c r="F12" s="16">
         <v>240000000</v>
       </c>
-      <c r="G12" s="15">
+      <c r="G12" s="16">
         <v>271000000</v>
       </c>
-      <c r="H12" s="15">
+      <c r="H12" s="16">
         <v>325000000</v>
       </c>
-      <c r="I12" s="15">
+      <c r="I12" s="16">
         <v>307000000</v>
       </c>
-      <c r="J12" s="15">
+      <c r="J12" s="16">
         <v>328000000</v>
       </c>
-      <c r="K12" s="15">
+      <c r="K12" s="16">
         <v>334000000</v>
       </c>
-      <c r="L12" s="15">
+      <c r="L12" s="16">
         <v>309000000</v>
       </c>
-      <c r="M12" s="15">
+      <c r="M12" s="16">
         <v>234000000</v>
       </c>
-      <c r="N12" s="15">
+      <c r="N12" s="16">
         <v>249000000</v>
       </c>
-      <c r="O12" s="15">
+      <c r="O12" s="16">
         <v>265000000</v>
       </c>
-      <c r="P12" s="15">
+      <c r="P12" s="16">
         <v>233000000</v>
       </c>
-      <c r="Q12" s="15">
+      <c r="Q12" s="16">
         <v>160000000</v>
       </c>
-      <c r="R12" s="15">
+      <c r="R12" s="16">
         <v>182000000</v>
       </c>
-      <c r="S12" s="15">
+      <c r="S12" s="16">
         <v>125000000</v>
       </c>
-      <c r="T12" s="15">
+      <c r="T12" s="16">
         <v>187000000</v>
       </c>
-      <c r="U12" s="15">
+      <c r="U12" s="16">
         <v>249000000</v>
       </c>
-      <c r="V12" s="15">
+      <c r="V12" s="16">
         <v>287000000</v>
       </c>
-      <c r="W12" s="15">
+      <c r="W12" s="16">
         <v>312000000</v>
       </c>
-      <c r="X12" s="15">
+      <c r="X12" s="16">
         <v>282000000</v>
       </c>
-      <c r="Y12" s="15">
+      <c r="Y12" s="16">
         <v>293000000</v>
       </c>
-      <c r="Z12" s="15">
+      <c r="Z12" s="16">
         <v>315000000</v>
       </c>
-      <c r="AA12" s="15">
+      <c r="AA12" s="16">
         <v>324000000</v>
       </c>
-      <c r="AB12" s="15">
+      <c r="AB12" s="16">
         <v>321000000</v>
       </c>
-      <c r="AC12" s="15">
+      <c r="AC12" s="16">
         <v>293000000</v>
       </c>
-      <c r="AD12" s="15">
+      <c r="AD12" s="16">
         <v>237000000</v>
       </c>
-      <c r="AE12" s="15">
+      <c r="AE12" s="16">
         <v>318000000</v>
       </c>
-      <c r="AF12" s="15">
+      <c r="AF12" s="16">
         <v>258000000</v>
       </c>
-      <c r="AG12" s="15">
+      <c r="AG12" s="16">
         <v>195000000</v>
       </c>
-      <c r="AH12" s="15">
+      <c r="AH12" s="16">
         <v>105000000</v>
       </c>
-      <c r="AI12" s="15">
+      <c r="AI12" s="16">
         <v>80000000</v>
       </c>
-      <c r="AJ12" s="15">
+      <c r="AJ12" s="16">
         <v>109000000</v>
       </c>
-      <c r="AK12" s="15">
+      <c r="AK12" s="17">
         <v>58000000</v>
       </c>
-      <c r="AL12" s="15">
+      <c r="AL12" s="17">
         <v>40000000</v>
       </c>
-      <c r="AM12" s="15">
+      <c r="AM12" s="17">
         <v>85000000</v>
       </c>
-      <c r="AN12" s="15">
+      <c r="AN12" s="17">
         <v>108000000</v>
       </c>
-      <c r="AO12" s="15">
+      <c r="AO12" s="16">
         <v>71000000</v>
       </c>
-      <c r="AP12" s="8"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:42" hidden="1" x14ac:dyDescent="0.2">
+      <c r="AP12" s="17">
+        <v>122000000</v>
+      </c>
+    </row>
+    <row r="13" spans="1:43" hidden="1" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="16">
-[...122 lines deleted...]
-      <c r="A14" s="4" t="s">
+      <c r="B13" s="18">
+        <v>0</v>
+      </c>
+      <c r="C13" s="18">
+        <v>0</v>
+      </c>
+      <c r="D13" s="18">
+        <v>0</v>
+      </c>
+      <c r="E13" s="18">
+        <v>0</v>
+      </c>
+      <c r="F13" s="18">
+        <v>0</v>
+      </c>
+      <c r="G13" s="18">
+        <v>0</v>
+      </c>
+      <c r="H13" s="18">
+        <v>0</v>
+      </c>
+      <c r="I13" s="18">
+        <v>0</v>
+      </c>
+      <c r="J13" s="18">
+        <v>0</v>
+      </c>
+      <c r="K13" s="18">
+        <v>0</v>
+      </c>
+      <c r="L13" s="18">
+        <v>0</v>
+      </c>
+      <c r="M13" s="18">
+        <v>0</v>
+      </c>
+      <c r="N13" s="18">
+        <v>0</v>
+      </c>
+      <c r="O13" s="18">
+        <v>0</v>
+      </c>
+      <c r="P13" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="18">
+        <v>0</v>
+      </c>
+      <c r="R13" s="18">
+        <v>0</v>
+      </c>
+      <c r="S13" s="18">
+        <v>0</v>
+      </c>
+      <c r="T13" s="18">
+        <v>0</v>
+      </c>
+      <c r="U13" s="18">
+        <v>0</v>
+      </c>
+      <c r="V13" s="18">
+        <v>0</v>
+      </c>
+      <c r="W13" s="18">
+        <v>0</v>
+      </c>
+      <c r="X13" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="18">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="18">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="18">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="18">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="18">
+        <v>0</v>
+      </c>
+      <c r="AF13" s="18">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="18">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="18">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="18">
+        <v>0</v>
+      </c>
+      <c r="AJ13" s="18">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AL13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AM13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AN13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AO13" s="18">
+        <v>0</v>
+      </c>
+      <c r="AP13" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A14" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="14"/>
-[...41 lines deleted...]
-    <row r="15" spans="1:42" x14ac:dyDescent="0.2">
+      <c r="B14" s="20"/>
+      <c r="C14" s="20"/>
+      <c r="D14" s="20"/>
+      <c r="E14" s="20"/>
+      <c r="F14" s="20"/>
+      <c r="G14" s="20"/>
+      <c r="H14" s="20"/>
+      <c r="I14" s="20"/>
+      <c r="J14" s="20"/>
+      <c r="K14" s="20"/>
+      <c r="L14" s="20"/>
+      <c r="M14" s="20"/>
+      <c r="N14" s="20"/>
+      <c r="O14" s="20"/>
+      <c r="P14" s="20"/>
+      <c r="Q14" s="20"/>
+      <c r="R14" s="20"/>
+      <c r="S14" s="20"/>
+      <c r="T14" s="20"/>
+      <c r="U14" s="20"/>
+      <c r="V14" s="20"/>
+      <c r="W14" s="20"/>
+      <c r="X14" s="20"/>
+      <c r="Y14" s="20"/>
+      <c r="Z14" s="20"/>
+      <c r="AA14" s="20"/>
+      <c r="AB14" s="20"/>
+      <c r="AC14" s="20"/>
+      <c r="AD14" s="20"/>
+      <c r="AE14" s="20"/>
+      <c r="AF14" s="20"/>
+      <c r="AG14" s="20"/>
+      <c r="AH14" s="20"/>
+      <c r="AI14" s="20"/>
+      <c r="AJ14" s="20"/>
+      <c r="AK14" s="21"/>
+      <c r="AL14" s="21"/>
+      <c r="AM14" s="21"/>
+      <c r="AN14" s="21"/>
+      <c r="AO14" s="20"/>
+      <c r="AP14" s="21"/>
+    </row>
+    <row r="15" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B15" s="15">
+      <c r="B15" s="16">
         <v>400000000</v>
       </c>
-      <c r="C15" s="15">
+      <c r="C15" s="16">
         <v>474000000</v>
       </c>
-      <c r="D15" s="15">
+      <c r="D15" s="16">
         <v>557000000</v>
       </c>
-      <c r="E15" s="15">
+      <c r="E15" s="16">
         <v>380000000</v>
       </c>
-      <c r="F15" s="15">
+      <c r="F15" s="16">
         <v>343000000</v>
       </c>
-      <c r="G15" s="15">
+      <c r="G15" s="16">
         <v>414000000</v>
       </c>
-      <c r="H15" s="15">
+      <c r="H15" s="16">
         <v>487000000</v>
       </c>
-      <c r="I15" s="15">
+      <c r="I15" s="16">
         <v>319000000</v>
       </c>
-      <c r="J15" s="15">
+      <c r="J15" s="16">
         <v>297000000</v>
       </c>
-      <c r="K15" s="15">
+      <c r="K15" s="16">
         <v>384000000</v>
       </c>
-      <c r="L15" s="15">
+      <c r="L15" s="16">
         <v>460000000</v>
       </c>
-      <c r="M15" s="15">
+      <c r="M15" s="16">
         <v>288000000</v>
       </c>
-      <c r="N15" s="15">
+      <c r="N15" s="16">
         <v>280000000</v>
       </c>
-      <c r="O15" s="15">
+      <c r="O15" s="16">
         <v>344000000</v>
       </c>
-      <c r="P15" s="15">
+      <c r="P15" s="16">
         <v>373000000</v>
       </c>
-      <c r="Q15" s="15">
+      <c r="Q15" s="16">
         <v>220000000</v>
       </c>
-      <c r="R15" s="15">
+      <c r="R15" s="16">
         <v>216000000</v>
       </c>
-      <c r="S15" s="15">
+      <c r="S15" s="16">
         <v>259000000</v>
       </c>
-      <c r="T15" s="15">
+      <c r="T15" s="16">
         <v>301000000</v>
       </c>
-      <c r="U15" s="15">
+      <c r="U15" s="16">
         <v>229000000</v>
       </c>
-      <c r="V15" s="15">
+      <c r="V15" s="16">
         <v>242000000</v>
       </c>
-      <c r="W15" s="15">
+      <c r="W15" s="16">
         <v>336000000</v>
       </c>
-      <c r="X15" s="15">
+      <c r="X15" s="16">
         <v>357000000</v>
       </c>
-      <c r="Y15" s="15">
+      <c r="Y15" s="16">
         <v>310000000</v>
       </c>
-      <c r="Z15" s="15">
+      <c r="Z15" s="16">
         <v>307000000</v>
       </c>
-      <c r="AA15" s="15">
+      <c r="AA15" s="16">
         <v>399000000</v>
       </c>
-      <c r="AB15" s="15">
+      <c r="AB15" s="16">
         <v>427000000</v>
       </c>
-      <c r="AC15" s="15">
+      <c r="AC15" s="16">
         <v>275000000</v>
       </c>
-      <c r="AD15" s="15">
+      <c r="AD15" s="16">
         <v>258000000</v>
       </c>
-      <c r="AE15" s="15">
+      <c r="AE15" s="16">
         <v>359000000</v>
       </c>
-      <c r="AF15" s="15">
+      <c r="AF15" s="16">
         <v>289000000</v>
       </c>
-      <c r="AG15" s="15">
+      <c r="AG15" s="16">
         <v>205000000</v>
       </c>
-      <c r="AH15" s="15">
+      <c r="AH15" s="16">
         <v>173000000</v>
       </c>
-      <c r="AI15" s="15">
+      <c r="AI15" s="16">
         <v>279000000</v>
       </c>
-      <c r="AJ15" s="15">
+      <c r="AJ15" s="16">
         <v>275000000</v>
       </c>
-      <c r="AK15" s="15">
+      <c r="AK15" s="17">
         <v>220000000</v>
       </c>
-      <c r="AL15" s="15">
+      <c r="AL15" s="17">
         <v>212000000</v>
       </c>
-      <c r="AM15" s="15">
+      <c r="AM15" s="17">
         <v>317000000</v>
       </c>
-      <c r="AN15" s="15">
+      <c r="AN15" s="17">
         <v>304000000</v>
       </c>
-      <c r="AO15" s="15">
+      <c r="AO15" s="16">
         <v>146000000</v>
       </c>
-      <c r="AP15" s="8"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:42" x14ac:dyDescent="0.2">
+      <c r="AP15" s="17">
+        <v>178000000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B16" s="15">
+        <v>52</v>
+      </c>
+      <c r="B16" s="16">
         <v>109000000</v>
       </c>
-      <c r="C16" s="15">
+      <c r="C16" s="16">
         <v>158000000</v>
       </c>
-      <c r="D16" s="15">
+      <c r="D16" s="16">
         <v>227000000</v>
       </c>
-      <c r="E16" s="15">
+      <c r="E16" s="16">
         <v>128000000</v>
       </c>
-      <c r="F16" s="15">
+      <c r="F16" s="16">
         <v>77000000</v>
       </c>
-      <c r="G16" s="15">
+      <c r="G16" s="16">
         <v>132000000</v>
       </c>
-      <c r="H16" s="15">
+      <c r="H16" s="16">
         <v>195000000</v>
       </c>
-      <c r="I16" s="15">
+      <c r="I16" s="16">
         <v>68000000</v>
       </c>
-      <c r="J16" s="15">
+      <c r="J16" s="16">
         <v>54000000</v>
       </c>
-      <c r="K16" s="15">
+      <c r="K16" s="16">
         <v>115000000</v>
       </c>
-      <c r="L16" s="15">
+      <c r="L16" s="16">
         <v>181000000</v>
       </c>
-      <c r="M16" s="15">
+      <c r="M16" s="16">
         <v>49000000</v>
       </c>
-      <c r="N16" s="15">
+      <c r="N16" s="16">
         <v>42000000</v>
       </c>
-      <c r="O16" s="15">
+      <c r="O16" s="16">
         <v>133000000</v>
       </c>
-      <c r="P16" s="15">
+      <c r="P16" s="16">
         <v>125000000</v>
       </c>
-      <c r="Q16" s="15">
+      <c r="Q16" s="16">
         <v>39000000</v>
       </c>
-      <c r="R16" s="15">
+      <c r="R16" s="16">
         <v>37000000</v>
       </c>
-      <c r="S16" s="15">
+      <c r="S16" s="16">
         <v>50000000</v>
       </c>
-      <c r="T16" s="15">
+      <c r="T16" s="16">
         <v>102000000</v>
       </c>
-      <c r="U16" s="15">
+      <c r="U16" s="16">
         <v>50000000</v>
       </c>
-      <c r="V16" s="15">
+      <c r="V16" s="16">
         <v>6000000</v>
       </c>
-      <c r="W16" s="15">
+      <c r="W16" s="16">
         <v>123000000</v>
       </c>
-      <c r="X16" s="15">
+      <c r="X16" s="16">
         <v>152000000</v>
       </c>
-      <c r="Y16" s="15">
+      <c r="Y16" s="16">
         <v>112000000</v>
       </c>
-      <c r="Z16" s="15">
+      <c r="Z16" s="16">
         <v>98000000</v>
       </c>
-      <c r="AA16" s="15">
+      <c r="AA16" s="16">
         <v>173000000</v>
       </c>
-      <c r="AB16" s="15">
+      <c r="AB16" s="16">
         <v>172000000</v>
       </c>
-      <c r="AC16" s="15">
+      <c r="AC16" s="16">
         <v>85000000</v>
       </c>
-      <c r="AD16" s="15">
+      <c r="AD16" s="16">
         <v>123000000</v>
       </c>
-      <c r="AE16" s="15">
+      <c r="AE16" s="16">
         <v>191000000</v>
       </c>
-      <c r="AF16" s="15">
+      <c r="AF16" s="16">
         <v>130000000</v>
       </c>
-      <c r="AG16" s="15">
+      <c r="AG16" s="16">
         <v>58000000</v>
       </c>
-      <c r="AH16" s="15">
+      <c r="AH16" s="16">
         <v>173000000</v>
       </c>
-      <c r="AI16" s="15">
+      <c r="AI16" s="16">
         <v>121000000</v>
       </c>
-      <c r="AJ16" s="15">
+      <c r="AJ16" s="16">
         <v>129000000</v>
       </c>
-      <c r="AK16" s="15">
+      <c r="AK16" s="17">
         <v>82000000</v>
       </c>
-      <c r="AL16" s="15">
+      <c r="AL16" s="17">
         <v>78000000</v>
       </c>
-      <c r="AM16" s="15">
+      <c r="AM16" s="17">
         <v>153000000</v>
       </c>
-      <c r="AN16" s="15">
+      <c r="AN16" s="17">
         <v>69000000</v>
       </c>
-      <c r="AO16" s="15">
+      <c r="AO16" s="16">
         <v>7000000</v>
       </c>
-      <c r="AP16" s="8"/>
+      <c r="AP16" s="17">
+        <v>48000000</v>
+      </c>
     </row>
     <row r="17" spans="1:42" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="15">
+      <c r="B17" s="16">
         <v>2000000</v>
       </c>
-      <c r="C17" s="15">
+      <c r="C17" s="16">
         <v>2000000</v>
       </c>
-      <c r="D17" s="15">
+      <c r="D17" s="16">
         <v>1000000</v>
       </c>
-      <c r="E17" s="15">
+      <c r="E17" s="16">
         <v>-20000000</v>
       </c>
-      <c r="F17" s="15">
+      <c r="F17" s="16">
         <v>4000000</v>
       </c>
-      <c r="G17" s="15">
+      <c r="G17" s="16">
         <v>3000000</v>
       </c>
-      <c r="H17" s="15">
+      <c r="H17" s="16">
         <v>1000000</v>
       </c>
-      <c r="I17" s="15">
+      <c r="I17" s="16">
         <v>3000000</v>
       </c>
-      <c r="J17" s="15">
+      <c r="J17" s="16">
         <v>1000000</v>
       </c>
-      <c r="K17" s="15">
+      <c r="K17" s="16">
         <v>3000000</v>
       </c>
-      <c r="L17" s="15">
+      <c r="L17" s="16">
         <v>1000000</v>
       </c>
-      <c r="M17" s="15">
+      <c r="M17" s="16">
         <v>-2000000</v>
       </c>
-      <c r="N17" s="15">
-[...2 lines deleted...]
-      <c r="O17" s="15">
+      <c r="N17" s="16">
+        <v>0</v>
+      </c>
+      <c r="O17" s="16">
         <v>-36000000</v>
       </c>
-      <c r="P17" s="15">
-[...8 lines deleted...]
-      <c r="S17" s="15">
+      <c r="P17" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="16">
+        <v>0</v>
+      </c>
+      <c r="R17" s="16">
+        <v>0</v>
+      </c>
+      <c r="S17" s="16">
         <v>24000000</v>
       </c>
-      <c r="T17" s="15">
-[...14 lines deleted...]
-      <c r="Y17" s="15">
+      <c r="T17" s="16">
+        <v>0</v>
+      </c>
+      <c r="U17" s="16">
+        <v>0</v>
+      </c>
+      <c r="V17" s="16">
+        <v>0</v>
+      </c>
+      <c r="W17" s="16">
+        <v>0</v>
+      </c>
+      <c r="X17" s="16">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="16">
         <v>54000000</v>
       </c>
-      <c r="Z17" s="15">
+      <c r="Z17" s="16">
         <v>66000000</v>
       </c>
-      <c r="AA17" s="15">
+      <c r="AA17" s="16">
         <v>66000000</v>
       </c>
-      <c r="AB17" s="15">
+      <c r="AB17" s="16">
         <v>77000000</v>
       </c>
-      <c r="AC17" s="15">
+      <c r="AC17" s="16">
         <v>48000000</v>
       </c>
-      <c r="AD17" s="15">
-[...11 lines deleted...]
-      <c r="AH17" s="15">
+      <c r="AD17" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE17" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="16">
+        <v>0</v>
+      </c>
+      <c r="AG17" s="16">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="16">
         <v>-124000000</v>
       </c>
-      <c r="AI17" s="15">
-[...14 lines deleted...]
-      <c r="AN17" s="15">
+      <c r="AI17" s="16">
+        <v>0</v>
+      </c>
+      <c r="AJ17" s="16">
+        <v>0</v>
+      </c>
+      <c r="AK17" s="17">
+        <v>0</v>
+      </c>
+      <c r="AL17" s="17">
+        <v>0</v>
+      </c>
+      <c r="AM17" s="17">
+        <v>0</v>
+      </c>
+      <c r="AN17" s="17">
         <v>85000000</v>
       </c>
-      <c r="AO17" s="15">
+      <c r="AO17" s="16">
         <v>32000000</v>
       </c>
-      <c r="AP17" s="8"/>
+      <c r="AP17" s="17">
+        <v>0</v>
+      </c>
     </row>
     <row r="18" spans="1:42" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B18" s="16">
+      <c r="B18" s="18">
         <v>80000000</v>
       </c>
-      <c r="C18" s="16">
+      <c r="C18" s="18">
         <v>79000000</v>
       </c>
-      <c r="D18" s="16">
+      <c r="D18" s="18">
         <v>80000000</v>
       </c>
-      <c r="E18" s="16">
+      <c r="E18" s="18">
         <v>80000000</v>
       </c>
-      <c r="F18" s="16">
+      <c r="F18" s="18">
         <v>80000000</v>
       </c>
-      <c r="G18" s="16">
+      <c r="G18" s="18">
         <v>79000000</v>
       </c>
-      <c r="H18" s="16">
+      <c r="H18" s="18">
         <v>80000000</v>
       </c>
-      <c r="I18" s="16">
+      <c r="I18" s="18">
         <v>79000000</v>
       </c>
-      <c r="J18" s="16">
+      <c r="J18" s="18">
         <v>80000000</v>
       </c>
-      <c r="K18" s="16">
+      <c r="K18" s="18">
         <v>79000000</v>
       </c>
-      <c r="L18" s="16">
+      <c r="L18" s="18">
         <v>80000000</v>
       </c>
-      <c r="M18" s="16">
+      <c r="M18" s="18">
         <v>79000000</v>
       </c>
-      <c r="N18" s="16">
+      <c r="N18" s="18">
         <v>79000000</v>
       </c>
-      <c r="O18" s="16">
+      <c r="O18" s="18">
         <v>80000000</v>
       </c>
-      <c r="P18" s="16">
+      <c r="P18" s="18">
         <v>79000000</v>
       </c>
-      <c r="Q18" s="16">
+      <c r="Q18" s="18">
         <v>50000000</v>
       </c>
-      <c r="R18" s="16">
+      <c r="R18" s="18">
         <v>50000000</v>
       </c>
-      <c r="S18" s="16">
+      <c r="S18" s="18">
         <v>50000000</v>
       </c>
-      <c r="T18" s="16">
+      <c r="T18" s="18">
         <v>51000000</v>
       </c>
-      <c r="U18" s="16">
+      <c r="U18" s="18">
         <v>47000000</v>
       </c>
-      <c r="V18" s="16">
+      <c r="V18" s="18">
         <v>47000000</v>
       </c>
-      <c r="W18" s="16">
+      <c r="W18" s="18">
         <v>48000000</v>
       </c>
-      <c r="X18" s="16">
+      <c r="X18" s="18">
         <v>47000000</v>
       </c>
-      <c r="Y18" s="16">
-[...50 lines deleted...]
-      <c r="AP18" s="8"/>
+      <c r="Y18" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="18">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="18">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="18">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="18">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="18">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="18">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="18">
+        <v>0</v>
+      </c>
+      <c r="AH18" s="18">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="18">
+        <v>0</v>
+      </c>
+      <c r="AJ18" s="18">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="19">
+        <v>0</v>
+      </c>
+      <c r="AL18" s="19">
+        <v>0</v>
+      </c>
+      <c r="AM18" s="19">
+        <v>0</v>
+      </c>
+      <c r="AN18" s="19">
+        <v>0</v>
+      </c>
+      <c r="AO18" s="18">
+        <v>0</v>
+      </c>
+      <c r="AP18" s="19">
+        <v>17000000</v>
+      </c>
     </row>
     <row r="19" spans="1:42" x14ac:dyDescent="0.2">
-      <c r="A19" s="4"/>
-[...40 lines deleted...]
-      <c r="AP19" s="8"/>
+      <c r="A19" s="3"/>
+      <c r="B19" s="3"/>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3"/>
+      <c r="E19" s="3"/>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
+      <c r="H19" s="3"/>
+      <c r="I19" s="3"/>
+      <c r="J19" s="3"/>
+      <c r="K19" s="3"/>
+      <c r="L19" s="3"/>
+      <c r="M19" s="3"/>
+      <c r="N19" s="3"/>
+      <c r="O19" s="3"/>
+      <c r="P19" s="3"/>
+      <c r="Q19" s="3"/>
+      <c r="R19" s="3"/>
+      <c r="S19" s="3"/>
+      <c r="T19" s="3"/>
+      <c r="U19" s="3"/>
+      <c r="V19" s="3"/>
+      <c r="W19" s="3"/>
+      <c r="X19" s="3"/>
+      <c r="Y19" s="3"/>
+      <c r="Z19" s="3"/>
+      <c r="AA19" s="3"/>
+      <c r="AB19" s="3"/>
+      <c r="AC19" s="3"/>
+      <c r="AD19" s="3"/>
+      <c r="AE19" s="3"/>
+      <c r="AF19" s="3"/>
+      <c r="AG19" s="3"/>
+      <c r="AH19" s="3"/>
+      <c r="AI19" s="3"/>
+      <c r="AJ19" s="3"/>
+      <c r="AK19" s="3"/>
+      <c r="AL19" s="3"/>
+      <c r="AM19" s="3"/>
+      <c r="AN19" s="3"/>
+      <c r="AO19" s="3"/>
+      <c r="AP19" s="3"/>
     </row>
     <row r="20" spans="1:42" x14ac:dyDescent="0.2">
-      <c r="A20" s="10"/>
+      <c r="A20" s="7"/>
       <c r="B20" s="8"/>
       <c r="C20" s="8"/>
       <c r="D20" s="8"/>
       <c r="E20" s="8"/>
       <c r="F20" s="8"/>
       <c r="G20" s="8"/>
       <c r="H20" s="8"/>
       <c r="I20" s="8"/>
       <c r="J20" s="8"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8"/>
       <c r="P20" s="8"/>
       <c r="Q20" s="8"/>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="8"/>
       <c r="U20" s="8"/>
       <c r="V20" s="8"/>
       <c r="W20" s="8"/>
       <c r="X20" s="8"/>
       <c r="Y20" s="8"/>
       <c r="Z20" s="8"/>
@@ -3095,94 +3118,50 @@
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="8"/>
       <c r="U21" s="8"/>
       <c r="V21" s="8"/>
       <c r="W21" s="8"/>
       <c r="X21" s="8"/>
       <c r="Y21" s="8"/>
       <c r="Z21" s="8"/>
       <c r="AA21" s="8"/>
       <c r="AB21" s="8"/>
       <c r="AC21" s="8"/>
       <c r="AD21" s="8"/>
       <c r="AE21" s="8"/>
       <c r="AF21" s="8"/>
       <c r="AG21" s="8"/>
       <c r="AH21" s="8"/>
       <c r="AI21" s="8"/>
       <c r="AJ21" s="8"/>
       <c r="AK21" s="8"/>
       <c r="AL21" s="8"/>
       <c r="AM21" s="8"/>
       <c r="AN21" s="8"/>
       <c r="AO21" s="8"/>
       <c r="AP21" s="8"/>
-    </row>
-[...42 lines deleted...]
-      <c r="AP22" s="8"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Yr Segment NR &amp; Profit</vt:lpstr>
       <vt:lpstr>Qtr Segment NR &amp; Profit</vt:lpstr>