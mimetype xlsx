--- v1 (2026-06-13)
+++ v2 (2026-07-27)
@@ -2,80 +2,67 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" autoCompressPictures="0" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\10-Q &amp; 10-K &amp; ER Files\2026\Q1 2026\Webtables\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\10-Q &amp; 10-K &amp; ER Files\2026\Q2 2026\Webtables\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{BA07C706-9F95-48BA-9CAC-A51D289E8ED2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2F7211A4-C19B-49B4-BF0C-290C0F03EA4C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Yr Segment NR &amp; Profit" sheetId="1" r:id="rId1"/>
     <sheet name="Qtr Segment NR &amp; Profit" sheetId="2" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="191029" concurrentCalc="0"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="140000"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="54">
   <si>
     <t>Texas Instruments Incorporated</t>
   </si>
   <si>
     <t>Segment Revenue &amp; Operating Profit</t>
   </si>
   <si>
     <t>(In millions)</t>
   </si>
   <si>
     <t>Analog</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Operating profit</t>
   </si>
   <si>
     <t>Restructuring charges/other *</t>
   </si>
   <si>
     <t>Embedded Processing</t>
   </si>
   <si>
@@ -187,112 +174,123 @@
     <t>Q1 2024</t>
   </si>
   <si>
     <t>Q2 2024</t>
   </si>
   <si>
     <t>Q3 2024</t>
   </si>
   <si>
     <t>Q4 2024</t>
   </si>
   <si>
     <t>Q1 2025</t>
   </si>
   <si>
     <t>Q2 2025</t>
   </si>
   <si>
     <t>Q3 2025</t>
   </si>
   <si>
     <t>Q4 2025</t>
   </si>
   <si>
     <t>Q1 2026</t>
+  </si>
+  <si>
+    <t>Q2 2026</t>
   </si>
   <si>
     <t>Operating profit (loss)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="* #0;* \(#0\);* &quot;—&quot;;_(@_)"/>
     <numFmt numFmtId="165" formatCode="* #,##0,,;* \(#,##0,,\);* &quot;—&quot;;_(@_)"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -318,111 +316,111 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Heading 1" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Heading 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Heading 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Table (Normal)" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -744,2424 +742,2468 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:L21"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="43.28515625" customWidth="1"/>
     <col min="2" max="8" width="9.42578125" customWidth="1"/>
     <col min="9" max="11" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="8"/>
-[...2 lines deleted...]
-      <c r="E1" s="8"/>
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
+      <c r="D1" s="9"/>
+      <c r="E1" s="9"/>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="8"/>
-[...2 lines deleted...]
-      <c r="E2" s="8"/>
+      <c r="B2" s="9"/>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="9"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="8"/>
-[...2 lines deleted...]
-      <c r="E3" s="8"/>
+      <c r="B3" s="9"/>
+      <c r="C3" s="9"/>
+      <c r="D3" s="9"/>
+      <c r="E3" s="9"/>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A4" s="2"/>
-      <c r="B4" s="8"/>
-[...2 lines deleted...]
-      <c r="E4" s="8"/>
+      <c r="B4" s="9"/>
+      <c r="C4" s="9"/>
+      <c r="D4" s="9"/>
+      <c r="E4" s="9"/>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A5" s="9"/>
-      <c r="B5" s="22">
+      <c r="A5" s="10"/>
+      <c r="B5" s="3">
         <v>2016</v>
       </c>
-      <c r="C5" s="22">
+      <c r="C5" s="3">
         <v>2017</v>
       </c>
-      <c r="D5" s="22">
+      <c r="D5" s="3">
         <v>2018</v>
       </c>
-      <c r="E5" s="23">
+      <c r="E5" s="4">
         <v>2019</v>
       </c>
-      <c r="F5" s="22">
+      <c r="F5" s="3">
         <v>2020</v>
       </c>
-      <c r="G5" s="23">
+      <c r="G5" s="4">
         <v>2021</v>
       </c>
-      <c r="H5" s="22">
+      <c r="H5" s="3">
         <v>2022</v>
       </c>
-      <c r="I5" s="22">
+      <c r="I5" s="3">
         <v>2023</v>
       </c>
-      <c r="J5" s="23">
+      <c r="J5" s="4">
         <v>2024</v>
       </c>
-      <c r="K5" s="22">
+      <c r="K5" s="3">
         <v>2025</v>
       </c>
-      <c r="L5" s="10"/>
+      <c r="L5" s="11"/>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A6" s="3" t="s">
+      <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="3"/>
-[...8 lines deleted...]
-      <c r="K6" s="3"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="12"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="12"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="12"/>
+      <c r="K6" s="5"/>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A7" s="5" t="s">
+      <c r="A7" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="16">
+      <c r="B7" s="18">
         <v>8536000000</v>
       </c>
-      <c r="C7" s="16">
+      <c r="C7" s="18">
         <v>9900000000</v>
       </c>
-      <c r="D7" s="16">
+      <c r="D7" s="18">
         <v>10801000000</v>
       </c>
-      <c r="E7" s="16">
+      <c r="E7" s="18">
         <v>10223000000</v>
       </c>
-      <c r="F7" s="16">
+      <c r="F7" s="18">
         <v>10886000000</v>
       </c>
-      <c r="G7" s="16">
+      <c r="G7" s="18">
         <v>14050000000</v>
       </c>
-      <c r="H7" s="16">
+      <c r="H7" s="18">
         <v>15359000000</v>
       </c>
-      <c r="I7" s="16">
+      <c r="I7" s="18">
         <v>13040000000</v>
       </c>
-      <c r="J7" s="17">
+      <c r="J7" s="19">
         <v>12161000000</v>
       </c>
-      <c r="K7" s="16">
+      <c r="K7" s="18">
         <v>14006000000</v>
       </c>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A8" s="5" t="s">
+      <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="16">
+      <c r="B8" s="18">
         <v>3416000000</v>
       </c>
-      <c r="C8" s="16">
+      <c r="C8" s="18">
         <v>4468000000</v>
       </c>
-      <c r="D8" s="16">
+      <c r="D8" s="18">
         <v>5109000000</v>
       </c>
-      <c r="E8" s="16">
+      <c r="E8" s="18">
         <v>4477000000</v>
       </c>
-      <c r="F8" s="16">
+      <c r="F8" s="18">
         <v>4912000000</v>
       </c>
-      <c r="G8" s="16">
+      <c r="G8" s="18">
         <v>7393000000</v>
       </c>
-      <c r="H8" s="16">
+      <c r="H8" s="18">
         <v>8359000000</v>
       </c>
-      <c r="I8" s="16">
+      <c r="I8" s="18">
         <v>5821000000</v>
       </c>
-      <c r="J8" s="17">
+      <c r="J8" s="19">
         <v>4608000000</v>
       </c>
-      <c r="K8" s="16">
+      <c r="K8" s="18">
         <v>5412000000</v>
       </c>
     </row>
     <row r="9" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="6" t="s">
+      <c r="A9" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="18">
-[...26 lines deleted...]
-      <c r="K9" s="18">
+      <c r="B9" s="20">
+        <v>0</v>
+      </c>
+      <c r="C9" s="20">
+        <v>0</v>
+      </c>
+      <c r="D9" s="20">
+        <v>0</v>
+      </c>
+      <c r="E9" s="20">
+        <v>0</v>
+      </c>
+      <c r="F9" s="20">
+        <v>0</v>
+      </c>
+      <c r="G9" s="20">
+        <v>0</v>
+      </c>
+      <c r="H9" s="20">
+        <v>0</v>
+      </c>
+      <c r="I9" s="20">
+        <v>0</v>
+      </c>
+      <c r="J9" s="21">
+        <v>0</v>
+      </c>
+      <c r="K9" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A10" s="3" t="s">
+      <c r="A10" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="20"/>
-[...8 lines deleted...]
-      <c r="K10" s="20"/>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="12"/>
+      <c r="K10" s="5"/>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A11" s="5" t="s">
+      <c r="A11" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="16">
+      <c r="B11" s="18">
         <v>3023000000</v>
       </c>
-      <c r="C11" s="16">
+      <c r="C11" s="18">
         <v>3498000000</v>
       </c>
-      <c r="D11" s="16">
+      <c r="D11" s="18">
         <v>3554000000</v>
       </c>
-      <c r="E11" s="16">
+      <c r="E11" s="18">
         <v>2943000000</v>
       </c>
-      <c r="F11" s="16">
+      <c r="F11" s="18">
         <v>2570000000</v>
       </c>
-      <c r="G11" s="16">
+      <c r="G11" s="18">
         <v>3049000000</v>
       </c>
-      <c r="H11" s="16">
+      <c r="H11" s="18">
         <v>3261000000</v>
       </c>
-      <c r="I11" s="16">
+      <c r="I11" s="18">
         <v>3368000000</v>
       </c>
-      <c r="J11" s="17">
+      <c r="J11" s="19">
         <v>2533000000</v>
       </c>
-      <c r="K11" s="16">
+      <c r="K11" s="18">
         <v>2697000000</v>
       </c>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A12" s="5" t="s">
+      <c r="A12" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="16">
+      <c r="B12" s="18">
         <v>817000000</v>
       </c>
-      <c r="C12" s="16">
+      <c r="C12" s="18">
         <v>1143000000</v>
       </c>
-      <c r="D12" s="16">
+      <c r="D12" s="18">
         <v>1205000000</v>
       </c>
-      <c r="E12" s="16">
+      <c r="E12" s="18">
         <v>907000000</v>
       </c>
-      <c r="F12" s="16">
+      <c r="F12" s="18">
         <v>743000000</v>
       </c>
-      <c r="G12" s="16">
+      <c r="G12" s="18">
         <v>1174000000</v>
       </c>
-      <c r="H12" s="16">
+      <c r="H12" s="18">
         <v>1253000000</v>
       </c>
-      <c r="I12" s="16">
+      <c r="I12" s="18">
         <v>1008000000</v>
       </c>
-      <c r="J12" s="17">
+      <c r="J12" s="19">
         <v>352000000</v>
       </c>
-      <c r="K12" s="16">
+      <c r="K12" s="18">
         <v>304000000</v>
       </c>
     </row>
     <row r="13" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="6" t="s">
+      <c r="A13" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="18">
-[...26 lines deleted...]
-      <c r="K13" s="18">
+      <c r="B13" s="20">
+        <v>0</v>
+      </c>
+      <c r="C13" s="20">
+        <v>0</v>
+      </c>
+      <c r="D13" s="20">
+        <v>0</v>
+      </c>
+      <c r="E13" s="20">
+        <v>0</v>
+      </c>
+      <c r="F13" s="20">
+        <v>0</v>
+      </c>
+      <c r="G13" s="20">
+        <v>0</v>
+      </c>
+      <c r="H13" s="20">
+        <v>0</v>
+      </c>
+      <c r="I13" s="20">
+        <v>0</v>
+      </c>
+      <c r="J13" s="21">
+        <v>0</v>
+      </c>
+      <c r="K13" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A14" s="3" t="s">
+      <c r="A14" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="20"/>
-[...8 lines deleted...]
-      <c r="K14" s="20"/>
+      <c r="B14" s="5"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5"/>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="5"/>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B15" s="16">
+      <c r="B15" s="18">
         <v>1811000000</v>
       </c>
-      <c r="C15" s="16">
+      <c r="C15" s="18">
         <v>1563000000</v>
       </c>
-      <c r="D15" s="16">
+      <c r="D15" s="18">
         <v>1429000000</v>
       </c>
-      <c r="E15" s="16">
+      <c r="E15" s="18">
         <v>1217000000</v>
       </c>
-      <c r="F15" s="16">
+      <c r="F15" s="18">
         <v>1005000000</v>
       </c>
-      <c r="G15" s="16">
+      <c r="G15" s="18">
         <v>1245000000</v>
       </c>
-      <c r="H15" s="16">
+      <c r="H15" s="18">
         <v>1408000000</v>
       </c>
-      <c r="I15" s="16">
+      <c r="I15" s="18">
         <v>1111000000</v>
       </c>
-      <c r="J15" s="17">
+      <c r="J15" s="19">
         <v>947000000</v>
       </c>
-      <c r="K15" s="16">
+      <c r="K15" s="18">
         <v>979000000</v>
       </c>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="16">
+      <c r="B16" s="18">
         <v>622000000</v>
       </c>
-      <c r="C16" s="16">
+      <c r="C16" s="18">
         <v>472000000</v>
       </c>
-      <c r="D16" s="16">
+      <c r="D16" s="18">
         <v>399000000</v>
       </c>
-      <c r="E16" s="16">
+      <c r="E16" s="18">
         <v>339000000</v>
       </c>
-      <c r="F16" s="16">
+      <c r="F16" s="18">
         <v>239000000</v>
       </c>
-      <c r="G16" s="16">
+      <c r="G16" s="18">
         <v>393000000</v>
       </c>
-      <c r="H16" s="16">
+      <c r="H16" s="18">
         <v>528000000</v>
       </c>
-      <c r="I16" s="16">
+      <c r="I16" s="18">
         <v>502000000</v>
       </c>
-      <c r="J16" s="17">
+      <c r="J16" s="19">
         <v>505000000</v>
       </c>
-      <c r="K16" s="16">
+      <c r="K16" s="18">
         <v>307000000</v>
       </c>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="16">
+      <c r="B17" s="18">
         <v>-15000000</v>
       </c>
-      <c r="C17" s="16">
+      <c r="C17" s="18">
         <v>11000000</v>
       </c>
-      <c r="D17" s="16">
+      <c r="D17" s="18">
         <v>3000000</v>
       </c>
-      <c r="E17" s="16">
+      <c r="E17" s="18">
         <v>-36000000</v>
       </c>
-      <c r="F17" s="16">
+      <c r="F17" s="18">
         <v>24000000</v>
       </c>
-      <c r="G17" s="16">
+      <c r="G17" s="18">
         <v>54000000</v>
       </c>
-      <c r="H17" s="16">
+      <c r="H17" s="18">
         <v>257000000</v>
       </c>
-      <c r="I17" s="16">
-[...2 lines deleted...]
-      <c r="J17" s="17">
+      <c r="I17" s="18">
+        <v>0</v>
+      </c>
+      <c r="J17" s="19">
         <v>-124000000</v>
       </c>
-      <c r="K17" s="16">
+      <c r="K17" s="18">
         <v>117000000</v>
       </c>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A18" s="6" t="s">
+      <c r="A18" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B18" s="18">
+      <c r="B18" s="20">
         <v>319000000</v>
       </c>
-      <c r="C18" s="18">
+      <c r="C18" s="20">
         <v>318000000</v>
       </c>
-      <c r="D18" s="18">
+      <c r="D18" s="20">
         <v>318000000</v>
       </c>
-      <c r="E18" s="18">
+      <c r="E18" s="20">
         <v>288000000</v>
       </c>
-      <c r="F18" s="18">
+      <c r="F18" s="20">
         <v>198000000</v>
       </c>
-      <c r="G18" s="18">
+      <c r="G18" s="20">
         <v>142000000</v>
       </c>
-      <c r="H18" s="18">
-[...8 lines deleted...]
-      <c r="K18" s="18">
+      <c r="H18" s="20">
+        <v>0</v>
+      </c>
+      <c r="I18" s="20">
+        <v>0</v>
+      </c>
+      <c r="J18" s="21">
+        <v>0</v>
+      </c>
+      <c r="K18" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A19" s="3"/>
-[...9 lines deleted...]
-      <c r="K19" s="11"/>
+      <c r="A19" s="5"/>
+      <c r="B19" s="5"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="13"/>
+      <c r="G19" s="13"/>
+      <c r="H19" s="13"/>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="13"/>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A20" s="7"/>
-[...3 lines deleted...]
-      <c r="E20" s="8"/>
+      <c r="A20" s="8"/>
+      <c r="B20" s="9"/>
+      <c r="C20" s="9"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="9"/>
     </row>
     <row r="21" spans="1:11" ht="36" x14ac:dyDescent="0.2">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B21" s="8"/>
-[...2 lines deleted...]
-      <c r="E21" s="8"/>
+      <c r="B21" s="9"/>
+      <c r="C21" s="9"/>
+      <c r="D21" s="9"/>
+      <c r="E21" s="9"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:AQ21"/>
+  <dimension ref="A1:AR21"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="Z6" activePane="bottomRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="AH6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="B32" sqref="B32"/>
+      <selection pane="topRight" activeCell="B32" sqref="B32"/>
+      <selection pane="bottomLeft" activeCell="B32" sqref="B32"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="43.28515625" customWidth="1"/>
-    <col min="2" max="49" width="9.28515625" customWidth="1"/>
+    <col min="2" max="50" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="8"/>
-[...42 lines deleted...]
-    <row r="2" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
+      <c r="D1" s="9"/>
+      <c r="E1" s="9"/>
+      <c r="F1" s="9"/>
+      <c r="G1" s="9"/>
+      <c r="H1" s="9"/>
+      <c r="I1" s="9"/>
+      <c r="J1" s="9"/>
+      <c r="K1" s="9"/>
+      <c r="L1" s="9"/>
+      <c r="M1" s="9"/>
+      <c r="N1" s="9"/>
+      <c r="O1" s="9"/>
+      <c r="P1" s="9"/>
+      <c r="Q1" s="9"/>
+      <c r="R1" s="9"/>
+      <c r="S1" s="9"/>
+      <c r="T1" s="9"/>
+      <c r="U1" s="9"/>
+      <c r="V1" s="9"/>
+      <c r="W1" s="9"/>
+      <c r="X1" s="9"/>
+      <c r="Y1" s="9"/>
+      <c r="Z1" s="9"/>
+      <c r="AA1" s="9"/>
+      <c r="AB1" s="9"/>
+      <c r="AC1" s="9"/>
+      <c r="AD1" s="9"/>
+      <c r="AE1" s="9"/>
+      <c r="AF1" s="9"/>
+      <c r="AG1" s="9"/>
+      <c r="AH1" s="9"/>
+      <c r="AI1" s="9"/>
+      <c r="AJ1" s="9"/>
+      <c r="AK1" s="9"/>
+      <c r="AL1" s="9"/>
+      <c r="AM1" s="9"/>
+      <c r="AN1" s="9"/>
+      <c r="AO1" s="9"/>
+      <c r="AP1" s="9"/>
+      <c r="AQ1" s="9"/>
+      <c r="AR1" s="9"/>
+    </row>
+    <row r="2" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="8"/>
-[...42 lines deleted...]
-    <row r="3" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="B2" s="9"/>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="9"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="9"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="9"/>
+      <c r="J2" s="9"/>
+      <c r="K2" s="9"/>
+      <c r="L2" s="9"/>
+      <c r="M2" s="9"/>
+      <c r="N2" s="9"/>
+      <c r="O2" s="9"/>
+      <c r="P2" s="9"/>
+      <c r="Q2" s="9"/>
+      <c r="R2" s="9"/>
+      <c r="S2" s="9"/>
+      <c r="T2" s="9"/>
+      <c r="U2" s="9"/>
+      <c r="V2" s="9"/>
+      <c r="W2" s="9"/>
+      <c r="X2" s="9"/>
+      <c r="Y2" s="9"/>
+      <c r="Z2" s="9"/>
+      <c r="AA2" s="9"/>
+      <c r="AB2" s="9"/>
+      <c r="AC2" s="9"/>
+      <c r="AD2" s="9"/>
+      <c r="AE2" s="9"/>
+      <c r="AF2" s="9"/>
+      <c r="AG2" s="9"/>
+      <c r="AH2" s="9"/>
+      <c r="AI2" s="9"/>
+      <c r="AJ2" s="9"/>
+      <c r="AK2" s="9"/>
+      <c r="AL2" s="9"/>
+      <c r="AM2" s="9"/>
+      <c r="AN2" s="9"/>
+      <c r="AO2" s="9"/>
+      <c r="AP2" s="9"/>
+      <c r="AQ2" s="9"/>
+      <c r="AR2" s="9"/>
+    </row>
+    <row r="3" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="8"/>
-[...88 lines deleted...]
-      <c r="B5" s="12" t="s">
+      <c r="B3" s="9"/>
+      <c r="C3" s="9"/>
+      <c r="D3" s="9"/>
+      <c r="E3" s="9"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="9"/>
+      <c r="H3" s="9"/>
+      <c r="I3" s="9"/>
+      <c r="J3" s="9"/>
+      <c r="K3" s="9"/>
+      <c r="L3" s="9"/>
+      <c r="M3" s="9"/>
+      <c r="N3" s="9"/>
+      <c r="O3" s="9"/>
+      <c r="P3" s="9"/>
+      <c r="Q3" s="9"/>
+      <c r="R3" s="9"/>
+      <c r="S3" s="9"/>
+      <c r="T3" s="9"/>
+      <c r="V3" s="9"/>
+      <c r="W3" s="9"/>
+      <c r="X3" s="9"/>
+      <c r="Y3" s="9"/>
+      <c r="Z3" s="9"/>
+      <c r="AA3" s="9"/>
+      <c r="AB3" s="9"/>
+      <c r="AC3" s="9"/>
+      <c r="AD3" s="9"/>
+      <c r="AE3" s="9"/>
+      <c r="AF3" s="9"/>
+      <c r="AG3" s="9"/>
+      <c r="AH3" s="9"/>
+      <c r="AI3" s="9"/>
+      <c r="AJ3" s="9"/>
+      <c r="AK3" s="9"/>
+      <c r="AL3" s="9"/>
+      <c r="AM3" s="9"/>
+      <c r="AN3" s="9"/>
+      <c r="AO3" s="9"/>
+      <c r="AP3" s="9"/>
+      <c r="AQ3" s="9"/>
+      <c r="AR3" s="9"/>
+    </row>
+    <row r="4" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A4" s="9"/>
+      <c r="B4" s="16"/>
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="16"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="9"/>
+      <c r="I4" s="9"/>
+      <c r="J4" s="9"/>
+      <c r="K4" s="9"/>
+      <c r="L4" s="9"/>
+      <c r="M4" s="9"/>
+      <c r="N4" s="9"/>
+      <c r="O4" s="9"/>
+      <c r="P4" s="9"/>
+      <c r="Q4" s="9"/>
+      <c r="R4" s="9"/>
+      <c r="S4" s="9"/>
+      <c r="T4" s="9"/>
+      <c r="U4" s="9"/>
+      <c r="V4" s="9"/>
+      <c r="W4" s="9"/>
+      <c r="X4" s="9"/>
+      <c r="Y4" s="9"/>
+      <c r="Z4" s="9"/>
+      <c r="AA4" s="9"/>
+      <c r="AB4" s="9"/>
+      <c r="AC4" s="9"/>
+      <c r="AD4" s="9"/>
+      <c r="AE4" s="9"/>
+      <c r="AF4" s="9"/>
+      <c r="AG4" s="9"/>
+      <c r="AH4" s="9"/>
+      <c r="AI4" s="9"/>
+      <c r="AJ4" s="9"/>
+      <c r="AK4" s="9"/>
+      <c r="AL4" s="9"/>
+      <c r="AM4" s="9"/>
+      <c r="AN4" s="9"/>
+      <c r="AO4" s="9"/>
+      <c r="AP4" s="9"/>
+      <c r="AQ4" s="9"/>
+      <c r="AR4" s="9"/>
+    </row>
+    <row r="5" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A5" s="7"/>
+      <c r="B5" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="C5" s="12" t="s">
+      <c r="C5" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="12" t="s">
+      <c r="D5" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="E5" s="12" t="s">
+      <c r="E5" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="F5" s="12" t="s">
+      <c r="F5" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="G5" s="12" t="s">
+      <c r="G5" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="H5" s="12" t="s">
+      <c r="H5" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="I5" s="12" t="s">
+      <c r="I5" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="J5" s="12" t="s">
+      <c r="J5" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="K5" s="12" t="s">
+      <c r="K5" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="L5" s="12" t="s">
+      <c r="L5" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="M5" s="12" t="s">
+      <c r="M5" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="N5" s="12" t="s">
+      <c r="N5" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="O5" s="12" t="s">
+      <c r="O5" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="P5" s="12" t="s">
+      <c r="P5" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="Q5" s="13" t="s">
+      <c r="Q5" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="R5" s="12" t="s">
+      <c r="R5" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="S5" s="12" t="s">
+      <c r="S5" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="T5" s="12" t="s">
+      <c r="T5" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="U5" s="13" t="s">
+      <c r="U5" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="V5" s="12" t="s">
+      <c r="V5" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="W5" s="12" t="s">
+      <c r="W5" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="X5" s="12" t="s">
+      <c r="X5" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="Y5" s="13" t="s">
+      <c r="Y5" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="Z5" s="12" t="s">
+      <c r="Z5" s="14" t="s">
         <v>35</v>
       </c>
-      <c r="AA5" s="12" t="s">
+      <c r="AA5" s="14" t="s">
         <v>36</v>
       </c>
-      <c r="AB5" s="12" t="s">
+      <c r="AB5" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="AC5" s="13" t="s">
+      <c r="AC5" s="15" t="s">
         <v>38</v>
       </c>
-      <c r="AD5" s="12" t="s">
+      <c r="AD5" s="14" t="s">
         <v>39</v>
       </c>
-      <c r="AE5" s="12" t="s">
+      <c r="AE5" s="14" t="s">
         <v>40</v>
       </c>
-      <c r="AF5" s="12" t="s">
+      <c r="AF5" s="14" t="s">
         <v>41</v>
       </c>
-      <c r="AG5" s="12" t="s">
+      <c r="AG5" s="14" t="s">
         <v>42</v>
       </c>
-      <c r="AH5" s="12" t="s">
+      <c r="AH5" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="AI5" s="12" t="s">
+      <c r="AI5" s="14" t="s">
         <v>44</v>
       </c>
-      <c r="AJ5" s="12" t="s">
+      <c r="AJ5" s="14" t="s">
         <v>45</v>
       </c>
-      <c r="AK5" s="13" t="s">
+      <c r="AK5" s="15" t="s">
         <v>46</v>
       </c>
-      <c r="AL5" s="13" t="s">
+      <c r="AL5" s="15" t="s">
         <v>47</v>
       </c>
-      <c r="AM5" s="13" t="s">
+      <c r="AM5" s="15" t="s">
         <v>48</v>
       </c>
-      <c r="AN5" s="13" t="s">
+      <c r="AN5" s="15" t="s">
         <v>49</v>
       </c>
-      <c r="AO5" s="13" t="s">
+      <c r="AO5" s="15" t="s">
         <v>50</v>
       </c>
-      <c r="AP5" s="13" t="s">
+      <c r="AP5" s="15" t="s">
         <v>51</v>
       </c>
-      <c r="AQ5" s="15"/>
-[...2 lines deleted...]
-      <c r="A6" s="3" t="s">
+      <c r="AQ5" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="AR5" s="17"/>
+    </row>
+    <row r="6" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="20"/>
-[...43 lines deleted...]
-      <c r="A7" s="5" t="s">
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="5"/>
+      <c r="Q6" s="12"/>
+      <c r="R6" s="5"/>
+      <c r="S6" s="5"/>
+      <c r="T6" s="5"/>
+      <c r="U6" s="5"/>
+      <c r="V6" s="5"/>
+      <c r="W6" s="5"/>
+      <c r="X6" s="5"/>
+      <c r="Y6" s="12"/>
+      <c r="Z6" s="5"/>
+      <c r="AA6" s="5"/>
+      <c r="AB6" s="5"/>
+      <c r="AC6" s="5"/>
+      <c r="AD6" s="5"/>
+      <c r="AE6" s="5"/>
+      <c r="AF6" s="5"/>
+      <c r="AG6" s="5"/>
+      <c r="AH6" s="5"/>
+      <c r="AI6" s="5"/>
+      <c r="AJ6" s="5"/>
+      <c r="AK6" s="12"/>
+      <c r="AL6" s="12"/>
+      <c r="AM6" s="12"/>
+      <c r="AN6" s="12"/>
+      <c r="AO6" s="5"/>
+      <c r="AP6" s="12"/>
+      <c r="AQ6" s="12"/>
+      <c r="AR6" s="9"/>
+    </row>
+    <row r="7" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A7" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="16">
+      <c r="B7" s="18">
         <v>1879000000</v>
       </c>
-      <c r="C7" s="16">
+      <c r="C7" s="18">
         <v>2044000000</v>
       </c>
-      <c r="D7" s="16">
+      <c r="D7" s="18">
         <v>2323000000</v>
       </c>
-      <c r="E7" s="16">
+      <c r="E7" s="18">
         <v>2290000000</v>
       </c>
-      <c r="F7" s="16">
+      <c r="F7" s="18">
         <v>2256000000</v>
       </c>
-      <c r="G7" s="16">
+      <c r="G7" s="18">
         <v>2411000000</v>
       </c>
-      <c r="H7" s="16">
+      <c r="H7" s="18">
         <v>2698000000</v>
       </c>
-      <c r="I7" s="16">
+      <c r="I7" s="18">
         <v>2535000000</v>
       </c>
-      <c r="J7" s="16">
+      <c r="J7" s="18">
         <v>2566000000</v>
       </c>
-      <c r="K7" s="16">
+      <c r="K7" s="18">
         <v>2690000000</v>
       </c>
-      <c r="L7" s="16">
+      <c r="L7" s="18">
         <v>2907000000</v>
       </c>
-      <c r="M7" s="16">
+      <c r="M7" s="18">
         <v>2638000000</v>
       </c>
-      <c r="N7" s="16">
+      <c r="N7" s="18">
         <v>2518000000</v>
       </c>
-      <c r="O7" s="16">
+      <c r="O7" s="18">
         <v>2534000000</v>
       </c>
-      <c r="P7" s="16">
+      <c r="P7" s="18">
         <v>2674000000</v>
       </c>
-      <c r="Q7" s="17">
+      <c r="Q7" s="19">
         <v>2497000000</v>
       </c>
-      <c r="R7" s="16">
+      <c r="R7" s="18">
         <v>2460000000</v>
       </c>
-      <c r="S7" s="16">
+      <c r="S7" s="18">
         <v>2434000000</v>
       </c>
-      <c r="T7" s="16">
+      <c r="T7" s="18">
         <v>2865000000</v>
       </c>
-      <c r="U7" s="16">
+      <c r="U7" s="18">
         <v>3127000000</v>
       </c>
-      <c r="V7" s="16">
+      <c r="V7" s="18">
         <v>3280000000</v>
       </c>
-      <c r="W7" s="16">
+      <c r="W7" s="18">
         <v>3464000000</v>
       </c>
-      <c r="X7" s="16">
+      <c r="X7" s="18">
         <v>3548000000</v>
       </c>
-      <c r="Y7" s="16">
+      <c r="Y7" s="18">
         <v>3758000000</v>
       </c>
-      <c r="Z7" s="16">
+      <c r="Z7" s="18">
         <v>3816000000</v>
       </c>
-      <c r="AA7" s="16">
+      <c r="AA7" s="18">
         <v>3992000000</v>
       </c>
-      <c r="AB7" s="16">
+      <c r="AB7" s="18">
         <v>3993000000</v>
       </c>
-      <c r="AC7" s="16">
+      <c r="AC7" s="18">
         <v>3558000000</v>
       </c>
-      <c r="AD7" s="16">
+      <c r="AD7" s="18">
         <v>3289000000</v>
       </c>
-      <c r="AE7" s="16">
+      <c r="AE7" s="18">
         <v>3278000000</v>
       </c>
-      <c r="AF7" s="16">
+      <c r="AF7" s="18">
         <v>3353000000</v>
       </c>
-      <c r="AG7" s="16">
+      <c r="AG7" s="18">
         <v>3120000000</v>
       </c>
-      <c r="AH7" s="16">
+      <c r="AH7" s="18">
         <v>2836000000</v>
       </c>
-      <c r="AI7" s="16">
+      <c r="AI7" s="18">
         <v>2928000000</v>
       </c>
-      <c r="AJ7" s="16">
+      <c r="AJ7" s="18">
         <v>3223000000</v>
       </c>
-      <c r="AK7" s="17">
+      <c r="AK7" s="19">
         <v>3174000000</v>
       </c>
-      <c r="AL7" s="17">
+      <c r="AL7" s="19">
         <v>3210000000</v>
       </c>
-      <c r="AM7" s="17">
+      <c r="AM7" s="19">
         <v>3452000000</v>
       </c>
-      <c r="AN7" s="17">
+      <c r="AN7" s="19">
         <v>3729000000</v>
       </c>
-      <c r="AO7" s="16">
+      <c r="AO7" s="18">
         <v>3615000000</v>
       </c>
-      <c r="AP7" s="17">
+      <c r="AP7" s="19">
         <v>3924000000</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="5" t="s">
+      <c r="AQ7" s="19">
+        <v>4365000000</v>
+      </c>
+    </row>
+    <row r="8" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="16">
+      <c r="B8" s="18">
         <v>688000000</v>
       </c>
-      <c r="C8" s="16">
+      <c r="C8" s="18">
         <v>781000000</v>
       </c>
-      <c r="D8" s="16">
+      <c r="D8" s="18">
         <v>957000000</v>
       </c>
-      <c r="E8" s="16">
+      <c r="E8" s="18">
         <v>990000000</v>
       </c>
-      <c r="F8" s="16">
+      <c r="F8" s="18">
         <v>935000000</v>
       </c>
-      <c r="G8" s="16">
+      <c r="G8" s="18">
         <v>1077000000</v>
       </c>
-      <c r="H8" s="16">
+      <c r="H8" s="18">
         <v>1268000000</v>
       </c>
-      <c r="I8" s="16">
+      <c r="I8" s="18">
         <v>1188000000</v>
       </c>
-      <c r="J8" s="16">
+      <c r="J8" s="18">
         <v>1166000000</v>
       </c>
-      <c r="K8" s="16">
+      <c r="K8" s="18">
         <v>1263000000</v>
       </c>
-      <c r="L8" s="16">
+      <c r="L8" s="18">
         <v>1447000000</v>
       </c>
-      <c r="M8" s="16">
+      <c r="M8" s="18">
         <v>1233000000</v>
       </c>
-      <c r="N8" s="16">
+      <c r="N8" s="18">
         <v>1088000000</v>
       </c>
-      <c r="O8" s="16">
+      <c r="O8" s="18">
         <v>1108000000</v>
       </c>
-      <c r="P8" s="16">
+      <c r="P8" s="18">
         <v>1231000000</v>
       </c>
-      <c r="Q8" s="16">
+      <c r="Q8" s="18">
         <v>1050000000</v>
       </c>
-      <c r="R8" s="16">
+      <c r="R8" s="18">
         <v>1025000000</v>
       </c>
-      <c r="S8" s="16">
+      <c r="S8" s="18">
         <v>1053000000</v>
       </c>
-      <c r="T8" s="16">
+      <c r="T8" s="18">
         <v>1320000000</v>
       </c>
-      <c r="U8" s="16">
+      <c r="U8" s="18">
         <v>1514000000</v>
       </c>
-      <c r="V8" s="16">
+      <c r="V8" s="18">
         <v>1646000000</v>
       </c>
-      <c r="W8" s="16">
+      <c r="W8" s="18">
         <v>1778000000</v>
       </c>
-      <c r="X8" s="16">
+      <c r="X8" s="18">
         <v>1871000000</v>
       </c>
-      <c r="Y8" s="16">
+      <c r="Y8" s="18">
         <v>2098000000</v>
       </c>
-      <c r="Z8" s="16">
+      <c r="Z8" s="18">
         <v>2150000000</v>
       </c>
-      <c r="AA8" s="16">
+      <c r="AA8" s="18">
         <v>2226000000</v>
       </c>
-      <c r="AB8" s="16">
+      <c r="AB8" s="18">
         <v>2185000000</v>
       </c>
-      <c r="AC8" s="16">
+      <c r="AC8" s="18">
         <v>1798000000</v>
       </c>
-      <c r="AD8" s="16">
+      <c r="AD8" s="18">
         <v>1574000000</v>
       </c>
-      <c r="AE8" s="16">
+      <c r="AE8" s="18">
         <v>1463000000</v>
       </c>
-      <c r="AF8" s="16">
+      <c r="AF8" s="18">
         <v>1504000000</v>
       </c>
-      <c r="AG8" s="16">
+      <c r="AG8" s="18">
         <v>1280000000</v>
       </c>
-      <c r="AH8" s="16">
+      <c r="AH8" s="18">
         <v>1008000000</v>
       </c>
-      <c r="AI8" s="16">
+      <c r="AI8" s="18">
         <v>1047000000</v>
       </c>
-      <c r="AJ8" s="16">
+      <c r="AJ8" s="18">
         <v>1316000000</v>
       </c>
-      <c r="AK8" s="17">
+      <c r="AK8" s="19">
         <v>1237000000</v>
       </c>
-      <c r="AL8" s="17">
+      <c r="AL8" s="19">
         <v>1206000000</v>
       </c>
-      <c r="AM8" s="17">
+      <c r="AM8" s="19">
         <v>1325000000</v>
       </c>
-      <c r="AN8" s="17">
+      <c r="AN8" s="19">
         <v>1486000000</v>
       </c>
-      <c r="AO8" s="16">
+      <c r="AO8" s="18">
         <v>1395000000</v>
       </c>
-      <c r="AP8" s="17">
+      <c r="AP8" s="19">
         <v>1638000000</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="6" t="s">
+      <c r="AQ8" s="19">
+        <v>1992000000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:44" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="18">
-[...124 lines deleted...]
-      <c r="A10" s="3" t="s">
+      <c r="B9" s="20">
+        <v>0</v>
+      </c>
+      <c r="C9" s="20">
+        <v>0</v>
+      </c>
+      <c r="D9" s="20">
+        <v>0</v>
+      </c>
+      <c r="E9" s="20">
+        <v>0</v>
+      </c>
+      <c r="F9" s="20">
+        <v>0</v>
+      </c>
+      <c r="G9" s="20">
+        <v>0</v>
+      </c>
+      <c r="H9" s="20">
+        <v>0</v>
+      </c>
+      <c r="I9" s="20">
+        <v>0</v>
+      </c>
+      <c r="J9" s="20">
+        <v>0</v>
+      </c>
+      <c r="K9" s="20">
+        <v>0</v>
+      </c>
+      <c r="L9" s="20">
+        <v>0</v>
+      </c>
+      <c r="M9" s="20">
+        <v>0</v>
+      </c>
+      <c r="N9" s="20">
+        <v>0</v>
+      </c>
+      <c r="O9" s="20">
+        <v>0</v>
+      </c>
+      <c r="P9" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="20">
+        <v>0</v>
+      </c>
+      <c r="R9" s="20">
+        <v>0</v>
+      </c>
+      <c r="S9" s="20">
+        <v>0</v>
+      </c>
+      <c r="T9" s="20">
+        <v>0</v>
+      </c>
+      <c r="U9" s="20">
+        <v>0</v>
+      </c>
+      <c r="V9" s="20">
+        <v>0</v>
+      </c>
+      <c r="W9" s="20">
+        <v>0</v>
+      </c>
+      <c r="X9" s="20">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="20">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="20">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="20">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="20">
+        <v>0</v>
+      </c>
+      <c r="AC9" s="20">
+        <v>0</v>
+      </c>
+      <c r="AD9" s="20">
+        <v>0</v>
+      </c>
+      <c r="AE9" s="20">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="20">
+        <v>0</v>
+      </c>
+      <c r="AG9" s="20">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="20">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="20">
+        <v>0</v>
+      </c>
+      <c r="AJ9" s="20">
+        <v>0</v>
+      </c>
+      <c r="AK9" s="21">
+        <v>0</v>
+      </c>
+      <c r="AL9" s="21">
+        <v>0</v>
+      </c>
+      <c r="AM9" s="21">
+        <v>0</v>
+      </c>
+      <c r="AN9" s="21">
+        <v>0</v>
+      </c>
+      <c r="AO9" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP9" s="21">
+        <v>0</v>
+      </c>
+      <c r="AQ9" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A10" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="20"/>
-[...42 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="B10" s="22"/>
+      <c r="C10" s="22"/>
+      <c r="D10" s="22"/>
+      <c r="E10" s="22"/>
+      <c r="F10" s="22"/>
+      <c r="G10" s="22"/>
+      <c r="H10" s="22"/>
+      <c r="I10" s="22"/>
+      <c r="J10" s="22"/>
+      <c r="K10" s="22"/>
+      <c r="L10" s="22"/>
+      <c r="M10" s="22"/>
+      <c r="N10" s="22"/>
+      <c r="O10" s="22"/>
+      <c r="P10" s="22"/>
+      <c r="Q10" s="22"/>
+      <c r="R10" s="22"/>
+      <c r="S10" s="22"/>
+      <c r="T10" s="22"/>
+      <c r="U10" s="22"/>
+      <c r="V10" s="22"/>
+      <c r="W10" s="22"/>
+      <c r="X10" s="22"/>
+      <c r="Y10" s="22"/>
+      <c r="Z10" s="22"/>
+      <c r="AA10" s="22"/>
+      <c r="AB10" s="22"/>
+      <c r="AC10" s="22"/>
+      <c r="AD10" s="22"/>
+      <c r="AE10" s="22"/>
+      <c r="AF10" s="22"/>
+      <c r="AG10" s="22"/>
+      <c r="AH10" s="22"/>
+      <c r="AI10" s="22"/>
+      <c r="AJ10" s="22"/>
+      <c r="AK10" s="23"/>
+      <c r="AL10" s="23"/>
+      <c r="AM10" s="23"/>
+      <c r="AN10" s="23"/>
+      <c r="AO10" s="22"/>
+      <c r="AP10" s="23"/>
+      <c r="AQ10" s="23"/>
+    </row>
+    <row r="11" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A11" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="16">
+      <c r="B11" s="18">
         <v>729000000</v>
       </c>
-      <c r="C11" s="16">
+      <c r="C11" s="18">
         <v>755000000</v>
       </c>
-      <c r="D11" s="16">
+      <c r="D11" s="18">
         <v>795000000</v>
       </c>
-      <c r="E11" s="16">
+      <c r="E11" s="18">
         <v>744000000</v>
       </c>
-      <c r="F11" s="16">
+      <c r="F11" s="18">
         <v>803000000</v>
       </c>
-      <c r="G11" s="16">
+      <c r="G11" s="18">
         <v>868000000</v>
       </c>
-      <c r="H11" s="16">
+      <c r="H11" s="18">
         <v>931000000</v>
       </c>
-      <c r="I11" s="16">
+      <c r="I11" s="18">
         <v>896000000</v>
       </c>
-      <c r="J11" s="16">
+      <c r="J11" s="18">
         <v>926000000</v>
       </c>
-      <c r="K11" s="16">
+      <c r="K11" s="18">
         <v>943000000</v>
       </c>
-      <c r="L11" s="16">
+      <c r="L11" s="18">
         <v>894000000</v>
       </c>
-      <c r="M11" s="16">
+      <c r="M11" s="18">
         <v>791000000</v>
       </c>
-      <c r="N11" s="16">
+      <c r="N11" s="18">
         <v>796000000</v>
       </c>
-      <c r="O11" s="16">
+      <c r="O11" s="18">
         <v>790000000</v>
       </c>
-      <c r="P11" s="16">
+      <c r="P11" s="18">
         <v>724000000</v>
       </c>
-      <c r="Q11" s="16">
+      <c r="Q11" s="18">
         <v>633000000</v>
       </c>
-      <c r="R11" s="16">
+      <c r="R11" s="18">
         <v>653000000</v>
       </c>
-      <c r="S11" s="16">
+      <c r="S11" s="18">
         <v>546000000</v>
       </c>
-      <c r="T11" s="16">
+      <c r="T11" s="18">
         <v>651000000</v>
       </c>
-      <c r="U11" s="16">
+      <c r="U11" s="18">
         <v>720000000</v>
       </c>
-      <c r="V11" s="16">
+      <c r="V11" s="18">
         <v>767000000</v>
       </c>
-      <c r="W11" s="16">
+      <c r="W11" s="18">
         <v>780000000</v>
       </c>
-      <c r="X11" s="16">
+      <c r="X11" s="18">
         <v>738000000</v>
       </c>
-      <c r="Y11" s="16">
+      <c r="Y11" s="18">
         <v>764000000</v>
       </c>
-      <c r="Z11" s="16">
+      <c r="Z11" s="18">
         <v>782000000</v>
       </c>
-      <c r="AA11" s="16">
+      <c r="AA11" s="18">
         <v>821000000</v>
       </c>
-      <c r="AB11" s="16">
+      <c r="AB11" s="18">
         <v>821000000</v>
       </c>
-      <c r="AC11" s="16">
+      <c r="AC11" s="18">
         <v>837000000</v>
       </c>
-      <c r="AD11" s="16">
+      <c r="AD11" s="18">
         <v>832000000</v>
       </c>
-      <c r="AE11" s="16">
+      <c r="AE11" s="18">
         <v>894000000</v>
       </c>
-      <c r="AF11" s="16">
+      <c r="AF11" s="18">
         <v>890000000</v>
       </c>
-      <c r="AG11" s="16">
+      <c r="AG11" s="18">
         <v>752000000</v>
       </c>
-      <c r="AH11" s="16">
+      <c r="AH11" s="18">
         <v>652000000</v>
       </c>
-      <c r="AI11" s="16">
+      <c r="AI11" s="18">
         <v>615000000</v>
       </c>
-      <c r="AJ11" s="16">
+      <c r="AJ11" s="18">
         <v>653000000</v>
       </c>
-      <c r="AK11" s="17">
+      <c r="AK11" s="19">
         <v>613000000</v>
       </c>
-      <c r="AL11" s="17">
+      <c r="AL11" s="19">
         <v>647000000</v>
       </c>
-      <c r="AM11" s="17">
+      <c r="AM11" s="19">
         <v>679000000</v>
       </c>
-      <c r="AN11" s="17">
+      <c r="AN11" s="19">
         <v>709000000</v>
       </c>
-      <c r="AO11" s="16">
+      <c r="AO11" s="18">
         <v>662000000</v>
       </c>
-      <c r="AP11" s="17">
+      <c r="AP11" s="19">
         <v>723000000</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="5" t="s">
+      <c r="AQ11" s="19">
+        <v>788000000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A12" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="16">
+      <c r="B12" s="18">
         <v>187000000</v>
       </c>
-      <c r="C12" s="16">
+      <c r="C12" s="18">
         <v>192000000</v>
       </c>
-      <c r="D12" s="16">
+      <c r="D12" s="18">
         <v>224000000</v>
       </c>
-      <c r="E12" s="16">
+      <c r="E12" s="18">
         <v>214000000</v>
       </c>
-      <c r="F12" s="16">
+      <c r="F12" s="18">
         <v>240000000</v>
       </c>
-      <c r="G12" s="16">
+      <c r="G12" s="18">
         <v>271000000</v>
       </c>
-      <c r="H12" s="16">
+      <c r="H12" s="18">
         <v>325000000</v>
       </c>
-      <c r="I12" s="16">
+      <c r="I12" s="18">
         <v>307000000</v>
       </c>
-      <c r="J12" s="16">
+      <c r="J12" s="18">
         <v>328000000</v>
       </c>
-      <c r="K12" s="16">
+      <c r="K12" s="18">
         <v>334000000</v>
       </c>
-      <c r="L12" s="16">
+      <c r="L12" s="18">
         <v>309000000</v>
       </c>
-      <c r="M12" s="16">
+      <c r="M12" s="18">
         <v>234000000</v>
       </c>
-      <c r="N12" s="16">
+      <c r="N12" s="18">
         <v>249000000</v>
       </c>
-      <c r="O12" s="16">
+      <c r="O12" s="18">
         <v>265000000</v>
       </c>
-      <c r="P12" s="16">
+      <c r="P12" s="18">
         <v>233000000</v>
       </c>
-      <c r="Q12" s="16">
+      <c r="Q12" s="18">
         <v>160000000</v>
       </c>
-      <c r="R12" s="16">
+      <c r="R12" s="18">
         <v>182000000</v>
       </c>
-      <c r="S12" s="16">
+      <c r="S12" s="18">
         <v>125000000</v>
       </c>
-      <c r="T12" s="16">
+      <c r="T12" s="18">
         <v>187000000</v>
       </c>
-      <c r="U12" s="16">
+      <c r="U12" s="18">
         <v>249000000</v>
       </c>
-      <c r="V12" s="16">
+      <c r="V12" s="18">
         <v>287000000</v>
       </c>
-      <c r="W12" s="16">
+      <c r="W12" s="18">
         <v>312000000</v>
       </c>
-      <c r="X12" s="16">
+      <c r="X12" s="18">
         <v>282000000</v>
       </c>
-      <c r="Y12" s="16">
+      <c r="Y12" s="18">
         <v>293000000</v>
       </c>
-      <c r="Z12" s="16">
+      <c r="Z12" s="18">
         <v>315000000</v>
       </c>
-      <c r="AA12" s="16">
+      <c r="AA12" s="18">
         <v>324000000</v>
       </c>
-      <c r="AB12" s="16">
+      <c r="AB12" s="18">
         <v>321000000</v>
       </c>
-      <c r="AC12" s="16">
+      <c r="AC12" s="18">
         <v>293000000</v>
       </c>
-      <c r="AD12" s="16">
+      <c r="AD12" s="18">
         <v>237000000</v>
       </c>
-      <c r="AE12" s="16">
+      <c r="AE12" s="18">
         <v>318000000</v>
       </c>
-      <c r="AF12" s="16">
+      <c r="AF12" s="18">
         <v>258000000</v>
       </c>
-      <c r="AG12" s="16">
+      <c r="AG12" s="18">
         <v>195000000</v>
       </c>
-      <c r="AH12" s="16">
+      <c r="AH12" s="18">
         <v>105000000</v>
       </c>
-      <c r="AI12" s="16">
+      <c r="AI12" s="18">
         <v>80000000</v>
       </c>
-      <c r="AJ12" s="16">
+      <c r="AJ12" s="18">
         <v>109000000</v>
       </c>
-      <c r="AK12" s="17">
+      <c r="AK12" s="19">
         <v>58000000</v>
       </c>
-      <c r="AL12" s="17">
+      <c r="AL12" s="19">
         <v>40000000</v>
       </c>
-      <c r="AM12" s="17">
+      <c r="AM12" s="19">
         <v>85000000</v>
       </c>
-      <c r="AN12" s="17">
+      <c r="AN12" s="19">
         <v>108000000</v>
       </c>
-      <c r="AO12" s="16">
+      <c r="AO12" s="18">
         <v>71000000</v>
       </c>
-      <c r="AP12" s="17">
+      <c r="AP12" s="19">
         <v>122000000</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="6" t="s">
+      <c r="AQ12" s="19">
+        <v>168000000</v>
+      </c>
+    </row>
+    <row r="13" spans="1:44" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="18">
-[...124 lines deleted...]
-      <c r="A14" s="3" t="s">
+      <c r="B13" s="20">
+        <v>0</v>
+      </c>
+      <c r="C13" s="20">
+        <v>0</v>
+      </c>
+      <c r="D13" s="20">
+        <v>0</v>
+      </c>
+      <c r="E13" s="20">
+        <v>0</v>
+      </c>
+      <c r="F13" s="20">
+        <v>0</v>
+      </c>
+      <c r="G13" s="20">
+        <v>0</v>
+      </c>
+      <c r="H13" s="20">
+        <v>0</v>
+      </c>
+      <c r="I13" s="20">
+        <v>0</v>
+      </c>
+      <c r="J13" s="20">
+        <v>0</v>
+      </c>
+      <c r="K13" s="20">
+        <v>0</v>
+      </c>
+      <c r="L13" s="20">
+        <v>0</v>
+      </c>
+      <c r="M13" s="20">
+        <v>0</v>
+      </c>
+      <c r="N13" s="20">
+        <v>0</v>
+      </c>
+      <c r="O13" s="20">
+        <v>0</v>
+      </c>
+      <c r="P13" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="20">
+        <v>0</v>
+      </c>
+      <c r="R13" s="20">
+        <v>0</v>
+      </c>
+      <c r="S13" s="20">
+        <v>0</v>
+      </c>
+      <c r="T13" s="20">
+        <v>0</v>
+      </c>
+      <c r="U13" s="20">
+        <v>0</v>
+      </c>
+      <c r="V13" s="20">
+        <v>0</v>
+      </c>
+      <c r="W13" s="20">
+        <v>0</v>
+      </c>
+      <c r="X13" s="20">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="20">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="20">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="20">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="20">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="20">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="20">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="20">
+        <v>0</v>
+      </c>
+      <c r="AF13" s="20">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="20">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="20">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="20">
+        <v>0</v>
+      </c>
+      <c r="AJ13" s="20">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="21">
+        <v>0</v>
+      </c>
+      <c r="AL13" s="21">
+        <v>0</v>
+      </c>
+      <c r="AM13" s="21">
+        <v>0</v>
+      </c>
+      <c r="AN13" s="21">
+        <v>0</v>
+      </c>
+      <c r="AO13" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP13" s="21">
+        <v>0</v>
+      </c>
+      <c r="AQ13" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A14" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="20"/>
-[...42 lines deleted...]
-      <c r="A15" s="5" t="s">
+      <c r="B14" s="22"/>
+      <c r="C14" s="22"/>
+      <c r="D14" s="22"/>
+      <c r="E14" s="22"/>
+      <c r="F14" s="22"/>
+      <c r="G14" s="22"/>
+      <c r="H14" s="22"/>
+      <c r="I14" s="22"/>
+      <c r="J14" s="22"/>
+      <c r="K14" s="22"/>
+      <c r="L14" s="22"/>
+      <c r="M14" s="22"/>
+      <c r="N14" s="22"/>
+      <c r="O14" s="22"/>
+      <c r="P14" s="22"/>
+      <c r="Q14" s="22"/>
+      <c r="R14" s="22"/>
+      <c r="S14" s="22"/>
+      <c r="T14" s="22"/>
+      <c r="U14" s="22"/>
+      <c r="V14" s="22"/>
+      <c r="W14" s="22"/>
+      <c r="X14" s="22"/>
+      <c r="Y14" s="22"/>
+      <c r="Z14" s="22"/>
+      <c r="AA14" s="22"/>
+      <c r="AB14" s="22"/>
+      <c r="AC14" s="22"/>
+      <c r="AD14" s="22"/>
+      <c r="AE14" s="22"/>
+      <c r="AF14" s="22"/>
+      <c r="AG14" s="22"/>
+      <c r="AH14" s="22"/>
+      <c r="AI14" s="22"/>
+      <c r="AJ14" s="22"/>
+      <c r="AK14" s="23"/>
+      <c r="AL14" s="23"/>
+      <c r="AM14" s="23"/>
+      <c r="AN14" s="23"/>
+      <c r="AO14" s="22"/>
+      <c r="AP14" s="23"/>
+      <c r="AQ14" s="23"/>
+    </row>
+    <row r="15" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A15" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B15" s="16">
+      <c r="B15" s="18">
         <v>400000000</v>
       </c>
-      <c r="C15" s="16">
+      <c r="C15" s="18">
         <v>474000000</v>
       </c>
-      <c r="D15" s="16">
+      <c r="D15" s="18">
         <v>557000000</v>
       </c>
-      <c r="E15" s="16">
+      <c r="E15" s="18">
         <v>380000000</v>
       </c>
-      <c r="F15" s="16">
+      <c r="F15" s="18">
         <v>343000000</v>
       </c>
-      <c r="G15" s="16">
+      <c r="G15" s="18">
         <v>414000000</v>
       </c>
-      <c r="H15" s="16">
+      <c r="H15" s="18">
         <v>487000000</v>
       </c>
-      <c r="I15" s="16">
+      <c r="I15" s="18">
         <v>319000000</v>
       </c>
-      <c r="J15" s="16">
+      <c r="J15" s="18">
         <v>297000000</v>
       </c>
-      <c r="K15" s="16">
+      <c r="K15" s="18">
         <v>384000000</v>
       </c>
-      <c r="L15" s="16">
+      <c r="L15" s="18">
         <v>460000000</v>
       </c>
-      <c r="M15" s="16">
+      <c r="M15" s="18">
         <v>288000000</v>
       </c>
-      <c r="N15" s="16">
+      <c r="N15" s="18">
         <v>280000000</v>
       </c>
-      <c r="O15" s="16">
+      <c r="O15" s="18">
         <v>344000000</v>
       </c>
-      <c r="P15" s="16">
+      <c r="P15" s="18">
         <v>373000000</v>
       </c>
-      <c r="Q15" s="16">
+      <c r="Q15" s="18">
         <v>220000000</v>
       </c>
-      <c r="R15" s="16">
+      <c r="R15" s="18">
         <v>216000000</v>
       </c>
-      <c r="S15" s="16">
+      <c r="S15" s="18">
         <v>259000000</v>
       </c>
-      <c r="T15" s="16">
+      <c r="T15" s="18">
         <v>301000000</v>
       </c>
-      <c r="U15" s="16">
+      <c r="U15" s="18">
         <v>229000000</v>
       </c>
-      <c r="V15" s="16">
+      <c r="V15" s="18">
         <v>242000000</v>
       </c>
-      <c r="W15" s="16">
+      <c r="W15" s="18">
         <v>336000000</v>
       </c>
-      <c r="X15" s="16">
+      <c r="X15" s="18">
         <v>357000000</v>
       </c>
-      <c r="Y15" s="16">
+      <c r="Y15" s="18">
         <v>310000000</v>
       </c>
-      <c r="Z15" s="16">
+      <c r="Z15" s="18">
         <v>307000000</v>
       </c>
-      <c r="AA15" s="16">
+      <c r="AA15" s="18">
         <v>399000000</v>
       </c>
-      <c r="AB15" s="16">
+      <c r="AB15" s="18">
         <v>427000000</v>
       </c>
-      <c r="AC15" s="16">
+      <c r="AC15" s="18">
         <v>275000000</v>
       </c>
-      <c r="AD15" s="16">
+      <c r="AD15" s="18">
         <v>258000000</v>
       </c>
-      <c r="AE15" s="16">
+      <c r="AE15" s="18">
         <v>359000000</v>
       </c>
-      <c r="AF15" s="16">
+      <c r="AF15" s="18">
         <v>289000000</v>
       </c>
-      <c r="AG15" s="16">
+      <c r="AG15" s="18">
         <v>205000000</v>
       </c>
-      <c r="AH15" s="16">
+      <c r="AH15" s="18">
         <v>173000000</v>
       </c>
-      <c r="AI15" s="16">
+      <c r="AI15" s="18">
         <v>279000000</v>
       </c>
-      <c r="AJ15" s="16">
+      <c r="AJ15" s="18">
         <v>275000000</v>
       </c>
-      <c r="AK15" s="17">
+      <c r="AK15" s="19">
         <v>220000000</v>
       </c>
-      <c r="AL15" s="17">
+      <c r="AL15" s="19">
         <v>212000000</v>
       </c>
-      <c r="AM15" s="17">
+      <c r="AM15" s="19">
         <v>317000000</v>
       </c>
-      <c r="AN15" s="17">
+      <c r="AN15" s="19">
         <v>304000000</v>
       </c>
-      <c r="AO15" s="16">
+      <c r="AO15" s="18">
         <v>146000000</v>
       </c>
-      <c r="AP15" s="17">
+      <c r="AP15" s="19">
         <v>178000000</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B16" s="16">
+      <c r="AQ15" s="19">
+        <v>310000000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A16" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="18">
         <v>109000000</v>
       </c>
-      <c r="C16" s="16">
+      <c r="C16" s="18">
         <v>158000000</v>
       </c>
-      <c r="D16" s="16">
+      <c r="D16" s="18">
         <v>227000000</v>
       </c>
-      <c r="E16" s="16">
+      <c r="E16" s="18">
         <v>128000000</v>
       </c>
-      <c r="F16" s="16">
+      <c r="F16" s="18">
         <v>77000000</v>
       </c>
-      <c r="G16" s="16">
+      <c r="G16" s="18">
         <v>132000000</v>
       </c>
-      <c r="H16" s="16">
+      <c r="H16" s="18">
         <v>195000000</v>
       </c>
-      <c r="I16" s="16">
+      <c r="I16" s="18">
         <v>68000000</v>
       </c>
-      <c r="J16" s="16">
+      <c r="J16" s="18">
         <v>54000000</v>
       </c>
-      <c r="K16" s="16">
+      <c r="K16" s="18">
         <v>115000000</v>
       </c>
-      <c r="L16" s="16">
+      <c r="L16" s="18">
         <v>181000000</v>
       </c>
-      <c r="M16" s="16">
+      <c r="M16" s="18">
         <v>49000000</v>
       </c>
-      <c r="N16" s="16">
+      <c r="N16" s="18">
         <v>42000000</v>
       </c>
-      <c r="O16" s="16">
+      <c r="O16" s="18">
         <v>133000000</v>
       </c>
-      <c r="P16" s="16">
+      <c r="P16" s="18">
         <v>125000000</v>
       </c>
-      <c r="Q16" s="16">
+      <c r="Q16" s="18">
         <v>39000000</v>
       </c>
-      <c r="R16" s="16">
+      <c r="R16" s="18">
         <v>37000000</v>
       </c>
-      <c r="S16" s="16">
+      <c r="S16" s="18">
         <v>50000000</v>
       </c>
-      <c r="T16" s="16">
+      <c r="T16" s="18">
         <v>102000000</v>
       </c>
-      <c r="U16" s="16">
+      <c r="U16" s="18">
         <v>50000000</v>
       </c>
-      <c r="V16" s="16">
+      <c r="V16" s="18">
         <v>6000000</v>
       </c>
-      <c r="W16" s="16">
+      <c r="W16" s="18">
         <v>123000000</v>
       </c>
-      <c r="X16" s="16">
+      <c r="X16" s="18">
         <v>152000000</v>
       </c>
-      <c r="Y16" s="16">
+      <c r="Y16" s="18">
         <v>112000000</v>
       </c>
-      <c r="Z16" s="16">
+      <c r="Z16" s="18">
         <v>98000000</v>
       </c>
-      <c r="AA16" s="16">
+      <c r="AA16" s="18">
         <v>173000000</v>
       </c>
-      <c r="AB16" s="16">
+      <c r="AB16" s="18">
         <v>172000000</v>
       </c>
-      <c r="AC16" s="16">
+      <c r="AC16" s="18">
         <v>85000000</v>
       </c>
-      <c r="AD16" s="16">
+      <c r="AD16" s="18">
         <v>123000000</v>
       </c>
-      <c r="AE16" s="16">
+      <c r="AE16" s="18">
         <v>191000000</v>
       </c>
-      <c r="AF16" s="16">
+      <c r="AF16" s="18">
         <v>130000000</v>
       </c>
-      <c r="AG16" s="16">
+      <c r="AG16" s="18">
         <v>58000000</v>
       </c>
-      <c r="AH16" s="16">
+      <c r="AH16" s="18">
         <v>173000000</v>
       </c>
-      <c r="AI16" s="16">
+      <c r="AI16" s="18">
         <v>121000000</v>
       </c>
-      <c r="AJ16" s="16">
+      <c r="AJ16" s="18">
         <v>129000000</v>
       </c>
-      <c r="AK16" s="17">
+      <c r="AK16" s="19">
         <v>82000000</v>
       </c>
-      <c r="AL16" s="17">
+      <c r="AL16" s="19">
         <v>78000000</v>
       </c>
-      <c r="AM16" s="17">
+      <c r="AM16" s="19">
         <v>153000000</v>
       </c>
-      <c r="AN16" s="17">
+      <c r="AN16" s="19">
         <v>69000000</v>
       </c>
-      <c r="AO16" s="16">
+      <c r="AO16" s="18">
         <v>7000000</v>
       </c>
-      <c r="AP16" s="17">
+      <c r="AP16" s="19">
         <v>48000000</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="5" t="s">
+      <c r="AQ16" s="19">
+        <v>150000000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A17" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="16">
+      <c r="B17" s="18">
         <v>2000000</v>
       </c>
-      <c r="C17" s="16">
+      <c r="C17" s="18">
         <v>2000000</v>
       </c>
-      <c r="D17" s="16">
+      <c r="D17" s="18">
         <v>1000000</v>
       </c>
-      <c r="E17" s="16">
+      <c r="E17" s="18">
         <v>-20000000</v>
       </c>
-      <c r="F17" s="16">
+      <c r="F17" s="18">
         <v>4000000</v>
       </c>
-      <c r="G17" s="16">
+      <c r="G17" s="18">
         <v>3000000</v>
       </c>
-      <c r="H17" s="16">
+      <c r="H17" s="18">
         <v>1000000</v>
       </c>
-      <c r="I17" s="16">
+      <c r="I17" s="18">
         <v>3000000</v>
       </c>
-      <c r="J17" s="16">
+      <c r="J17" s="18">
         <v>1000000</v>
       </c>
-      <c r="K17" s="16">
+      <c r="K17" s="18">
         <v>3000000</v>
       </c>
-      <c r="L17" s="16">
+      <c r="L17" s="18">
         <v>1000000</v>
       </c>
-      <c r="M17" s="16">
+      <c r="M17" s="18">
         <v>-2000000</v>
       </c>
-      <c r="N17" s="16">
-[...2 lines deleted...]
-      <c r="O17" s="16">
+      <c r="N17" s="18">
+        <v>0</v>
+      </c>
+      <c r="O17" s="18">
         <v>-36000000</v>
       </c>
-      <c r="P17" s="16">
-[...8 lines deleted...]
-      <c r="S17" s="16">
+      <c r="P17" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="18">
+        <v>0</v>
+      </c>
+      <c r="R17" s="18">
+        <v>0</v>
+      </c>
+      <c r="S17" s="18">
         <v>24000000</v>
       </c>
-      <c r="T17" s="16">
-[...14 lines deleted...]
-      <c r="Y17" s="16">
+      <c r="T17" s="18">
+        <v>0</v>
+      </c>
+      <c r="U17" s="18">
+        <v>0</v>
+      </c>
+      <c r="V17" s="18">
+        <v>0</v>
+      </c>
+      <c r="W17" s="18">
+        <v>0</v>
+      </c>
+      <c r="X17" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="18">
         <v>54000000</v>
       </c>
-      <c r="Z17" s="16">
+      <c r="Z17" s="18">
         <v>66000000</v>
       </c>
-      <c r="AA17" s="16">
+      <c r="AA17" s="18">
         <v>66000000</v>
       </c>
-      <c r="AB17" s="16">
+      <c r="AB17" s="18">
         <v>77000000</v>
       </c>
-      <c r="AC17" s="16">
+      <c r="AC17" s="18">
         <v>48000000</v>
       </c>
-      <c r="AD17" s="16">
-[...11 lines deleted...]
-      <c r="AH17" s="16">
+      <c r="AD17" s="18">
+        <v>0</v>
+      </c>
+      <c r="AE17" s="18">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="18">
+        <v>0</v>
+      </c>
+      <c r="AG17" s="18">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="18">
         <v>-124000000</v>
       </c>
-      <c r="AI17" s="16">
-[...14 lines deleted...]
-      <c r="AN17" s="17">
+      <c r="AI17" s="18">
+        <v>0</v>
+      </c>
+      <c r="AJ17" s="18">
+        <v>0</v>
+      </c>
+      <c r="AK17" s="19">
+        <v>0</v>
+      </c>
+      <c r="AL17" s="19">
+        <v>0</v>
+      </c>
+      <c r="AM17" s="19">
+        <v>0</v>
+      </c>
+      <c r="AN17" s="19">
         <v>85000000</v>
       </c>
-      <c r="AO17" s="16">
+      <c r="AO17" s="18">
         <v>32000000</v>
       </c>
-      <c r="AP17" s="17">
-[...4 lines deleted...]
-      <c r="A18" s="6" t="s">
+      <c r="AP17" s="19">
+        <v>0</v>
+      </c>
+      <c r="AQ17" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A18" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B18" s="18">
+      <c r="B18" s="20">
         <v>80000000</v>
       </c>
-      <c r="C18" s="18">
+      <c r="C18" s="20">
         <v>79000000</v>
       </c>
-      <c r="D18" s="18">
+      <c r="D18" s="20">
         <v>80000000</v>
       </c>
-      <c r="E18" s="18">
+      <c r="E18" s="20">
         <v>80000000</v>
       </c>
-      <c r="F18" s="18">
+      <c r="F18" s="20">
         <v>80000000</v>
       </c>
-      <c r="G18" s="18">
+      <c r="G18" s="20">
         <v>79000000</v>
       </c>
-      <c r="H18" s="18">
+      <c r="H18" s="20">
         <v>80000000</v>
       </c>
-      <c r="I18" s="18">
+      <c r="I18" s="20">
         <v>79000000</v>
       </c>
-      <c r="J18" s="18">
+      <c r="J18" s="20">
         <v>80000000</v>
       </c>
-      <c r="K18" s="18">
+      <c r="K18" s="20">
         <v>79000000</v>
       </c>
-      <c r="L18" s="18">
+      <c r="L18" s="20">
         <v>80000000</v>
       </c>
-      <c r="M18" s="18">
+      <c r="M18" s="20">
         <v>79000000</v>
       </c>
-      <c r="N18" s="18">
+      <c r="N18" s="20">
         <v>79000000</v>
       </c>
-      <c r="O18" s="18">
+      <c r="O18" s="20">
         <v>80000000</v>
       </c>
-      <c r="P18" s="18">
+      <c r="P18" s="20">
         <v>79000000</v>
       </c>
-      <c r="Q18" s="18">
+      <c r="Q18" s="20">
         <v>50000000</v>
       </c>
-      <c r="R18" s="18">
+      <c r="R18" s="20">
         <v>50000000</v>
       </c>
-      <c r="S18" s="18">
+      <c r="S18" s="20">
         <v>50000000</v>
       </c>
-      <c r="T18" s="18">
+      <c r="T18" s="20">
         <v>51000000</v>
       </c>
-      <c r="U18" s="18">
+      <c r="U18" s="20">
         <v>47000000</v>
       </c>
-      <c r="V18" s="18">
+      <c r="V18" s="20">
         <v>47000000</v>
       </c>
-      <c r="W18" s="18">
+      <c r="W18" s="20">
         <v>48000000</v>
       </c>
-      <c r="X18" s="18">
+      <c r="X18" s="20">
         <v>47000000</v>
       </c>
-      <c r="Y18" s="18">
-[...50 lines deleted...]
-      <c r="AP18" s="19">
+      <c r="Y18" s="20">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="20">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="20">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="20">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="20">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="20">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="20">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="20">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="20">
+        <v>0</v>
+      </c>
+      <c r="AH18" s="20">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="20">
+        <v>0</v>
+      </c>
+      <c r="AJ18" s="20">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="21">
+        <v>0</v>
+      </c>
+      <c r="AL18" s="21">
+        <v>0</v>
+      </c>
+      <c r="AM18" s="21">
+        <v>0</v>
+      </c>
+      <c r="AN18" s="21">
+        <v>0</v>
+      </c>
+      <c r="AO18" s="20">
+        <v>0</v>
+      </c>
+      <c r="AP18" s="21">
         <v>17000000</v>
       </c>
-    </row>
-[...89 lines deleted...]
-      <c r="A21" s="7" t="s">
+      <c r="AQ18" s="21">
+        <v>17000000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A19" s="5"/>
+      <c r="B19" s="5"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="5"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="5"/>
+      <c r="R19" s="5"/>
+      <c r="S19" s="5"/>
+      <c r="T19" s="5"/>
+      <c r="U19" s="5"/>
+      <c r="V19" s="5"/>
+      <c r="W19" s="5"/>
+      <c r="X19" s="5"/>
+      <c r="Y19" s="5"/>
+      <c r="Z19" s="5"/>
+      <c r="AA19" s="5"/>
+      <c r="AB19" s="5"/>
+      <c r="AC19" s="5"/>
+      <c r="AD19" s="5"/>
+      <c r="AE19" s="5"/>
+      <c r="AF19" s="5"/>
+      <c r="AG19" s="5"/>
+      <c r="AH19" s="5"/>
+      <c r="AI19" s="5"/>
+      <c r="AJ19" s="5"/>
+      <c r="AK19" s="5"/>
+      <c r="AL19" s="5"/>
+      <c r="AM19" s="5"/>
+      <c r="AN19" s="5"/>
+      <c r="AO19" s="5"/>
+      <c r="AP19" s="5"/>
+      <c r="AQ19" s="5"/>
+    </row>
+    <row r="20" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A20" s="8"/>
+      <c r="B20" s="9"/>
+      <c r="C20" s="9"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="9"/>
+      <c r="F20" s="9"/>
+      <c r="G20" s="9"/>
+      <c r="H20" s="9"/>
+      <c r="I20" s="9"/>
+      <c r="J20" s="9"/>
+      <c r="K20" s="9"/>
+      <c r="L20" s="9"/>
+      <c r="M20" s="9"/>
+      <c r="N20" s="9"/>
+      <c r="O20" s="9"/>
+      <c r="P20" s="9"/>
+      <c r="Q20" s="9"/>
+      <c r="R20" s="9"/>
+      <c r="S20" s="9"/>
+      <c r="T20" s="9"/>
+      <c r="U20" s="9"/>
+      <c r="V20" s="9"/>
+      <c r="W20" s="9"/>
+      <c r="X20" s="9"/>
+      <c r="Y20" s="9"/>
+      <c r="Z20" s="9"/>
+      <c r="AA20" s="9"/>
+      <c r="AB20" s="9"/>
+      <c r="AC20" s="9"/>
+      <c r="AD20" s="9"/>
+      <c r="AE20" s="9"/>
+      <c r="AF20" s="9"/>
+      <c r="AG20" s="9"/>
+      <c r="AH20" s="9"/>
+      <c r="AI20" s="9"/>
+      <c r="AJ20" s="9"/>
+      <c r="AK20" s="9"/>
+      <c r="AL20" s="9"/>
+      <c r="AM20" s="9"/>
+      <c r="AN20" s="9"/>
+      <c r="AO20" s="9"/>
+      <c r="AP20" s="9"/>
+      <c r="AQ20" s="9"/>
+    </row>
+    <row r="21" spans="1:43" ht="36" x14ac:dyDescent="0.2">
+      <c r="A21" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B21" s="8"/>
-[...39 lines deleted...]
-      <c r="AP21" s="8"/>
+      <c r="B21" s="9"/>
+      <c r="C21" s="9"/>
+      <c r="D21" s="9"/>
+      <c r="E21" s="9"/>
+      <c r="F21" s="9"/>
+      <c r="G21" s="9"/>
+      <c r="H21" s="9"/>
+      <c r="I21" s="9"/>
+      <c r="J21" s="9"/>
+      <c r="K21" s="9"/>
+      <c r="L21" s="9"/>
+      <c r="M21" s="9"/>
+      <c r="N21" s="9"/>
+      <c r="O21" s="9"/>
+      <c r="P21" s="9"/>
+      <c r="Q21" s="9"/>
+      <c r="R21" s="9"/>
+      <c r="S21" s="9"/>
+      <c r="T21" s="9"/>
+      <c r="U21" s="9"/>
+      <c r="V21" s="9"/>
+      <c r="W21" s="9"/>
+      <c r="X21" s="9"/>
+      <c r="Y21" s="9"/>
+      <c r="Z21" s="9"/>
+      <c r="AA21" s="9"/>
+      <c r="AB21" s="9"/>
+      <c r="AC21" s="9"/>
+      <c r="AD21" s="9"/>
+      <c r="AE21" s="9"/>
+      <c r="AF21" s="9"/>
+      <c r="AG21" s="9"/>
+      <c r="AH21" s="9"/>
+      <c r="AI21" s="9"/>
+      <c r="AJ21" s="9"/>
+      <c r="AK21" s="9"/>
+      <c r="AL21" s="9"/>
+      <c r="AM21" s="9"/>
+      <c r="AN21" s="9"/>
+      <c r="AO21" s="9"/>
+      <c r="AP21" s="9"/>
+      <c r="AQ21" s="9"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Yr Segment NR &amp; Profit</vt:lpstr>
       <vt:lpstr>Qtr Segment NR &amp; Profit</vt:lpstr>