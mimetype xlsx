--- v2 (2026-07-27)
+++ v3 (2026-11-02)
@@ -2,67 +2,80 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" autoCompressPictures="0" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\10-Q &amp; 10-K &amp; ER Files\2026\Q2 2026\Webtables\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\10-Q &amp; 10-K &amp; ER Files\2026\Q3 2026\Webtables\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2F7211A4-C19B-49B4-BF0C-290C0F03EA4C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D434AC01-974A-4E96-9B97-DAFCC2B36E91}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="29580" yWindow="780" windowWidth="21600" windowHeight="11295" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Yr Segment NR &amp; Profit" sheetId="1" r:id="rId1"/>
     <sheet name="Qtr Segment NR &amp; Profit" sheetId="2" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="140000"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="54">
   <si>
     <t>Texas Instruments Incorporated</t>
   </si>
   <si>
     <t>Segment Revenue &amp; Operating Profit</t>
   </si>
   <si>
     <t>(In millions)</t>
   </si>
   <si>
     <t>Analog</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Operating profit</t>
   </si>
   <si>
     <t>Restructuring charges/other *</t>
   </si>
   <si>
     <t>Embedded Processing</t>
   </si>
   <si>
@@ -179,118 +192,110 @@
   <si>
     <t>Q3 2024</t>
   </si>
   <si>
     <t>Q4 2024</t>
   </si>
   <si>
     <t>Q1 2025</t>
   </si>
   <si>
     <t>Q2 2025</t>
   </si>
   <si>
     <t>Q3 2025</t>
   </si>
   <si>
     <t>Q4 2025</t>
   </si>
   <si>
     <t>Q1 2026</t>
   </si>
   <si>
     <t>Q2 2026</t>
   </si>
   <si>
-    <t>Operating profit (loss)</t>
+    <t>Q3 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="* #0;* \(#0\);* &quot;—&quot;;_(@_)"/>
     <numFmt numFmtId="165" formatCode="* #,##0,,;* \(#,##0,,\);* &quot;—&quot;;_(@_)"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -930,60 +935,60 @@
         <v>0</v>
       </c>
       <c r="F9" s="20">
         <v>0</v>
       </c>
       <c r="G9" s="20">
         <v>0</v>
       </c>
       <c r="H9" s="20">
         <v>0</v>
       </c>
       <c r="I9" s="20">
         <v>0</v>
       </c>
       <c r="J9" s="21">
         <v>0</v>
       </c>
       <c r="K9" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="5"/>
-[...8 lines deleted...]
-      <c r="K10" s="5"/>
+      <c r="B10" s="22"/>
+      <c r="C10" s="22"/>
+      <c r="D10" s="22"/>
+      <c r="E10" s="22"/>
+      <c r="F10" s="22"/>
+      <c r="G10" s="22"/>
+      <c r="H10" s="22"/>
+      <c r="I10" s="22"/>
+      <c r="J10" s="23"/>
+      <c r="K10" s="22"/>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>3023000000</v>
       </c>
       <c r="C11" s="18">
         <v>3498000000</v>
       </c>
       <c r="D11" s="18">
         <v>3554000000</v>
       </c>
       <c r="E11" s="18">
         <v>2943000000</v>
       </c>
       <c r="F11" s="18">
         <v>2570000000</v>
       </c>
       <c r="G11" s="18">
         <v>3049000000</v>
       </c>
       <c r="H11" s="18">
         <v>3261000000</v>
@@ -1050,60 +1055,60 @@
         <v>0</v>
       </c>
       <c r="F13" s="20">
         <v>0</v>
       </c>
       <c r="G13" s="20">
         <v>0</v>
       </c>
       <c r="H13" s="20">
         <v>0</v>
       </c>
       <c r="I13" s="20">
         <v>0</v>
       </c>
       <c r="J13" s="21">
         <v>0</v>
       </c>
       <c r="K13" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="5"/>
-[...8 lines deleted...]
-      <c r="K14" s="5"/>
+      <c r="B14" s="22"/>
+      <c r="C14" s="22"/>
+      <c r="D14" s="22"/>
+      <c r="E14" s="22"/>
+      <c r="F14" s="22"/>
+      <c r="G14" s="22"/>
+      <c r="H14" s="22"/>
+      <c r="I14" s="22"/>
+      <c r="J14" s="23"/>
+      <c r="K14" s="22"/>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="18">
         <v>1811000000</v>
       </c>
       <c r="C15" s="18">
         <v>1563000000</v>
       </c>
       <c r="D15" s="18">
         <v>1429000000</v>
       </c>
       <c r="E15" s="18">
         <v>1217000000</v>
       </c>
       <c r="F15" s="18">
         <v>1005000000</v>
       </c>
       <c r="G15" s="18">
         <v>1245000000</v>
       </c>
       <c r="H15" s="18">
         <v>1408000000</v>
@@ -1237,256 +1242,260 @@
       <c r="K19" s="13"/>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A20" s="8"/>
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
     </row>
     <row r="21" spans="1:11" ht="36" x14ac:dyDescent="0.2">
       <c r="A21" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="9"/>
       <c r="C21" s="9"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:AR21"/>
+  <dimension ref="A1:AS21"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AH6" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B32" sqref="B32"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="AI6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6"/>
+      <selection pane="topRight" activeCell="B6" sqref="B6"/>
+      <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="43.28515625" customWidth="1"/>
-    <col min="2" max="50" width="9.28515625" customWidth="1"/>
+    <col min="2" max="51" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="9"/>
       <c r="N1" s="9"/>
       <c r="O1" s="9"/>
       <c r="P1" s="9"/>
       <c r="Q1" s="9"/>
       <c r="R1" s="9"/>
       <c r="S1" s="9"/>
       <c r="T1" s="9"/>
       <c r="U1" s="9"/>
       <c r="V1" s="9"/>
       <c r="W1" s="9"/>
       <c r="X1" s="9"/>
       <c r="Y1" s="9"/>
       <c r="Z1" s="9"/>
       <c r="AA1" s="9"/>
       <c r="AB1" s="9"/>
       <c r="AC1" s="9"/>
       <c r="AD1" s="9"/>
       <c r="AE1" s="9"/>
       <c r="AF1" s="9"/>
       <c r="AG1" s="9"/>
       <c r="AH1" s="9"/>
       <c r="AI1" s="9"/>
       <c r="AJ1" s="9"/>
       <c r="AK1" s="9"/>
       <c r="AL1" s="9"/>
       <c r="AM1" s="9"/>
       <c r="AN1" s="9"/>
       <c r="AO1" s="9"/>
       <c r="AP1" s="9"/>
       <c r="AQ1" s="9"/>
       <c r="AR1" s="9"/>
-    </row>
-    <row r="2" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AS1" s="9"/>
+    </row>
+    <row r="2" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
       <c r="L2" s="9"/>
       <c r="M2" s="9"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
       <c r="Q2" s="9"/>
       <c r="R2" s="9"/>
       <c r="S2" s="9"/>
       <c r="T2" s="9"/>
       <c r="U2" s="9"/>
       <c r="V2" s="9"/>
       <c r="W2" s="9"/>
       <c r="X2" s="9"/>
       <c r="Y2" s="9"/>
       <c r="Z2" s="9"/>
       <c r="AA2" s="9"/>
       <c r="AB2" s="9"/>
       <c r="AC2" s="9"/>
       <c r="AD2" s="9"/>
       <c r="AE2" s="9"/>
       <c r="AF2" s="9"/>
       <c r="AG2" s="9"/>
       <c r="AH2" s="9"/>
       <c r="AI2" s="9"/>
       <c r="AJ2" s="9"/>
       <c r="AK2" s="9"/>
       <c r="AL2" s="9"/>
       <c r="AM2" s="9"/>
       <c r="AN2" s="9"/>
       <c r="AO2" s="9"/>
       <c r="AP2" s="9"/>
       <c r="AQ2" s="9"/>
       <c r="AR2" s="9"/>
-    </row>
-    <row r="3" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AS2" s="9"/>
+    </row>
+    <row r="3" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
       <c r="N3" s="9"/>
       <c r="O3" s="9"/>
       <c r="P3" s="9"/>
       <c r="Q3" s="9"/>
       <c r="R3" s="9"/>
       <c r="S3" s="9"/>
       <c r="T3" s="9"/>
       <c r="V3" s="9"/>
       <c r="W3" s="9"/>
       <c r="X3" s="9"/>
       <c r="Y3" s="9"/>
       <c r="Z3" s="9"/>
       <c r="AA3" s="9"/>
       <c r="AB3" s="9"/>
       <c r="AC3" s="9"/>
       <c r="AD3" s="9"/>
       <c r="AE3" s="9"/>
       <c r="AF3" s="9"/>
       <c r="AG3" s="9"/>
       <c r="AH3" s="9"/>
       <c r="AI3" s="9"/>
       <c r="AJ3" s="9"/>
       <c r="AK3" s="9"/>
       <c r="AL3" s="9"/>
       <c r="AM3" s="9"/>
       <c r="AN3" s="9"/>
       <c r="AO3" s="9"/>
       <c r="AP3" s="9"/>
       <c r="AQ3" s="9"/>
       <c r="AR3" s="9"/>
-    </row>
-    <row r="4" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AS3" s="9"/>
+    </row>
+    <row r="4" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A4" s="9"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="16"/>
       <c r="E4" s="16"/>
       <c r="F4" s="16"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
       <c r="N4" s="9"/>
       <c r="O4" s="9"/>
       <c r="P4" s="9"/>
       <c r="Q4" s="9"/>
       <c r="R4" s="9"/>
       <c r="S4" s="9"/>
       <c r="T4" s="9"/>
       <c r="U4" s="9"/>
       <c r="V4" s="9"/>
       <c r="W4" s="9"/>
       <c r="X4" s="9"/>
       <c r="Y4" s="9"/>
       <c r="Z4" s="9"/>
       <c r="AA4" s="9"/>
       <c r="AB4" s="9"/>
       <c r="AC4" s="9"/>
       <c r="AD4" s="9"/>
       <c r="AE4" s="9"/>
       <c r="AF4" s="9"/>
       <c r="AG4" s="9"/>
       <c r="AH4" s="9"/>
       <c r="AI4" s="9"/>
       <c r="AJ4" s="9"/>
       <c r="AK4" s="9"/>
       <c r="AL4" s="9"/>
       <c r="AM4" s="9"/>
       <c r="AN4" s="9"/>
       <c r="AO4" s="9"/>
       <c r="AP4" s="9"/>
       <c r="AQ4" s="9"/>
       <c r="AR4" s="9"/>
-    </row>
-    <row r="5" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AS4" s="9"/>
+    </row>
+    <row r="5" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
       <c r="B5" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="14" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="14" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="14" t="s">
         <v>18</v>
       </c>
@@ -1570,101 +1579,105 @@
       </c>
       <c r="AJ5" s="14" t="s">
         <v>45</v>
       </c>
       <c r="AK5" s="15" t="s">
         <v>46</v>
       </c>
       <c r="AL5" s="15" t="s">
         <v>47</v>
       </c>
       <c r="AM5" s="15" t="s">
         <v>48</v>
       </c>
       <c r="AN5" s="15" t="s">
         <v>49</v>
       </c>
       <c r="AO5" s="15" t="s">
         <v>50</v>
       </c>
       <c r="AP5" s="15" t="s">
         <v>51</v>
       </c>
       <c r="AQ5" s="15" t="s">
         <v>52</v>
       </c>
-      <c r="AR5" s="17"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AR5" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="AS5" s="17"/>
+    </row>
+    <row r="6" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="12"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="12"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5"/>
       <c r="AF6" s="5"/>
       <c r="AG6" s="5"/>
       <c r="AH6" s="5"/>
       <c r="AI6" s="5"/>
       <c r="AJ6" s="5"/>
       <c r="AK6" s="12"/>
       <c r="AL6" s="12"/>
       <c r="AM6" s="12"/>
       <c r="AN6" s="12"/>
       <c r="AO6" s="5"/>
       <c r="AP6" s="12"/>
       <c r="AQ6" s="12"/>
-      <c r="AR6" s="9"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AR6" s="12"/>
+      <c r="AS6" s="9"/>
+    </row>
+    <row r="7" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="18">
         <v>1879000000</v>
       </c>
       <c r="C7" s="18">
         <v>2044000000</v>
       </c>
       <c r="D7" s="18">
         <v>2323000000</v>
       </c>
       <c r="E7" s="18">
         <v>2290000000</v>
       </c>
       <c r="F7" s="18">
         <v>2256000000</v>
       </c>
       <c r="G7" s="18">
         <v>2411000000</v>
       </c>
       <c r="H7" s="18">
         <v>2698000000</v>
       </c>
       <c r="I7" s="18">
@@ -1750,52 +1763,55 @@
       </c>
       <c r="AJ7" s="18">
         <v>3223000000</v>
       </c>
       <c r="AK7" s="19">
         <v>3174000000</v>
       </c>
       <c r="AL7" s="19">
         <v>3210000000</v>
       </c>
       <c r="AM7" s="19">
         <v>3452000000</v>
       </c>
       <c r="AN7" s="19">
         <v>3729000000</v>
       </c>
       <c r="AO7" s="18">
         <v>3615000000</v>
       </c>
       <c r="AP7" s="19">
         <v>3924000000</v>
       </c>
       <c r="AQ7" s="19">
         <v>4365000000</v>
       </c>
-    </row>
-    <row r="8" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AR7" s="19">
+        <v>4911000000</v>
+      </c>
+    </row>
+    <row r="8" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="18">
         <v>688000000</v>
       </c>
       <c r="C8" s="18">
         <v>781000000</v>
       </c>
       <c r="D8" s="18">
         <v>957000000</v>
       </c>
       <c r="E8" s="18">
         <v>990000000</v>
       </c>
       <c r="F8" s="18">
         <v>935000000</v>
       </c>
       <c r="G8" s="18">
         <v>1077000000</v>
       </c>
       <c r="H8" s="18">
         <v>1268000000</v>
       </c>
       <c r="I8" s="18">
@@ -1881,52 +1897,55 @@
       </c>
       <c r="AJ8" s="18">
         <v>1316000000</v>
       </c>
       <c r="AK8" s="19">
         <v>1237000000</v>
       </c>
       <c r="AL8" s="19">
         <v>1206000000</v>
       </c>
       <c r="AM8" s="19">
         <v>1325000000</v>
       </c>
       <c r="AN8" s="19">
         <v>1486000000</v>
       </c>
       <c r="AO8" s="18">
         <v>1395000000</v>
       </c>
       <c r="AP8" s="19">
         <v>1638000000</v>
       </c>
       <c r="AQ8" s="19">
         <v>1992000000</v>
       </c>
-    </row>
-    <row r="9" spans="1:44" hidden="1" x14ac:dyDescent="0.2">
+      <c r="AR8" s="19">
+        <v>2505000000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:45" hidden="1" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="20">
         <v>0</v>
       </c>
       <c r="C9" s="20">
         <v>0</v>
       </c>
       <c r="D9" s="20">
         <v>0</v>
       </c>
       <c r="E9" s="20">
         <v>0</v>
       </c>
       <c r="F9" s="20">
         <v>0</v>
       </c>
       <c r="G9" s="20">
         <v>0</v>
       </c>
       <c r="H9" s="20">
         <v>0</v>
       </c>
       <c r="I9" s="20">
@@ -2012,99 +2031,103 @@
       </c>
       <c r="AJ9" s="20">
         <v>0</v>
       </c>
       <c r="AK9" s="21">
         <v>0</v>
       </c>
       <c r="AL9" s="21">
         <v>0</v>
       </c>
       <c r="AM9" s="21">
         <v>0</v>
       </c>
       <c r="AN9" s="21">
         <v>0</v>
       </c>
       <c r="AO9" s="20">
         <v>0</v>
       </c>
       <c r="AP9" s="21">
         <v>0</v>
       </c>
       <c r="AQ9" s="21">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AR9" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="22"/>
       <c r="C10" s="22"/>
       <c r="D10" s="22"/>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
       <c r="I10" s="22"/>
       <c r="J10" s="22"/>
       <c r="K10" s="22"/>
       <c r="L10" s="22"/>
       <c r="M10" s="22"/>
       <c r="N10" s="22"/>
       <c r="O10" s="22"/>
       <c r="P10" s="22"/>
       <c r="Q10" s="22"/>
       <c r="R10" s="22"/>
       <c r="S10" s="22"/>
       <c r="T10" s="22"/>
       <c r="U10" s="22"/>
       <c r="V10" s="22"/>
       <c r="W10" s="22"/>
       <c r="X10" s="22"/>
       <c r="Y10" s="22"/>
       <c r="Z10" s="22"/>
       <c r="AA10" s="22"/>
       <c r="AB10" s="22"/>
       <c r="AC10" s="22"/>
       <c r="AD10" s="22"/>
       <c r="AE10" s="22"/>
       <c r="AF10" s="22"/>
       <c r="AG10" s="22"/>
       <c r="AH10" s="22"/>
       <c r="AI10" s="22"/>
       <c r="AJ10" s="22"/>
       <c r="AK10" s="23"/>
       <c r="AL10" s="23"/>
       <c r="AM10" s="23"/>
       <c r="AN10" s="23"/>
       <c r="AO10" s="22"/>
       <c r="AP10" s="23"/>
       <c r="AQ10" s="23"/>
-    </row>
-    <row r="11" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AR10" s="23"/>
+    </row>
+    <row r="11" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>729000000</v>
       </c>
       <c r="C11" s="18">
         <v>755000000</v>
       </c>
       <c r="D11" s="18">
         <v>795000000</v>
       </c>
       <c r="E11" s="18">
         <v>744000000</v>
       </c>
       <c r="F11" s="18">
         <v>803000000</v>
       </c>
       <c r="G11" s="18">
         <v>868000000</v>
       </c>
       <c r="H11" s="18">
         <v>931000000</v>
       </c>
       <c r="I11" s="18">
@@ -2190,52 +2213,55 @@
       </c>
       <c r="AJ11" s="18">
         <v>653000000</v>
       </c>
       <c r="AK11" s="19">
         <v>613000000</v>
       </c>
       <c r="AL11" s="19">
         <v>647000000</v>
       </c>
       <c r="AM11" s="19">
         <v>679000000</v>
       </c>
       <c r="AN11" s="19">
         <v>709000000</v>
       </c>
       <c r="AO11" s="18">
         <v>662000000</v>
       </c>
       <c r="AP11" s="19">
         <v>723000000</v>
       </c>
       <c r="AQ11" s="19">
         <v>788000000</v>
       </c>
-    </row>
-    <row r="12" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AR11" s="19">
+        <v>858000000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="18">
         <v>187000000</v>
       </c>
       <c r="C12" s="18">
         <v>192000000</v>
       </c>
       <c r="D12" s="18">
         <v>224000000</v>
       </c>
       <c r="E12" s="18">
         <v>214000000</v>
       </c>
       <c r="F12" s="18">
         <v>240000000</v>
       </c>
       <c r="G12" s="18">
         <v>271000000</v>
       </c>
       <c r="H12" s="18">
         <v>325000000</v>
       </c>
       <c r="I12" s="18">
@@ -2321,52 +2347,55 @@
       </c>
       <c r="AJ12" s="18">
         <v>109000000</v>
       </c>
       <c r="AK12" s="19">
         <v>58000000</v>
       </c>
       <c r="AL12" s="19">
         <v>40000000</v>
       </c>
       <c r="AM12" s="19">
         <v>85000000</v>
       </c>
       <c r="AN12" s="19">
         <v>108000000</v>
       </c>
       <c r="AO12" s="18">
         <v>71000000</v>
       </c>
       <c r="AP12" s="19">
         <v>122000000</v>
       </c>
       <c r="AQ12" s="19">
         <v>168000000</v>
       </c>
-    </row>
-    <row r="13" spans="1:44" hidden="1" x14ac:dyDescent="0.2">
+      <c r="AR12" s="19">
+        <v>227000000</v>
+      </c>
+    </row>
+    <row r="13" spans="1:45" hidden="1" x14ac:dyDescent="0.2">
       <c r="A13" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="20">
         <v>0</v>
       </c>
       <c r="C13" s="20">
         <v>0</v>
       </c>
       <c r="D13" s="20">
         <v>0</v>
       </c>
       <c r="E13" s="20">
         <v>0</v>
       </c>
       <c r="F13" s="20">
         <v>0</v>
       </c>
       <c r="G13" s="20">
         <v>0</v>
       </c>
       <c r="H13" s="20">
         <v>0</v>
       </c>
       <c r="I13" s="20">
@@ -2452,99 +2481,103 @@
       </c>
       <c r="AJ13" s="20">
         <v>0</v>
       </c>
       <c r="AK13" s="21">
         <v>0</v>
       </c>
       <c r="AL13" s="21">
         <v>0</v>
       </c>
       <c r="AM13" s="21">
         <v>0</v>
       </c>
       <c r="AN13" s="21">
         <v>0</v>
       </c>
       <c r="AO13" s="20">
         <v>0</v>
       </c>
       <c r="AP13" s="21">
         <v>0</v>
       </c>
       <c r="AQ13" s="21">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AR13" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="22"/>
       <c r="C14" s="22"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="22"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
       <c r="J14" s="22"/>
       <c r="K14" s="22"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
       <c r="Q14" s="22"/>
       <c r="R14" s="22"/>
       <c r="S14" s="22"/>
       <c r="T14" s="22"/>
       <c r="U14" s="22"/>
       <c r="V14" s="22"/>
       <c r="W14" s="22"/>
       <c r="X14" s="22"/>
       <c r="Y14" s="22"/>
       <c r="Z14" s="22"/>
       <c r="AA14" s="22"/>
       <c r="AB14" s="22"/>
       <c r="AC14" s="22"/>
       <c r="AD14" s="22"/>
       <c r="AE14" s="22"/>
       <c r="AF14" s="22"/>
       <c r="AG14" s="22"/>
       <c r="AH14" s="22"/>
       <c r="AI14" s="22"/>
       <c r="AJ14" s="22"/>
       <c r="AK14" s="23"/>
       <c r="AL14" s="23"/>
       <c r="AM14" s="23"/>
       <c r="AN14" s="23"/>
       <c r="AO14" s="22"/>
       <c r="AP14" s="23"/>
       <c r="AQ14" s="23"/>
-    </row>
-    <row r="15" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AR14" s="23"/>
+    </row>
+    <row r="15" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="18">
         <v>400000000</v>
       </c>
       <c r="C15" s="18">
         <v>474000000</v>
       </c>
       <c r="D15" s="18">
         <v>557000000</v>
       </c>
       <c r="E15" s="18">
         <v>380000000</v>
       </c>
       <c r="F15" s="18">
         <v>343000000</v>
       </c>
       <c r="G15" s="18">
         <v>414000000</v>
       </c>
       <c r="H15" s="18">
         <v>487000000</v>
       </c>
       <c r="I15" s="18">
@@ -2630,54 +2663,57 @@
       </c>
       <c r="AJ15" s="18">
         <v>275000000</v>
       </c>
       <c r="AK15" s="19">
         <v>220000000</v>
       </c>
       <c r="AL15" s="19">
         <v>212000000</v>
       </c>
       <c r="AM15" s="19">
         <v>317000000</v>
       </c>
       <c r="AN15" s="19">
         <v>304000000</v>
       </c>
       <c r="AO15" s="18">
         <v>146000000</v>
       </c>
       <c r="AP15" s="19">
         <v>178000000</v>
       </c>
       <c r="AQ15" s="19">
         <v>310000000</v>
       </c>
-    </row>
-    <row r="16" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AR15" s="19">
+        <v>286000000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:45" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
-        <v>53</v>
+        <v>5</v>
       </c>
       <c r="B16" s="18">
         <v>109000000</v>
       </c>
       <c r="C16" s="18">
         <v>158000000</v>
       </c>
       <c r="D16" s="18">
         <v>227000000</v>
       </c>
       <c r="E16" s="18">
         <v>128000000</v>
       </c>
       <c r="F16" s="18">
         <v>77000000</v>
       </c>
       <c r="G16" s="18">
         <v>132000000</v>
       </c>
       <c r="H16" s="18">
         <v>195000000</v>
       </c>
       <c r="I16" s="18">
         <v>68000000</v>
       </c>
@@ -2761,52 +2797,55 @@
       </c>
       <c r="AJ16" s="18">
         <v>129000000</v>
       </c>
       <c r="AK16" s="19">
         <v>82000000</v>
       </c>
       <c r="AL16" s="19">
         <v>78000000</v>
       </c>
       <c r="AM16" s="19">
         <v>153000000</v>
       </c>
       <c r="AN16" s="19">
         <v>69000000</v>
       </c>
       <c r="AO16" s="18">
         <v>7000000</v>
       </c>
       <c r="AP16" s="19">
         <v>48000000</v>
       </c>
       <c r="AQ16" s="19">
         <v>150000000</v>
       </c>
-    </row>
-    <row r="17" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="AR16" s="19">
+        <v>142000000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="18">
         <v>2000000</v>
       </c>
       <c r="C17" s="18">
         <v>2000000</v>
       </c>
       <c r="D17" s="18">
         <v>1000000</v>
       </c>
       <c r="E17" s="18">
         <v>-20000000</v>
       </c>
       <c r="F17" s="18">
         <v>4000000</v>
       </c>
       <c r="G17" s="18">
         <v>3000000</v>
       </c>
       <c r="H17" s="18">
         <v>1000000</v>
       </c>
       <c r="I17" s="18">
@@ -2892,52 +2931,55 @@
       </c>
       <c r="AJ17" s="18">
         <v>0</v>
       </c>
       <c r="AK17" s="19">
         <v>0</v>
       </c>
       <c r="AL17" s="19">
         <v>0</v>
       </c>
       <c r="AM17" s="19">
         <v>0</v>
       </c>
       <c r="AN17" s="19">
         <v>85000000</v>
       </c>
       <c r="AO17" s="18">
         <v>32000000</v>
       </c>
       <c r="AP17" s="19">
         <v>0</v>
       </c>
       <c r="AQ17" s="19">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="AR17" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A18" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B18" s="20">
         <v>80000000</v>
       </c>
       <c r="C18" s="20">
         <v>79000000</v>
       </c>
       <c r="D18" s="20">
         <v>80000000</v>
       </c>
       <c r="E18" s="20">
         <v>80000000</v>
       </c>
       <c r="F18" s="20">
         <v>80000000</v>
       </c>
       <c r="G18" s="20">
         <v>79000000</v>
       </c>
       <c r="H18" s="20">
         <v>80000000</v>
       </c>
       <c r="I18" s="20">
@@ -3023,187 +3065,193 @@
       </c>
       <c r="AJ18" s="20">
         <v>0</v>
       </c>
       <c r="AK18" s="21">
         <v>0</v>
       </c>
       <c r="AL18" s="21">
         <v>0</v>
       </c>
       <c r="AM18" s="21">
         <v>0</v>
       </c>
       <c r="AN18" s="21">
         <v>0</v>
       </c>
       <c r="AO18" s="20">
         <v>0</v>
       </c>
       <c r="AP18" s="21">
         <v>17000000</v>
       </c>
       <c r="AQ18" s="21">
         <v>17000000</v>
       </c>
-    </row>
-    <row r="19" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="AR18" s="21">
+        <v>7000000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A19" s="5"/>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="5"/>
       <c r="AC19" s="5"/>
       <c r="AD19" s="5"/>
       <c r="AE19" s="5"/>
       <c r="AF19" s="5"/>
       <c r="AG19" s="5"/>
       <c r="AH19" s="5"/>
       <c r="AI19" s="5"/>
       <c r="AJ19" s="5"/>
       <c r="AK19" s="5"/>
       <c r="AL19" s="5"/>
       <c r="AM19" s="5"/>
       <c r="AN19" s="5"/>
       <c r="AO19" s="5"/>
       <c r="AP19" s="5"/>
       <c r="AQ19" s="5"/>
-    </row>
-    <row r="20" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="AR19" s="5"/>
+    </row>
+    <row r="20" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A20" s="8"/>
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
       <c r="L20" s="9"/>
       <c r="M20" s="9"/>
       <c r="N20" s="9"/>
       <c r="O20" s="9"/>
       <c r="P20" s="9"/>
       <c r="Q20" s="9"/>
       <c r="R20" s="9"/>
       <c r="S20" s="9"/>
       <c r="T20" s="9"/>
       <c r="U20" s="9"/>
       <c r="V20" s="9"/>
       <c r="W20" s="9"/>
       <c r="X20" s="9"/>
       <c r="Y20" s="9"/>
       <c r="Z20" s="9"/>
       <c r="AA20" s="9"/>
       <c r="AB20" s="9"/>
       <c r="AC20" s="9"/>
       <c r="AD20" s="9"/>
       <c r="AE20" s="9"/>
       <c r="AF20" s="9"/>
       <c r="AG20" s="9"/>
       <c r="AH20" s="9"/>
       <c r="AI20" s="9"/>
       <c r="AJ20" s="9"/>
       <c r="AK20" s="9"/>
       <c r="AL20" s="9"/>
       <c r="AM20" s="9"/>
       <c r="AN20" s="9"/>
       <c r="AO20" s="9"/>
       <c r="AP20" s="9"/>
       <c r="AQ20" s="9"/>
-    </row>
-    <row r="21" spans="1:43" ht="36" x14ac:dyDescent="0.2">
+      <c r="AR20" s="9"/>
+    </row>
+    <row r="21" spans="1:44" ht="36" x14ac:dyDescent="0.2">
       <c r="A21" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="9"/>
       <c r="C21" s="9"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
       <c r="H21" s="9"/>
       <c r="I21" s="9"/>
       <c r="J21" s="9"/>
       <c r="K21" s="9"/>
       <c r="L21" s="9"/>
       <c r="M21" s="9"/>
       <c r="N21" s="9"/>
       <c r="O21" s="9"/>
       <c r="P21" s="9"/>
       <c r="Q21" s="9"/>
       <c r="R21" s="9"/>
       <c r="S21" s="9"/>
       <c r="T21" s="9"/>
       <c r="U21" s="9"/>
       <c r="V21" s="9"/>
       <c r="W21" s="9"/>
       <c r="X21" s="9"/>
       <c r="Y21" s="9"/>
       <c r="Z21" s="9"/>
       <c r="AA21" s="9"/>
       <c r="AB21" s="9"/>
       <c r="AC21" s="9"/>
       <c r="AD21" s="9"/>
       <c r="AE21" s="9"/>
       <c r="AF21" s="9"/>
       <c r="AG21" s="9"/>
       <c r="AH21" s="9"/>
       <c r="AI21" s="9"/>
       <c r="AJ21" s="9"/>
       <c r="AK21" s="9"/>
       <c r="AL21" s="9"/>
       <c r="AM21" s="9"/>
       <c r="AN21" s="9"/>
       <c r="AO21" s="9"/>
       <c r="AP21" s="9"/>
       <c r="AQ21" s="9"/>
+      <c r="AR21" s="9"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Yr Segment NR &amp; Profit</vt:lpstr>
       <vt:lpstr>Qtr Segment NR &amp; Profit</vt:lpstr>